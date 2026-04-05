--- v0 (2026-03-09)
+++ v1 (2026-04-05)
@@ -836,51 +836,51 @@
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Luxereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heredity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 118 (5), p. 491-502. </w:t>
+              <w:t xml:space="preserve">, 2017, 118 (5), pp.491-502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/hdy.2016.128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -940,51 +940,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Paysanneries et patrimonialisation dans les Suds, 94 (2), p 221-227. </w:t>
+              <w:t xml:space="preserve">, 2017, Paysanneries et patrimonialisation dans les Suds, 94 (2), pp.221-227. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/bagf.1263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1719,1131 +1719,1158 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 67 (265), pp.93--116. </w:t>
+              <w:t xml:space="preserve">, 2014, 67 (265), pp.93-116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/com.7082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01610168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quel pourrait être le territoire des semences des sorghos que cultivent les Duupa du Massif de Poli (Nord du Cameroun) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Garine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Barnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Raimond</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Garine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 67 (266), pp.119--126</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 265, pp.67-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/com.7075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01610167v1</w:t>
+                <w:t xml:space="preserve">halshs-01256858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel pourrait être le territoire des semences des sorghos que cultivent les Duupa du Massif de Poli (Nord du Cameroun) ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Raimond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garine</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Raimond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 265, p. 67-92. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/com.7075⟩</w:t>
+              <w:t xml:space="preserve">, 2014, Frontière des hommes, frontière des plantes cultivées : diffusions et recompositions de l'agro-biodiversité, 266, pp.119-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/com.7129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01256858v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01610167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des territoires de l'agro-biodiversité : introduction</w:t>
+                <w:t xml:space="preserve">Frontières des hommes, frontières des plantes cultivées : introduction générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Raimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 67 (265), pp.15--18</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 67 (265), pp.3-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/com.7031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01610166v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01610165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frontières des hommes, frontières des plantes cultivées : introduction générale</w:t>
+                <w:t xml:space="preserve">Des territoires de l'agro-biodiversité : introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Raimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 67 (265), pp.3--12</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 67 (265), pp.15-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/com.7048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01610165v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01610166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coexisting with Wildlife in Transfrontier Conservation Areas in Zimbabwe: Cattle Owners' Awareness of Disease Risks and Perceptions of the Role Played by Wildlife</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. De Garine-Wichatitsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mukamuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wencelius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative Immunology, Microbiology and Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 36 (3), pp.321--332. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cimid.2012.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01610174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seed exchange networks for agrobiodiversity conservation. A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Pautasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guntra Aistara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Barnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Clouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 33 (1), pp.151-175. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13593-012-0089-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01201378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to set up a research framework to analyze social-ecological interactive processes in a rural landscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deconchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick A. Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Cabanettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Du Bus de Warnaffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Hewison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 12 (1), pp.article 15 (on line)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02655117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From farm forestry to farm and forestry in south-western France as a result of changes in a ‘house-centred’ social structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sourdril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Du Bus de Warnaffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deconchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Balent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Small Scale Forest Economics Management and Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 5 (1), pp.127-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02664156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farmers' practices, metapopulation dynamics, and conservation of agricultural biodiversity on-farm: a case study of sorghum among the Duupa in sub-sahelian Cameroon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadir Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celestin Khasah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Dounias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 121 (4), pp.533-543. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biocon.2004.05.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03123622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Mofu-Diamaré du Nord-Cameroun. Histoire d'un ethnonyme. Pertinence d'une ethnie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2859,51 +2886,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, pp.183-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02075221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2913,78 +2940,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Listening to birds: How local populations understand environmental changes through everyday sounds and soundscapes?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sourdril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Barbaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deconchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3012,73 +3039,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting SFAA 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonates (écouter les sons de la nature pour comprendre les changements environnementaux)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sourdril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3120,323 +3147,323 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres d'Ecologie des Paysages 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Toulouse, France. 72 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bird stories to tell the social and environmental changes: a comparative approach in four countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloe Guerbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sourdril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Wencelius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resilience 2017: Resilience frontiers for global sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des ours dans mon jardin, des éléphants dans mon champ : comparaison des indicateurs locaux des changements environnementaux aux Nords et aux Suds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sourdril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deconchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Aoudou Doua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Barnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international ethnographies plurielles: Ethnographie et comparaison</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Amiens, France. 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which scale to understand landraces concepts and seed fluxes in subsistence/peasant societies? Snapshots from the tropics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3452,181 +3479,181 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CommonPlant Workshop Reframing the legal system to face the challenges of an increasing world population and the preservation of agrobiodiversity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01451502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Who’s climate ? Who’s change ? Various views from rural Northern Cameroon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Raimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doua Sylvain Aoudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Bakaira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garine-Wichatitsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropology, Weather and Climate Change Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Royal Anthropological Institute of Great Britain and Ireland, May 2016, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01425702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des plantes, des humains, des sociétés dans le bassin du lac Tchad : trois histoires anciennes de destins croisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garine-Wichatitsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3635,106 +3662,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Raimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Luxereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Domestication et communautés hybrides. Cohabiter, coévoluer, coopérer.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pépinière CNRS PLS "Domestication et fabrication du vivant", Apr 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01425729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S'ancrer dans un territoire ou s'en affranchir : Pourquoi deux sociétés apparentées d'agriculteurs itinérants (Duupa et Dìì) du Nord-Cameroun ont-elles adopté deux stratégies opposées ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3763,73 +3790,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les systèmes de mobilité de la Préhistoire au Moyen Âge: XXXVe rencontres internationales d'archéologie et d'histoire d'Antibes: actes des rencontres, 14-16 octobre 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Antibes, France. pp.61--75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01610162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring agrobiodiversity : experience from Plantadiv</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3845,73 +3872,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Crop Agrobiodiversity Monitoring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01451526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géographie du sacré : une lecture paysagère des affrontements agriculteurs-éleveurs dans le massif de Poli (Nord Cameroun)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Raimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3927,323 +3954,323 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La religion dans le bassin du lac Tchad</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Tillburg, Pays-Bas</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01451565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement a-t-il influencé l'agrobiodiversité dans le bassin tchadien au cours du XXe siècle ? Histoire d'une conservation par les échanges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Luxereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghayas Lakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Abad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athman Maï-Ousmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alodie Snirc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les échanges et la communication dans le bassin du lac Tchad : actes du colloque de Naples du réseau Méga-Tchad, Università degli studi di Napoli "L'Orientale", Naples 13-15 septembre 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Naples, Italie. pp.313--336</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01610169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diversité des échanges de plantes : regards interdisciplinaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Luxereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghayas Lakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Abad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athman Maï-Ousmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alodie Snirc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les échanges et la communication dans le bassin du lac Tchad : actes du colloque de Naples du réseau Méga-Tchad, Università degli studi di Napoli "L'Orientale", Naples 13-15 septembre 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Naples, Italie. pp.37--57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01610170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S'ancrer dans son territoire ou s'en libérer : comment deux sociétés apparentées (Duupa et Dìì en sont-elles arrivées à adopter des stratégies aussi opposées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Raimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4272,113 +4299,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXVe Rencontres Internationales d’Archéologie et d’Histoire d’Antibes : les systèmes de mobilité de la Préhistoire au Moyen Âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Antibes, 4-16 octobre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02193134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biocultural diversity hypothesis : is it useful to understand the evolution of agrobiodiversity ? Snapshots from the Lake Chad Basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Luxereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Wencélius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4397,87 +4424,87 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th World Congress IUAES, « Evolving Humanity, Emerging Worlds»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IUAES, Aug 2013, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01451590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la Bdd aux analyses multivariées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Raimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4485,205 +4512,205 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Wencélius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bohbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan du programme Plantadiv</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01451799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels facteurs de l’évolution de l’agrobiodiversité au cours du XXe siècle dans le bassin du lac Tchad ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Raimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan du programme Plantadiv</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01451640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jouer sur les échelles (entre les approches micro et les reconstitutions à l’échelle des continents) et sur les niveaux de diversité (espèces et variétés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4699,73 +4726,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan du programme Plantadiv</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01451740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gifts or commodities ? The changing statues of seeds in the Northern Cameroon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Violon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4807,113 +4834,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological and Anthropological Approaches to Agrobiodiversity and Food systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01451848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorghum, social links dans genetic diversity in Northern Cameroon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Barnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Deu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4932,73 +4959,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13thCongress of the International Society of Ethnobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01451863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plantadiv vu du Nord. Objectifs scientifiques et histoire des partenariats (et loyautés)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5014,198 +5041,198 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan du programme Plantadiv</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01451724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the erosion of the agrobiodiversity in sub-Saharan Africa in front of environmental changes during the XXth century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Raimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Seignobos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Luxereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bohbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème Congress of the International Society of Ethnobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01451718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels sont les déterminants de la position des interfaces entre les parcelles cultivées et les milieux non agricoles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deconchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5227,110 +5254,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sourdril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Raimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ladet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées françaises de l'écologie du paysage: Regards et apports de l'écologie du paysage sur les continuités écologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Aix-en-Provence, France. 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02808277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une caractérisation de l'empreinte des pratiques agricoles anciennes sur les formations ligneuses des savanes soudaniennes : premiers résultats de l'étude pluridisciplinaire menée à Djaba (Nord-Cameroun)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5352,110 +5379,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Raimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel De Garine-Wichatitsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXe rencontres internationales d'archéologie et d'histoire d'Antibes : des hommes et des plantes ; exploitation du milieu et gestion des ressources végétales de la Préhistoire à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Juan-les-Pins, France. pp.351-362</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00559114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le territoire est-il bien un patrimoine ? Approche comparative de deux sociétés de la Haute Bénoué (Dìì et Duupa, Nord-Cameroun)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5484,155 +5511,155 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "patrimoines naturels au Sud" co-organisé par le département « Hommes, Nature, Société » du Muséum National d'Histoire Naturelle, le Mald de l'univ. Paris I et l'UR Patrimoine et territoire de l'IRD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Paris, France. pp.177-235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00499620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Histoire comparée de la biodiversité de trois agroécosystèmes du Nord-Cameroun : approches écologique et anthropologique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Raimond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversité. IFB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2003, Fréjus, France. p. 90-94</w:t>
+              <w:t xml:space="preserve">, Apr 2003, Fréjus, France. pp.90-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00348001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paysage fortuit ou nature construite ? Ecologie historique des savanes soudaniennes au Nord-Cameroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5641,84 +5668,84 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Raimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel De Garine-Wichatitsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier de restitution du PEVS (Programme Environnement, vie et société) du CNRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Meudon, France. pp.151-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00499623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5728,154 +5755,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Documenting crop diversity management practices in West-Africa:raising perspectives for improving governance frameworks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Labeyrie Vanesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Raimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Barnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Jankowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Sall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Ecological Sciences : Sfécologie 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02020354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5885,219 +5912,219 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche anthropologique des changements climatiques et météorologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sourdril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garine-Wichatitsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 38, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25667/ethnographiques/2019-38⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04056279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frontières des hommes, frontières des plantes cultivées des territoires de l’agrodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Raimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Raimond C. (ed.); Robert T. (ed.); Garine E. (ed.). France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 265, 2014, Cahiers d'outre-mer</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01452808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6107,371 +6134,371 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharing food</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Luz Rodrigo-Estevan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Raimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Xavier Medina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centro Universitario de Ciencias, Sociales y Humanidades, Universidad de Guadalajara. 299 p., 2016, 978-607-742-562-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01360939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agricultures familiales et développement durable en Afrique</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">Tchotsoua M.; Raimond C.; Garine E. , 6 (1-2), 2015, Dossier spécial de la revue The International Journal of advanced studies and research in Africa, 2015</w:t>
+                <w:t xml:space="preserve">Écologie tropicale : de l'ombre à la lumière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swanni Tatiana Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Baraloto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bremond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre-Michel Forget; Martine Hossaert-McKey; Odile Poncy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Cherche midi; CNRS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 192 p., 2015, 978-2-7491-4075-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01452798v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01118878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écologie tropicale : de l'ombre à la lumière</w:t>
-[...88 lines deleted...]
-              <w:t xml:space="preserve">, 192 p., 2015, 978-2-7491-4075-9</w:t>
+                <w:t xml:space="preserve">Agricultures familiales et développement durable en Afrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tchotsoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Raimond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Garine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tchotsoua M.; Raimond C.; Garine E. , 6 (1-2), 2015, Dossier spécial de la revue The International Journal of advanced studies and research in Africa, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01118878v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01452798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ressources vivrières et choix alimentaires dans le bassin du lac Tchad.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Raimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6493,51 +6520,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PRODIG, IRD Editions, pp.772, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00327101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6547,78 +6574,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seed circulation networks, the missing link between crop diversity and sustainable agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanesse Labeyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Donnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6640,243 +6667,243 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Raimond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michele L. Barnes; Örjan Bodin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of social networks and the environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Elgar Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.38-54, 2025, Research Handbooks on Social Networks series, 9781035318759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4337/9781035318759.00014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05268722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">African Buffalo and the Human Societies in Africa: Social Values and Interaction Outcomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mukamuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garine Wichatitsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gandiwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Perrotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Kupika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alexandre Caron; Daniel Cornélis; Philippe Chardonnet; Herbert H. T. Prins. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Management of the African Buffalo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge University Press, pp.1-20, 2023, Ethnobiology, 9781009006828. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/9781009006828.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04413086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agrobiodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Raimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6892,564 +6919,564 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de l’Anthropocène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02909938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whose Climate, Whose Changes? Various Views from Rural Northern Cameroon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Raimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Bakaira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Aoudou Doua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Meredith Welch-Devine; Anne Sourdril; Brian J. Burke. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changing climate, changing worlds: Local Knowledge and the Challenges of Social and Ecological Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.99-122, 2020, 978-3-030-37311-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-37312-2_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02909919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which scale to understand seed fluxes in small-scale farming societies? Snapshots of sorghum from Africa</w:t>
+                <w:t xml:space="preserve">Growing a shared landscape: plants and humans over generations among the Duupa farmers of northern Cameroon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Girard, F. (ed.); Frison, C. (ed.). </w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Barnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Raimond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stépanoff, C. (Ed.); Vigne, J.-D. (Ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Commons, Plant Breeding and Agricultural Research. Challenges for Food Security and Agrobiodiversity</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">Hybrid Communities. Biosocial Approaches to Domestication and Other Trans-species Relationships</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, 14 p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01807304v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01930586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growing a shared landscape: plants and humans over generations among the Duupa farmers of northern Cameroon</w:t>
+                <w:t xml:space="preserve">Which scale to understand seed fluxes in small-scale farming societies? Snapshots of sorghum from Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Stépanoff, C. (Ed.); Vigne, J.-D. (Ed.). </w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Labeyrie Vanesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Violon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Wencélius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Girard, F. (ed.); Frison, C. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hybrid Communities. Biosocial Approaches to Domestication and Other Trans-species Relationships</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Routledge, 14 p., 2018</w:t>
+              <w:t xml:space="preserve">The Commons, Plant Breeding and Agricultural Research. Challenges for Food Security and Agrobiodiversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01930586v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01807304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edible or disgusting ? Notes on the cultural value of birds among students in Paris (France 2011)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Buissereth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Essouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaële Guillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frédéric Duhart; Helen Macbeth. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Birds as Food. Anthropological and cross-disciplinary perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICAF, pp.57-80, 2018, ‘ICAF Alimenta Populorum’ series, 978-0-9500513-0-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04413048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultiver pour la communauté, cultiver pour le marché : quelles évolutions du statut des plantes cultivées dans le bassin du lac Tchad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Raimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7457,446 +7484,446 @@
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garine-Wichatitsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Universidad de Guadalajara. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sharing Food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 35, p.149-164, 2016, coll. Estudios des Hombre, Série Anthropologia de la Alimentacion</w:t>
+              <w:t xml:space="preserve">, 35, pp.149-164, 2016, coll. Estudios des Hombre, Série Anthropologia de la Alimentacion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01425692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction: Is sharing food an option or a duty? / Introduction : `Pouvoir' ou `devoir' partager la nourriture ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cultiver pour la communauté, cultiver pour le marché : quelles évolutions du statut des plantes cultivées dans le bassin du lac Tchad ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Raimond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Garine, Éric and Rodrigo-Estevan, Mari a Luz and Raimond, Christine and Medina, François-Xavier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sharing Food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 35, Centro Universitario de Ciencias Sociales y Humanidades, Universidad de Guadalajara, pp.10--20, 2016, Colección de Estudios del Hombre</w:t>
+              <w:t xml:space="preserve">, 35, Centro Universitario de Ciencias Sociales y Humanidades, Universidad de Guadalajara, pp.61--73, 2016, Colección de Estudios del Hombre</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01610158v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01610159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cultiver pour la communauté, cultiver pour le marché : quelles évolutions du statut des plantes cultivées dans le bassin du lac Tchad ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction: Is sharing food an option or a duty? / Introduction : `Pouvoir' ou `devoir' partager la nourriture ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Garine, Éric and Rodrigo-Estevan, Mari a Luz and Raimond, Christine and Medina, François-Xavier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sharing Food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 35, Centro Universitario de Ciencias Sociales y Humanidades, Universidad de Guadalajara, pp.61--73, 2016, Colección de Estudios del Hombre</w:t>
+              <w:t xml:space="preserve">, 35, Centro Universitario de Ciencias Sociales y Humanidades, Universidad de Guadalajara, pp.10--20, 2016, Colección de Estudios del Hombre</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01610159v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01610158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction: Is sharing food an option or a duty ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garine-Wichatitsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Luz Rodrigo-Estevan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Raimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Xavier Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Garine (de)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Universidad de Guadalajara. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sharing Food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 35, p.11-20, 2016, coll. Estudios des Hombre, Série Anthropologia de la Alimentacion</w:t>
+              <w:t xml:space="preserve">, 35, pp.11-20, 2016, coll. Estudios des Hombre, Série Anthropologia de la Alimentacion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01425686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bière de céréales, viande de brousse et viande d'élevage : quelles règles de partage chez les cultivateurs Duupa du Nord du Cameroun ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Garine, Éric and Rodrigo-Estevan, Mari a Luz and Raimond, Christine and Medina, François-Xavier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sharing Food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 35, Centro Universitario de Ciencias Sociales y Humanidades, Universidad de Guadalajara, pp.61--73, 2016, Colección de Estudios del Hombre</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01610160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S’ancrer dans un territoire ou s’en affranchir ? Pourquoi deux sociétés apparentées d’agriculteurs itinérants (Duupa et Dii) du Nord-Cameroun ont-elles adopté deux stratégies opposées ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7906,475 +7933,475 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Raimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garine-Wichatitsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">N. Naudinot; L. Meignen; D. Binder; G. Querré </w:t>
+              <w:t xml:space="preserve">N. Naudinot; L. Meignen; D. Binder; G. Querré. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les systèmes de mobilité de la Préhistoire au Moyen Age</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ed APDCA, p.409-423, 2015</w:t>
+              <w:t xml:space="preserve">, Ed APDCA, pp.409-423, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01444283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire de la diversité culturelle sous les tropiques</w:t>
-[...71 lines deleted...]
-              <w:t xml:space="preserve">Alvarado; Swanni and Baraloto; Christopher and Bremond; Laurent and Chamoiseau; Patrick. </w:t>
+                <w:t xml:space="preserve">La diversité des échanges de plantes au regard des échanges interdisciplinaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Luxereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. G. Lakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Abad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Maï-Ousmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alodie Snirc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sergio Baldi; Géraud Magrin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Écologie tropicale: de l ̓ombre à la lumiére</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cherche-Midi, pp.117-127, 2014, 978-2-7491-4075-9</w:t>
+              <w:t xml:space="preserve">Échanges et communication dans le bassin du lac Tchad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università "L'Orientale", pp.37-57, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01610173v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01444341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La diversité des échanges de plantes au regard des échanges interdisciplinaires</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Sergio Baldi; Géraud Magrin. </w:t>
+                <w:t xml:space="preserve">Histoire de la diversité culturelle sous les tropiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Garine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Holl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Dounias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Formoso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alvarado; Swanni and Baraloto; Christopher and Bremond; Laurent and Chamoiseau; Patrick. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Échanges et communication dans le bassin du lac Tchad</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Università "L'Orientale", p.37-57, 2014</w:t>
+              <w:t xml:space="preserve">Écologie tropicale: de l ̓ombre à la lumiére</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cherche-Midi, pp.117-127, 2014, 978-2-7491-4075-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01444341v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01610173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptions, savoirs et conflits autour de la santé de la faune sauvage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Garine-Wichatitsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Binot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Perroton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Bastian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Morand, Serge and Moutou, François and Richomme, Céline. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faune sauvage, biodiversité et santé, quels défis?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quae, pp.135--143, 2014, 978-2-7592-2202-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01610171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S'ancrer dans son territoire ou s'en libérer : comment deux sociétés apparentées (Duupa et Dìì en sont-elles arrivées à adopter des stratégies aussi opposées ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Raimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8407,323 +8434,323 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Naudinot, Nicolas and Meignen, Liliane and Binder, Didier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des XXXVèmes Rencontres Internationales d’Archéologie et d’Histoire d’Antibes d'Antibes : les systèmes de mobilité de la Préhistoire au Moyen Âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.61-78, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02193126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment la santé de la faune sauvage est-elle perçue ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Garine-Wichatitsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Binot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric de Garine-Wichatitsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Perrotton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Bastian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Morand Serge; Moutou François; Richomme Céline. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faune sauvage, biodiversité et santé, quels défis ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1ère ed., Editions Quae, 192 p., 2014, Enjeux Sciences, 978-2-7592-2202-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement a-t-il influencé l’agrobiodiversité dans le bassin tchadien au cours du XXe siècle? Histoire d’une conservation par les échanges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Raimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Null Arditi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kenga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Aboubakar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Seignobos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les échanges et la communication dans le bassin du lac Tchad, actes du 15e colloque du réseau Mégatchad, Naples, 13-15 septembre 2012, Naples, L’Orientale.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Università "L'Orientale", p.313-336, 2014</w:t>
+              <w:t xml:space="preserve">, Università "L'Orientale", pp.313-336, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01444338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De qui les variétés traditionnelles de plantes cultivées pourraient-elles être le patrimoine ? Réflexions depuis le Bassin du Lac Tchad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8745,450 +8772,450 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Wencélius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Violon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Effervescence patrimoniale au Sud. Enjeux, questions, limites.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Paris, IRD Editions, Latitudes 23, p. 379-409 ., 2013</w:t>
+              <w:t xml:space="preserve">, Paris, IRD Editions, Latitudes 23, pp.379-409, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00932046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes culturels, stratégies et pratiques d'exploitation, de contrôle et de gestion des environnements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yildiz Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Beyries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bracco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Callou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre National de la Recherche scientifique (France). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prospective de l'Institut Ecologie &amp; Environnement du CNRS : compte-rendu des journées des 24 et 25 octobre 2012, Avignon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, hors-série, Centre national de la Recherche scientifique, pp.111-118, 2013, Les Cahiers Prospectives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01441458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une caractérisation de l'empreinte des pratiques agricoles anciennes sur les formations ligneuses des savanes soudaniennes : premiers résultats de l 'étude pluridisciplinaire menées à Djaba (Nord-Cameroun)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Kokou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Raimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel de Garine-Wichatitsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des hommes et des plantes. Exploitation du milieu et gestion des ressources végétales de la préhistoire à nos jours .</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Antibes, Ed APDCA, p. 351-362, 2010</w:t>
+              <w:t xml:space="preserve">, Antibes, Ed APDCA, pp.351-362, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00976622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aspects of the Hunter's Status. Examples from Africa and New Caledonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Garine De</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garine-Wichatitsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Prinz, R. Kutalek. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hunting Food, Drinking Wine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lit Verlag, pp.235-250, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00198578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes alimentaires du bassin du lac Tchad : homogènes ou différenciés?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9221,73 +9248,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christine Raimond, Eric Garine et Olivier Langlois;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ressources vivrières et choix alimentaires dans le bassin du lac Tchad ; XIe colloque international Méga-Tchad, 20-22 novembre 2002, à l'université de Paris X-Nanterre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRD Editions : Prodig Editions, pp.349-375, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00361909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Systèmes alimentaires du bassin du lac Tchad : homogènes ou différenciés ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9316,194 +9343,194 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ressources vivrières et choix alimentaires dans le bassin du lac Tchad</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PRODIG, IRD Editions, pp.697-728, 2005, Colloques et séminaires</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00332004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Usages alimentaires du parc arboré sélectionné (Duupa, Nord Cameroun) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aboubakar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Raimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Dounias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Kokou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ressources vivrières et choix alimentaires dans le bassin du lac Tchad.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PRODIG, IRD Editions, pp.63-86, 2005, Colloques et séminaires</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00331987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches pluridisciplinaires de l'alimentation dans le bassin du lac Tchad (introduction)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9536,615 +9563,615 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Raimond, E. Garine, O. Langlois. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ressources vivrières et choix alimentaires dans le bassin du lac Tchad</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRD-Prodig, pp.13-27, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00499641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire comparée de la biodiversité de trois agroécosystèmes du Nord-Cameroun : approches écologique et anthropologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Raimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Dounias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de restitution de l'Institut Français de la Biodiversité. Paris : Engref, 28 avril 2003, pp. 90-94.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03126651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les céréales comme aliment de base des agriculteurs Duupa du Nord-Cameroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garine Wichatitsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Monique Chastanet; François-Xavier Fauvelle; Dominique Juhé-Beaulaton. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cuisine et société en Afrique. Histoire, saveurs, savoir-faire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karthala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.243-263, 2002, 9782845862784</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05100024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Ethnographic Account of the many Roles of Millet Beer in the Culture of the Duupa Agriculturalists, (Poli Mountains) Northern Cameroon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garine Wichatitsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Igor de Garine; Valérie de Garine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Drinking : Anthropological Approaches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berghahn Books</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.191-204, 2001, 978-1-57181-809-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05100011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chasser dans une société agraire : à propos des Duupa du massif de Poli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garine Wichatitsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloques et Séminaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRD, 1999, Colloques et Séminaires</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05099990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l'ethnologie du taurin chez les Duupa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. De Garine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garine Wichatitsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Latitudes 23</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ORSTOM, 1998, Latitudes 23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05099983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation saisonnière du système de subsistance des Duupa du massif de Poli (Nord-Cameroun)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric de Garine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Froment; I. de Garine; Ch. Binam Bikoi; J.F. Loung. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bien manger et bien vivre. Anthropologie alimentaire et développement en Afrique intertropicale : du biologique au social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.211-222, 1996, 2-7384-4321-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05099923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une bonne sauce de mauvaises herbes. Note sur les repas des Duupa du massif de Poli (Nord-Cameroun)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garine Wichatitsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. Cousin; M.C. Bataille. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cuisines, reflets des sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sépia; Musée de l'Homme, pp.77-96, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05099942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10154,51 +10181,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme Interdisciplinaire sur les indicateurs Autochtones de la Flore et de la faune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sourdril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10220,99 +10247,99 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deconchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Belaïdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] Programme ANR JCJC SHS1 2013, CNRS. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId246"/>
+      <w:footerReference w:type="default" r:id="rId249"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10380,51 +10407,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E3A8539E"/>
+    <w:nsid w:val="45D0544F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10611,51 +10638,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-garine-wichatitsky" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7435-1060" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/148248500" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413104v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Johnson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Pilleboue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Herbrich" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sueur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani13020248" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308492v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Raimond" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadiza Kiari Fougou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Caremel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aof.14189" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02628779v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Saqalli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva B&#233;guet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maestripieri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garine-Wichatitsky" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19053/01233769.8983" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02973616v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.42927" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056284v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sourdril" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25667/ethnographiques/2019-38/001" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568362v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Naino Jika" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dussert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Luxereau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2016.128" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01651510v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Langlois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.1263" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634187v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Wenc&#233;lius" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thomas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbillon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-08208-210144" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610157v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Violon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-08376-210234" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02799313v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verzelen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver T. Coomes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Caillon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2015.10.002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610161v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01184093v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn J. Mcguire" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyle Mckey" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2015.07.008" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01266918v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouami Kokou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18564/jasss.2397" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610168v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.7082" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610167v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Robert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256858v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Barnaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.7075" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610166v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610165v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610174v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. De Garine-Wichatitsky" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Miguel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mukamuri" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wencelius" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cimid.2012.10.007" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201378v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pautasso" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guntra Aistara" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Clouvel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-012-0089-6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655117v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick A. Gibon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Cabanettes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Du Bus de Warnaffe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hewison" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664156v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Balent" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123622v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Alvarez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celestin Khasah" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Dounias" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hossaert-Mckey" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2004.05.021" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075221v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785312v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736460v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607607v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Guerbois" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Andrieu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Wencelius" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606479v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Aoudou Doua" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barnaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451502v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425702v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doua Sylvain Aoudou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Bakaira" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425729v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610162v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451526v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451565v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610169v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghayas Lakis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Abad" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athman Ma&#239;-Ousmane" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alodie Snirc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610170v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193134v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451590v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Luxereau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451799v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cao" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bohbot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451640v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451740v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451848v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451863v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Joly" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451724v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451718v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Seignobos" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808277v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ladet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00559114v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel De Garine-Wichatitsky" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00499620v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348001v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00499623v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020354v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labeyrie Vanesse" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Jankowski" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Sall" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056279v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25667/ethnographiques/2019-38" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452808v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01360939v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luz Rodrigo-Estevan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Xavier Medina" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452798v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tchotsoua" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118878v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swanni Tatiana Alvarado" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Baraloto" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bremond" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bretagnolle" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Buisson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inee.cnrs.fr/fr/ecologie-tropicale" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327101v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05268722v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesse Labeyrie" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Donnet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/edcollbook/book/9781035318759/9781035318759.xml" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035318759.00014" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413086v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garine Wichatitsky" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gandiwa" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrotton" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kupika" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009006828.003" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02909938v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02909919v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-37312-2_6" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807304v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leclerc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=sHhQDwAAQBAJ&amp;amp;pg=PT314&amp;amp;lpg=PT314&amp;amp;dq=Which+scale+to+understand+seed+fluxes+in+small-scale+farming+societies?+Snapshots+of+sorghum+from+Africa&amp;amp;source=bl&amp;amp;ots=i5mtN3Jwly&amp;amp;sig=ZqH0GLfdRAqyYKUiBIpJS_oe-T0&amp;amp;hl=fr&amp;amp;sa=X&amp;amp;ved=0ahUKEwi2mIX2veTbAhVM1hQKHWZhCBsQ6AEIMzAC#v=onepage&amp;amp;q=Which%20scale%20to%20understand%20seed%20fluxes%20in%20small-scale%20farming%20societies%3F%20Snapshots%20of%20sorghum%20from%20Africa&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930586v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413048v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Buissereth" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chambon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Essouci" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Guillouet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425692v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610158v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610159v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425686v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Garine (de)" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610160v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444283v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610173v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Holl" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Formoso" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444341v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G. Lakis" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ma&#239;-Ousmane" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610171v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Garine-Wichatitsky" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Binot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Perroton" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Bastian" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193126v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795631v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Garine-Wichatitsky" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Garine-Wichatitsky" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Perrotton" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444338v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Null Arditi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kenga" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Aboubakar" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932046v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441458v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yildiz Thomas" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beyries" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bracco" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976622v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Langlois" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kokou" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198578v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Garine De" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361909v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332004v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331987v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aboubakar" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00499641v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126651v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100024v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/accueil/1203-cuisine-et-societe-en-afrique-histoire-saveurs-savoir-faire-9782845862784.html" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100011v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berghahnbooks.com/title/deGarineDrinking" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099990v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099983v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. De Garine" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099923v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Garine" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099942v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788150v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bela&#239;di" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-garine-wichatitsky" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7435-1060" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/148248500" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413104v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Johnson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Pilleboue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Herbrich" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sueur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani13020248" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308492v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Raimond" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadiza Kiari Fougou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Caremel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aof.14189" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02628779v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Saqalli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva B&#233;guet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maestripieri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garine-Wichatitsky" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19053/01233769.8983" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02973616v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.42927" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056284v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sourdril" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25667/ethnographiques/2019-38/001" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568362v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Naino Jika" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dussert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Luxereau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2016.128" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01651510v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Langlois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.1263" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634187v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Wenc&#233;lius" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thomas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbillon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-08208-210144" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610157v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Violon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-08376-210234" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02799313v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verzelen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver T. Coomes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Caillon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2015.10.002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610161v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01184093v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn J. Mcguire" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyle Mckey" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2015.07.008" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01266918v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouami Kokou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18564/jasss.2397" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610168v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.7082" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256858v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Barnaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.7075" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610167v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Robert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.7129" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610165v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.7031" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610166v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.7048" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610174v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. De Garine-Wichatitsky" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Miguel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mukamuri" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wencelius" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cimid.2012.10.007" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201378v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pautasso" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guntra Aistara" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Clouvel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-012-0089-6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655117v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick A. Gibon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Cabanettes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Du Bus de Warnaffe" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hewison" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664156v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Balent" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123622v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Alvarez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celestin Khasah" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Dounias" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hossaert-Mckey" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2004.05.021" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075221v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785312v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736460v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607607v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Guerbois" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Andrieu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Wencelius" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606479v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Aoudou Doua" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barnaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451502v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425702v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doua Sylvain Aoudou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Bakaira" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425729v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610162v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451526v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451565v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610169v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghayas Lakis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Abad" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athman Ma&#239;-Ousmane" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alodie Snirc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610170v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193134v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451590v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Luxereau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451799v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cao" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bohbot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451640v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451740v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451848v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451863v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Joly" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451724v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451718v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Seignobos" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808277v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ladet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00559114v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel De Garine-Wichatitsky" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00499620v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348001v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00499623v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020354v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labeyrie Vanesse" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Jankowski" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Sall" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056279v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25667/ethnographiques/2019-38" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452808v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01360939v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luz Rodrigo-Estevan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Xavier Medina" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118878v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swanni Tatiana Alvarado" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Baraloto" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bremond" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bretagnolle" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Buisson" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inee.cnrs.fr/fr/ecologie-tropicale" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452798v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tchotsoua" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327101v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05268722v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesse Labeyrie" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Donnet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/edcollbook/book/9781035318759/9781035318759.xml" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035318759.00014" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413086v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garine Wichatitsky" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gandiwa" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrotton" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kupika" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009006828.003" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02909938v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02909919v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-37312-2_6" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930586v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807304v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leclerc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=sHhQDwAAQBAJ&amp;amp;pg=PT314&amp;amp;lpg=PT314&amp;amp;dq=Which+scale+to+understand+seed+fluxes+in+small-scale+farming+societies?+Snapshots+of+sorghum+from+Africa&amp;amp;source=bl&amp;amp;ots=i5mtN3Jwly&amp;amp;sig=ZqH0GLfdRAqyYKUiBIpJS_oe-T0&amp;amp;hl=fr&amp;amp;sa=X&amp;amp;ved=0ahUKEwi2mIX2veTbAhVM1hQKHWZhCBsQ6AEIMzAC#v=onepage&amp;amp;q=Which%20scale%20to%20understand%20seed%20fluxes%20in%20small-scale%20farming%20societies%3F%20Snapshots%20of%20sorghum%20from%20Africa&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413048v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Buissereth" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chambon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Essouci" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Guillouet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425692v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610159v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610158v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425686v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Garine (de)" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610160v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444283v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444341v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G. Lakis" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ma&#239;-Ousmane" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610173v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Holl" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Formoso" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610171v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Garine-Wichatitsky" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Binot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Perroton" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Bastian" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193126v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795631v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Garine-Wichatitsky" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Garine-Wichatitsky" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Perrotton" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444338v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Null Arditi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kenga" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Aboubakar" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932046v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441458v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yildiz Thomas" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beyries" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bracco" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976622v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Langlois" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kokou" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198578v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Garine De" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361909v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332004v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331987v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aboubakar" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00499641v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126651v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100024v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/accueil/1203-cuisine-et-societe-en-afrique-histoire-saveurs-savoir-faire-9782845862784.html" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100011v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berghahnbooks.com/title/deGarineDrinking" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099990v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099983v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. De Garine" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099923v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Garine" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099942v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788150v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bela&#239;di" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>