--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -1212,299 +1212,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01610157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Network-Based Method to Detect Patterns of Local Crop Biodiversity: Validation at the Species and Infra-Species Levels CINVESTAV-IPN</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Postface au numéro spécial Agriculture familiale et développement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Garine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Ecological Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Advanced Studies and Research in Africa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (1)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02799313v2</w:t>
+                <w:t xml:space="preserve">hal-01610161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postface au numéro spécial Agriculture familiale et développement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Network-Based Method to Detect Patterns of Local Crop Biodiversity: Validation at the Species and Infra-Species Levels CINVESTAV-IPN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Verzelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Barbillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver T. Coomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Caillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Studies and Research in Africa</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Ecological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Ecosystem Services From Biodiversity to Society, Part 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/bs.aecr.2015.10.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01610161v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02799313v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farmer seed networks make a limited contribution to agriculture? Four common misconceptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver T. Coomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shawn J. Mcguire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1978,51 +1978,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01610167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frontières des hommes, frontières des plantes cultivées : introduction générale</w:t>
+                <w:t xml:space="preserve">Des territoires de l'agro-biodiversité : introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Raimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Robert</w:t>
@@ -2031,102 +2031,102 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 67 (265), pp.3-12. </w:t>
+              <w:t xml:space="preserve">, 2014, 67 (265), pp.15-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/com.7031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/com.7048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01610165v1</w:t>
+                <w:t xml:space="preserve">hal-01610166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des territoires de l'agro-biodiversité : introduction</w:t>
+                <w:t xml:space="preserve">Frontières des hommes, frontières des plantes cultivées : introduction générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Raimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Robert</w:t>
@@ -2135,78 +2135,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 67 (265), pp.15-18. </w:t>
+              <w:t xml:space="preserve">, 2014, 67 (265), pp.3-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/com.7048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/com.7031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01610166v1</w:t>
+                <w:t xml:space="preserve">hal-01610165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coexisting with Wildlife in Transfrontier Conservation Areas in Zimbabwe: Cattle Owners' Awareness of Disease Risks and Perceptions of the Role Played by Wildlife</w:t>
               </w:r>
@@ -2365,51 +2365,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guntra Aistara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Barnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Clouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3302,152 +3302,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des ours dans mon jardin, des éléphants dans mon champ : comparaison des indicateurs locaux des changements environnementaux aux Nords et aux Suds</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emilie Andrieu</w:t>
+                <w:t xml:space="preserve">Who’s climate ? Who’s change ? Various views from rural Northern Cameroon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Raimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Aoudou Doua</w:t>
+                <w:t xml:space="preserve">Doua Sylvain Aoudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Barnaud</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Markus Bakaira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Garine-Wichatitsky</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international ethnographies plurielles: Ethnographie et comparaison</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Amiens, France. 17 p</w:t>
+              <w:t xml:space="preserve">Anthropology, Weather and Climate Change Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Royal Anthropological Institute of Great Britain and Ireland, May 2016, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606479v1</w:t>
+                <w:t xml:space="preserve">halshs-01425702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which scale to understand landraces concepts and seed fluxes in subsistence/peasant societies? Snapshots from the tropics</w:t>
               </w:r>
@@ -3509,135 +3492,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01451502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Who’s climate ? Who’s change ? Various views from rural Northern Cameroon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Raimond</w:t>
+                <w:t xml:space="preserve">Des ours dans mon jardin, des éléphants dans mon champ : comparaison des indicateurs locaux des changements environnementaux aux Nords et aux Suds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sourdril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Deconchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doua Sylvain Aoudou</w:t>
+                <w:t xml:space="preserve">Sylvain Aoudou Doua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markus Bakaira</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cécile Barnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropology, Weather and Climate Change Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Royal Anthropological Institute of Great Britain and Ireland, May 2016, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">Colloque international ethnographies plurielles: Ethnographie et comparaison</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Amiens, France. 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01425702v1</w:t>
+                <w:t xml:space="preserve">hal-01606479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des plantes, des humains, des sociétés dans le bassin du lac Tchad : trois histoires anciennes de destins croisés</w:t>
               </w:r>
@@ -3902,359 +3902,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01451526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géographie du sacré : une lecture paysagère des affrontements agriculteurs-éleveurs dans le massif de Poli (Nord Cameroun)</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">La diversité des échanges de plantes : regards interdisciplinaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Luxereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghayas Lakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Abad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athman Maï-Ousmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alodie Snirc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La religion dans le bassin du lac Tchad</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Tillburg, Pays-Bas</w:t>
+              <w:t xml:space="preserve">Les échanges et la communication dans le bassin du lac Tchad : actes du colloque de Naples du réseau Méga-Tchad, Università degli studi di Napoli "L'Orientale", Naples 13-15 septembre 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Naples, Italie. pp.37--57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01451565v1</w:t>
+                <w:t xml:space="preserve">hal-01610170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement a-t-il influencé l'agrobiodiversité dans le bassin tchadien au cours du XXe siècle ? Histoire d'une conservation par les échanges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Luxereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghayas Lakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghayas Lakis</w:t>
+                <w:t xml:space="preserve">Amal Abad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amal Abad</w:t>
+                <w:t xml:space="preserve">Athman Maï-Ousmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alodie Snirc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les échanges et la communication dans le bassin du lac Tchad : actes du colloque de Naples du réseau Méga-Tchad, Università degli studi di Napoli "L'Orientale", Naples 13-15 septembre 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Naples, Italie. pp.313--336</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01610169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La diversité des échanges de plantes : regards interdisciplinaires</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Géographie du sacré : une lecture paysagère des affrontements agriculteurs-éleveurs dans le massif de Poli (Nord Cameroun)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Raimond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Garine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les échanges et la communication dans le bassin du lac Tchad : actes du colloque de Naples du réseau Méga-Tchad, Università degli studi di Napoli "L'Orientale", Naples 13-15 septembre 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Naples, Italie. pp.37--57</w:t>
+              <w:t xml:space="preserve">La religion dans le bassin du lac Tchad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Tillburg, Pays-Bas</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01610170v1</w:t>
+                <w:t xml:space="preserve">halshs-01451565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S'ancrer dans son territoire ou s'en libérer : comment deux sociétés apparentées (Duupa et Dìì en sont-elles arrivées à adopter des stratégies aussi opposées</w:t>
               </w:r>
@@ -4454,329 +4454,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01451590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la Bdd aux analyses multivariées</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quels facteurs de l’évolution de l’agrobiodiversité au cours du XXe siècle dans le bassin du lac Tchad ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Raimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Wencélius</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garine</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan du programme Plantadiv</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01451799v1</w:t>
+                <w:t xml:space="preserve">halshs-01451640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels facteurs de l’évolution de l’agrobiodiversité au cours du XXe siècle dans le bassin du lac Tchad ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Jouer sur les échelles (entre les approches micro et les reconstitutions à l’échelle des continents) et sur les niveaux de diversité (espèces et variétés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Garine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Raimond</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Garine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan du programme Plantadiv</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01451640v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01451740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jouer sur les échelles (entre les approches micro et les reconstitutions à l’échelle des continents) et sur les niveaux de diversité (espèces et variétés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De la Bdd aux analyses multivariées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Raimond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Wencélius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bohbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan du programme Plantadiv</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01451740v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01451799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gifts or commodities ? The changing statues of seeds in the Northern Cameroon</w:t>
               </w:r>
@@ -5129,51 +5129,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Luxereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bohbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème Congress of the International Society of Ethnobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Montpellier, France</w:t>
@@ -6243,246 +6243,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01360939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écologie tropicale : de l'ombre à la lumière</w:t>
+                <w:t xml:space="preserve">Agricultures familiales et développement durable en Afrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swanni Tatiana Alvarado</w:t>
-[...76 lines deleted...]
-              <w:t xml:space="preserve">, 192 p., 2015, 978-2-7491-4075-9</w:t>
+                <w:t xml:space="preserve">Michel Tchotsoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Raimond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Garine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tchotsoua M.; Raimond C.; Garine E. , 6 (1-2), 2015, Dossier spécial de la revue The International Journal of advanced studies and research in Africa, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01118878v1</w:t>
+                <w:t xml:space="preserve">halshs-01452798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agricultures familiales et développement durable en Afrique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Écologie tropicale : de l'ombre à la lumière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swanni Tatiana Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Baraloto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bremond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre-Michel Forget; Martine Hossaert-McKey; Odile Poncy. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Tchotsoua</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Tchotsoua M.; Raimond C.; Garine E. , 6 (1-2), 2015, Dossier spécial de la revue The International Journal of advanced studies and research in Africa, 2015</w:t>
+                <w:t xml:space="preserve">Le Cherche midi; CNRS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 192 p., 2015, 978-2-7491-4075-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01452798v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01118878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ressources vivrières et choix alimentaires dans le bassin du lac Tchad.</w:t>
               </w:r>
@@ -6614,51 +6614,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanesse Labeyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Donnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6968,64 +6968,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whose Climate, Whose Changes? Various Views from Rural Northern Cameroon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Raimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Bakaira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Aoudou Doua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7070,268 +7070,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02909919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growing a shared landscape: plants and humans over generations among the Duupa farmers of northern Cameroon</w:t>
+                <w:t xml:space="preserve">Which scale to understand seed fluxes in small-scale farming societies? Snapshots of sorghum from Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Stépanoff, C. (Ed.); Vigne, J.-D. (Ed.). </w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Labeyrie Vanesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Violon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Wencélius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Girard, F. (ed.); Frison, C. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hybrid Communities. Biosocial Approaches to Domestication and Other Trans-species Relationships</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Routledge, 14 p., 2018</w:t>
+              <w:t xml:space="preserve">The Commons, Plant Breeding and Agricultural Research. Challenges for Food Security and Agrobiodiversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01930586v1</w:t>
+                <w:t xml:space="preserve">hal-01807304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which scale to understand seed fluxes in small-scale farming societies? Snapshots of sorghum from Africa</w:t>
+                <w:t xml:space="preserve">Growing a shared landscape: plants and humans over generations among the Duupa farmers of northern Cameroon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Girard, F. (ed.); Frison, C. (ed.). </w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Barnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Raimond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stépanoff, C. (Ed.); Vigne, J.-D. (Ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Commons, Plant Breeding and Agricultural Research. Challenges for Food Security and Agrobiodiversity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hybrid Communities. Biosocial Approaches to Domestication and Other Trans-species Relationships</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, 14 p., 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Routledge</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01807304v1</w:t>
+                <w:t xml:space="preserve">hal-01930586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edible or disgusting ? Notes on the cultural value of birds among students in Paris (France 2011)</w:t>
               </w:r>
@@ -7526,186 +7526,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01425692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cultiver pour la communauté, cultiver pour le marché : quelles évolutions du statut des plantes cultivées dans le bassin du lac Tchad ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction: Is sharing food an option or a duty? / Introduction : `Pouvoir' ou `devoir' partager la nourriture ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Garine, Éric and Rodrigo-Estevan, Mari a Luz and Raimond, Christine and Medina, François-Xavier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sharing Food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 35, Centro Universitario de Ciencias Sociales y Humanidades, Universidad de Guadalajara, pp.61--73, 2016, Colección de Estudios del Hombre</w:t>
+              <w:t xml:space="preserve">, 35, Centro Universitario de Ciencias Sociales y Humanidades, Universidad de Guadalajara, pp.10--20, 2016, Colección de Estudios del Hombre</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01610159v1</w:t>
+                <w:t xml:space="preserve">hal-01610158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction: Is sharing food an option or a duty? / Introduction : `Pouvoir' ou `devoir' partager la nourriture ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cultiver pour la communauté, cultiver pour le marché : quelles évolutions du statut des plantes cultivées dans le bassin du lac Tchad ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Raimond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Garine, Éric and Rodrigo-Estevan, Mari a Luz and Raimond, Christine and Medina, François-Xavier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sharing Food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 35, Centro Universitario de Ciencias Sociales y Humanidades, Universidad de Guadalajara, pp.10--20, 2016, Colección de Estudios del Hombre</w:t>
+              <w:t xml:space="preserve">, 35, Centro Universitario de Ciencias Sociales y Humanidades, Universidad de Guadalajara, pp.61--73, 2016, Colección de Estudios del Hombre</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01610158v1</w:t>
+                <w:t xml:space="preserve">hal-01610159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction: Is sharing food an option or a duty ?</w:t>
               </w:r>
@@ -7986,587 +7986,587 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01444283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La diversité des échanges de plantes au regard des échanges interdisciplinaires</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Sergio Baldi; Géraud Magrin. </w:t>
+                <w:t xml:space="preserve">S'ancrer dans son territoire ou s'en libérer : comment deux sociétés apparentées (Duupa et Dìì en sont-elles arrivées à adopter des stratégies aussi opposées ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Raimond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Garine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Naudinot, Nicolas and Meignen, Liliane and Binder, Didier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Échanges et communication dans le bassin du lac Tchad</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Università "L'Orientale", pp.37-57, 2014</w:t>
+              <w:t xml:space="preserve">Actes des XXXVèmes Rencontres Internationales d’Archéologie et d’Histoire d’Antibes d'Antibes : les systèmes de mobilité de la Préhistoire au Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.61-78, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01444341v1</w:t>
+                <w:t xml:space="preserve">hal-02193126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire de la diversité culturelle sous les tropiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perceptions, savoirs et conflits autour de la santé de la faune sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Garine-Wichatitsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Binot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augustin Holl</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Edmond Dounias</w:t>
+                <w:t xml:space="preserve">Arthur Perroton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Formoso</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Alvarado; Swanni and Baraloto; Christopher and Bremond; Laurent and Chamoiseau; Patrick. </w:t>
+                <w:t xml:space="preserve">Suzanne Bastian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Morand, Serge and Moutou, François and Richomme, Céline. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Écologie tropicale: de l ̓ombre à la lumiére</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cherche-Midi, pp.117-127, 2014, 978-2-7491-4075-9</w:t>
+              <w:t xml:space="preserve">Faune sauvage, biodiversité et santé, quels défis?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Quae, pp.135--143, 2014, 978-2-7592-2202-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01610173v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01610171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptions, savoirs et conflits autour de la santé de la faune sauvage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La diversité des échanges de plantes au regard des échanges interdisciplinaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Luxereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Garine-Wichatitsky</w:t>
+                <w:t xml:space="preserve">G. G. Lakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Abad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Binot</w:t>
-[...46 lines deleted...]
-              <w:t xml:space="preserve">Morand, Serge and Moutou, François and Richomme, Céline. </w:t>
+                <w:t xml:space="preserve">M. Maï-Ousmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alodie Snirc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sergio Baldi; Géraud Magrin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faune sauvage, biodiversité et santé, quels défis?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Quae, pp.135--143, 2014, 978-2-7592-2202-5</w:t>
+              <w:t xml:space="preserve">Échanges et communication dans le bassin du lac Tchad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università "L'Orientale", pp.37-57, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01610171v1</w:t>
+                <w:t xml:space="preserve">halshs-01444341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S'ancrer dans son territoire ou s'en libérer : comment deux sociétés apparentées (Duupa et Dìì en sont-elles arrivées à adopter des stratégies aussi opposées ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Histoire de la diversité culturelle sous les tropiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garine</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Naudinot, Nicolas and Meignen, Liliane and Binder, Didier. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Holl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Dounias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Formoso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alvarado; Swanni and Baraloto; Christopher and Bremond; Laurent and Chamoiseau; Patrick. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes des XXXVèmes Rencontres Internationales d’Archéologie et d’Histoire d’Antibes d'Antibes : les systèmes de mobilité de la Préhistoire au Moyen Âge</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.61-78, 2014</w:t>
+              <w:t xml:space="preserve">Écologie tropicale: de l ̓ombre à la lumiére</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cherche-Midi, pp.117-127, 2014, 978-2-7491-4075-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02193126v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01610173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment la santé de la faune sauvage est-elle perçue ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel de Garine-Wichatitsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Binot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric de Garine-Wichatitsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Perrotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Bastian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Morand Serge; Moutou François; Richomme Céline. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faune sauvage, biodiversité et santé, quels défis ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1ère ed., Editions Quae, 192 p., 2014, Enjeux Sciences, 978-2-7592-2202-5</w:t>
@@ -10407,51 +10407,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="45D0544F"/>
+    <w:nsid w:val="23D20481"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10638,51 +10638,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-garine-wichatitsky" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7435-1060" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/148248500" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413104v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Johnson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Pilleboue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Herbrich" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sueur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani13020248" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308492v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Raimond" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadiza Kiari Fougou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Caremel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aof.14189" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02628779v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Saqalli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva B&#233;guet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maestripieri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garine-Wichatitsky" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19053/01233769.8983" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02973616v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.42927" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056284v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sourdril" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25667/ethnographiques/2019-38/001" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568362v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Naino Jika" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dussert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Luxereau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2016.128" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01651510v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Langlois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.1263" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634187v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Wenc&#233;lius" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thomas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbillon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-08208-210144" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610157v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Violon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-08376-210234" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02799313v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verzelen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver T. Coomes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Caillon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2015.10.002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610161v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01184093v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn J. Mcguire" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyle Mckey" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2015.07.008" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01266918v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouami Kokou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18564/jasss.2397" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610168v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.7082" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256858v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Barnaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.7075" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610167v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Robert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.7129" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610165v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.7031" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610166v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.7048" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610174v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. De Garine-Wichatitsky" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Miguel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mukamuri" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wencelius" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cimid.2012.10.007" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201378v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pautasso" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guntra Aistara" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Clouvel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-012-0089-6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655117v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick A. Gibon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Cabanettes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Du Bus de Warnaffe" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hewison" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664156v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Balent" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123622v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Alvarez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celestin Khasah" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Dounias" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hossaert-Mckey" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2004.05.021" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075221v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785312v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736460v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607607v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Guerbois" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Andrieu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Wencelius" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606479v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Aoudou Doua" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barnaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451502v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425702v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doua Sylvain Aoudou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Bakaira" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425729v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610162v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451526v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451565v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610169v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghayas Lakis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Abad" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athman Ma&#239;-Ousmane" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alodie Snirc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610170v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193134v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451590v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Luxereau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451799v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cao" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bohbot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451640v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451740v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451848v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451863v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Joly" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451724v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451718v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Seignobos" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808277v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ladet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00559114v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel De Garine-Wichatitsky" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00499620v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348001v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00499623v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020354v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labeyrie Vanesse" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Jankowski" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Sall" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056279v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25667/ethnographiques/2019-38" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452808v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01360939v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luz Rodrigo-Estevan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Xavier Medina" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118878v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swanni Tatiana Alvarado" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Baraloto" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bremond" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bretagnolle" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Buisson" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inee.cnrs.fr/fr/ecologie-tropicale" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452798v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tchotsoua" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327101v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05268722v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesse Labeyrie" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Donnet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/edcollbook/book/9781035318759/9781035318759.xml" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035318759.00014" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413086v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garine Wichatitsky" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gandiwa" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrotton" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kupika" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009006828.003" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02909938v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02909919v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-37312-2_6" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930586v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807304v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leclerc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=sHhQDwAAQBAJ&amp;amp;pg=PT314&amp;amp;lpg=PT314&amp;amp;dq=Which+scale+to+understand+seed+fluxes+in+small-scale+farming+societies?+Snapshots+of+sorghum+from+Africa&amp;amp;source=bl&amp;amp;ots=i5mtN3Jwly&amp;amp;sig=ZqH0GLfdRAqyYKUiBIpJS_oe-T0&amp;amp;hl=fr&amp;amp;sa=X&amp;amp;ved=0ahUKEwi2mIX2veTbAhVM1hQKHWZhCBsQ6AEIMzAC#v=onepage&amp;amp;q=Which%20scale%20to%20understand%20seed%20fluxes%20in%20small-scale%20farming%20societies%3F%20Snapshots%20of%20sorghum%20from%20Africa&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413048v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Buissereth" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chambon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Essouci" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Guillouet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425692v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610159v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610158v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425686v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Garine (de)" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610160v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444283v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444341v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G. Lakis" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ma&#239;-Ousmane" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610173v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Holl" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Formoso" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610171v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Garine-Wichatitsky" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Binot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Perroton" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Bastian" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193126v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795631v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Garine-Wichatitsky" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Garine-Wichatitsky" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Perrotton" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444338v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Null Arditi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kenga" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Aboubakar" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932046v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441458v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yildiz Thomas" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beyries" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bracco" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976622v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Langlois" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kokou" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198578v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Garine De" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361909v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332004v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331987v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aboubakar" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00499641v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126651v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100024v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/accueil/1203-cuisine-et-societe-en-afrique-histoire-saveurs-savoir-faire-9782845862784.html" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100011v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berghahnbooks.com/title/deGarineDrinking" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099990v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099983v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. De Garine" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099923v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Garine" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099942v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788150v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bela&#239;di" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-garine-wichatitsky" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7435-1060" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/148248500" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413104v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Johnson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Pilleboue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Herbrich" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sueur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani13020248" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308492v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Raimond" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadiza Kiari Fougou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Caremel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aof.14189" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02628779v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Saqalli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva B&#233;guet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maestripieri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garine-Wichatitsky" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19053/01233769.8983" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02973616v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.42927" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056284v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sourdril" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25667/ethnographiques/2019-38/001" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568362v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Naino Jika" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dussert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Luxereau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2016.128" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01651510v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Langlois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.1263" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634187v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Wenc&#233;lius" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thomas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbillon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-08208-210144" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610157v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Violon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-08376-210234" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610161v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02799313v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verzelen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver T. Coomes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Caillon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2015.10.002" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01184093v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn J. Mcguire" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyle Mckey" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2015.07.008" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01266918v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouami Kokou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18564/jasss.2397" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610168v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.7082" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256858v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Barnaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.7075" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610167v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Robert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.7129" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610166v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.7048" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610165v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.7031" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610174v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. De Garine-Wichatitsky" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Miguel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mukamuri" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wencelius" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cimid.2012.10.007" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201378v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pautasso" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guntra Aistara" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Clouvel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-012-0089-6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655117v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick A. Gibon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Cabanettes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Du Bus de Warnaffe" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hewison" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664156v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Balent" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123622v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Alvarez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celestin Khasah" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Dounias" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hossaert-Mckey" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2004.05.021" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075221v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785312v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736460v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607607v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Guerbois" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Andrieu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Wencelius" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425702v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doua Sylvain Aoudou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Bakaira" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451502v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606479v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Aoudou Doua" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barnaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425729v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610162v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451526v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610170v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghayas Lakis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Abad" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athman Ma&#239;-Ousmane" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alodie Snirc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610169v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451565v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193134v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451590v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Luxereau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451640v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451740v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451799v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cao" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bohbot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451848v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451863v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Joly" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451724v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451718v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Seignobos" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808277v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ladet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00559114v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel De Garine-Wichatitsky" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00499620v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348001v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00499623v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020354v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labeyrie Vanesse" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Jankowski" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Sall" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056279v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25667/ethnographiques/2019-38" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452808v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01360939v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luz Rodrigo-Estevan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Xavier Medina" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452798v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tchotsoua" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118878v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swanni Tatiana Alvarado" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Baraloto" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bremond" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bretagnolle" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Buisson" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inee.cnrs.fr/fr/ecologie-tropicale" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327101v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05268722v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesse Labeyrie" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Donnet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/edcollbook/book/9781035318759/9781035318759.xml" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035318759.00014" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413086v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garine Wichatitsky" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gandiwa" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrotton" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kupika" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009006828.003" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02909938v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02909919v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-37312-2_6" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807304v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leclerc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=sHhQDwAAQBAJ&amp;amp;pg=PT314&amp;amp;lpg=PT314&amp;amp;dq=Which+scale+to+understand+seed+fluxes+in+small-scale+farming+societies?+Snapshots+of+sorghum+from+Africa&amp;amp;source=bl&amp;amp;ots=i5mtN3Jwly&amp;amp;sig=ZqH0GLfdRAqyYKUiBIpJS_oe-T0&amp;amp;hl=fr&amp;amp;sa=X&amp;amp;ved=0ahUKEwi2mIX2veTbAhVM1hQKHWZhCBsQ6AEIMzAC#v=onepage&amp;amp;q=Which%20scale%20to%20understand%20seed%20fluxes%20in%20small-scale%20farming%20societies%3F%20Snapshots%20of%20sorghum%20from%20Africa&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930586v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413048v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Buissereth" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chambon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Essouci" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Guillouet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425692v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610158v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610159v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425686v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Garine (de)" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610160v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444283v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193126v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610171v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Garine-Wichatitsky" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Binot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Perroton" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Bastian" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444341v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G. Lakis" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ma&#239;-Ousmane" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610173v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Holl" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Formoso" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795631v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Garine-Wichatitsky" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Garine-Wichatitsky" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Perrotton" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444338v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Null Arditi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kenga" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Aboubakar" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932046v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441458v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yildiz Thomas" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beyries" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bracco" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976622v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Langlois" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kokou" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198578v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Garine De" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361909v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332004v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331987v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aboubakar" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00499641v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126651v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100024v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/accueil/1203-cuisine-et-societe-en-afrique-histoire-saveurs-savoir-faire-9782845862784.html" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100011v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berghahnbooks.com/title/deGarineDrinking" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099990v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099983v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. De Garine" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099923v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Garine" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099942v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788150v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bela&#239;di" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>