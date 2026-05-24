--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -428,304 +428,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04308492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Somos Amazonia&amp;quot;, a new inter-indigenous identity in Ecuadorian Amazonia: beyond a tacit Jus aplidia of ecological origin?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’agrobiodiversité sous les tropiques, débats et controverses en marge du concept d’Anthropocène ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Raimond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Saqalli</w:t>
+                <w:t xml:space="preserve">Laurent Ouédraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Béguet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Garine-Wichatitsky</w:t>
+                <w:t xml:space="preserve">Camille Noûs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Garine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Perspectiva Geográfica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.19053/01233769.8983⟩</w:t>
+              <w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/belgeo.42927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02628779v1</w:t>
+                <w:t xml:space="preserve">halshs-02973616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’agrobiodiversité sous les tropiques, débats et controverses en marge du concept d’Anthropocène ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Raimond</w:t>
+                <w:t xml:space="preserve">Somos Amazonia&amp;quot;, a new inter-indigenous identity in Ecuadorian Amazonia: beyond a tacit Jus aplidia of ecological origin?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Saqalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Béguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Ouédraogo</w:t>
+                <w:t xml:space="preserve">Nicolas Maestripieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Noûs</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Garine</w:t>
+                <w:t xml:space="preserve">Eric Garine-Wichatitsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 3, </w:t>
+              <w:t xml:space="preserve"> Perspectiva Geográfica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (1), pp.12-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/belgeo.42927⟩</w:t>
+                <w:t xml:space="preserve">⟨10.19053/01233769.8983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02973616v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment parler du temps qu’il fait à l’heure du changement climatique ? Petit catalogue de &amp;quot;Météorologies locales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sourdril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garine-Wichatitsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 38, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -991,248 +991,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01651510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interhousehold variability and its effects on seed circulation networks: a case study from northern Cameroon</w:t>
+                <w:t xml:space="preserve">Good Year, Bad Year: Changing Strategies, Changing Networks? A Two-Year Study on Seed Acquisition in Northern Cameroon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Wencélius</w:t>
+                <w:t xml:space="preserve">Chloé Violon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thomas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 21 (1), pp.44. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5751/ES-08208-210144⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 21 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5751/ES-08376-210234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02634187v1</w:t>
+                <w:t xml:space="preserve">hal-01610157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Good Year, Bad Year: Changing Strategies, Changing Networks? A Two-Year Study on Seed Acquisition in Northern Cameroon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interhousehold variability and its effects on seed circulation networks: a case study from northern Cameroon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Wencélius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Violon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Thomas</w:t>
+                <w:t xml:space="preserve">Pierre Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 21 (2), </w:t>
+              <w:t xml:space="preserve">, 2016, 21 (1), pp.44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5751/ES-08376-210234⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5751/ES-08208-210144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01610157v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postface au numéro spécial Agriculture familiale et développement</w:t>
               </w:r>
@@ -1313,51 +1313,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Verzelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver T. Coomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1549,664 +1549,664 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01184093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling Environmental and Social Processes to Simulate the Emergence of a Savannah Landscape Mosaic Under Shifting Cultivation and Assess its Sustainability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des territoires de l'agro-biodiversité : introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Raimond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Becu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Raimond</w:t>
+                <w:t xml:space="preserve">Thierry Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garine</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kouami Kokou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Artificial Societies and Social Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18564/jasss.2397⟩</w:t>
+              <w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 67 (265), pp.15-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/com.7048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01266918v1</w:t>
+                <w:t xml:space="preserve">hal-01610166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dans les sillons de l'alliance. Ethnographie de la circulation des semences de sorgho dans l'Extrême-Nord du Cameroun</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Wencélius</w:t>
+                <w:t xml:space="preserve">Frontières des hommes, frontières des plantes cultivées : introduction générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Raimond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 67 (265), pp.93-116. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/com.7082⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 67 (265), pp.3-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/com.7031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01610168v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01610165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel pourrait être le territoire des semences des sorghos que cultivent les Duupa du Massif de Poli (Nord du Cameroun) ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coupling Environmental and Social Processes to Simulate the Emergence of a Savannah Landscape Mosaic Under Shifting Cultivation and Assess its Sustainability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Becu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Raimond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Deconchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Barnaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Raimond</w:t>
+                <w:t xml:space="preserve">Kouami Kokou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 265, pp.67-92. </w:t>
+              <w:t xml:space="preserve">Journal of Artificial Societies and Social Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17 (1), 19 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/com.7075⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18564/jasss.2397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01256858v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01266918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Robert</w:t>
+                <w:t xml:space="preserve">Dans les sillons de l'alliance. Ethnographie de la circulation des semences de sorgho dans l'Extrême-Nord du Cameroun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Wencélius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Frontière des hommes, frontière des plantes cultivées : diffusions et recompositions de l'agro-biodiversité, 266, pp.119-126. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/com.7129⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 67 (265), pp.93-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/com.7082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01610167v1</w:t>
+                <w:t xml:space="preserve">hal-01610168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des territoires de l'agro-biodiversité : introduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quel pourrait être le territoire des semences des sorghos que cultivent les Duupa du Massif de Poli (Nord du Cameroun) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Garine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Barnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Raimond</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Garine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 67 (265), pp.15-18. </w:t>
+              <w:t xml:space="preserve">, 2014, 265, pp.67-92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/com.7048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/com.7075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01610166v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01256858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frontières des hommes, frontières des plantes cultivées : introduction générale</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Raimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 67 (265), pp.3-12. </w:t>
+              <w:t xml:space="preserve">, 2014, Frontière des hommes, frontière des plantes cultivées : diffusions et recompositions de l'agro-biodiversité, 266, pp.119-126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/com.7031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/com.7129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01610165v1</w:t>
+                <w:t xml:space="preserve">hal-01610167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coexisting with Wildlife in Transfrontier Conservation Areas in Zimbabwe: Cattle Owners' Awareness of Disease Risks and Perceptions of the Role Played by Wildlife</w:t>
               </w:r>
@@ -2352,51 +2352,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Pautasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guntra Aistara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Barnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2460,51 +2460,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to set up a research framework to analyze social-ecological interactive processes in a rural landscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deconchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick A. Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2611,51 +2611,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sourdril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Du Bus de Warnaffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deconchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2980,51 +2980,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sourdril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Barbaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deconchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3069,260 +3069,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonates (écouter les sons de la nature pour comprendre les changements environnementaux)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bird stories to tell the social and environmental changes: a comparative approach in four countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Guerbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Garine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sourdril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Wencelius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres d'Ecologie des Paysages 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Toulouse, France. 72 p</w:t>
+              <w:t xml:space="preserve">Resilience 2017: Resilience frontiers for global sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736460v1</w:t>
+                <w:t xml:space="preserve">hal-01607607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bird stories to tell the social and environmental changes: a comparative approach in four countries</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilie Andrieu</w:t>
+                <w:t xml:space="preserve">Sonates (écouter les sons de la nature pour comprendre les changements environnementaux)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sourdril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Deconchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Raimond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resilience 2017: Resilience frontiers for global sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">Rencontres d'Ecologie des Paysages 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Toulouse, France. 72 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607607v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Who’s climate ? Who’s change ? Various views from rural Northern Cameroon</w:t>
               </w:r>
@@ -3347,51 +3347,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doua Sylvain Aoudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Bakaira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garine-Wichatitsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropology, Weather and Climate Change Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Royal Anthropological Institute of Great Britain and Ireland, May 2016, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3410,303 +3410,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01425702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which scale to understand landraces concepts and seed fluxes in subsistence/peasant societies? Snapshots from the tropics</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Des ours dans mon jardin, des éléphants dans mon champ : comparaison des indicateurs locaux des changements environnementaux aux Nords et aux Suds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sourdril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Deconchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Aoudou Doua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Barnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CommonPlant Workshop Reframing the legal system to face the challenges of an increasing world population and the preservation of agrobiodiversity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">Colloque international ethnographies plurielles: Ethnographie et comparaison</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Amiens, France. 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01451502v1</w:t>
+                <w:t xml:space="preserve">hal-01606479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des ours dans mon jardin, des éléphants dans mon champ : comparaison des indicateurs locaux des changements environnementaux aux Nords et aux Suds</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Which scale to understand landraces concepts and seed fluxes in subsistence/peasant societies? Snapshots from the tropics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Garine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Raimond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international ethnographies plurielles: Ethnographie et comparaison</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Amiens, France. 17 p</w:t>
+              <w:t xml:space="preserve">CommonPlant Workshop Reframing the legal system to face the challenges of an increasing world population and the preservation of agrobiodiversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606479v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01451502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des plantes, des humains, des sociétés dans le bassin du lac Tchad : trois histoires anciennes de destins croisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garine-Wichatitsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Raimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Luxereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Domestication et communautés hybrides. Cohabiter, coévoluer, coopérer.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pépinière CNRS PLS "Domestication et fabrication du vivant", Apr 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3902,359 +3902,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01451526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La diversité des échanges de plantes : regards interdisciplinaires</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Géographie du sacré : une lecture paysagère des affrontements agriculteurs-éleveurs dans le massif de Poli (Nord Cameroun)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Raimond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Garine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les échanges et la communication dans le bassin du lac Tchad : actes du colloque de Naples du réseau Méga-Tchad, Università degli studi di Napoli "L'Orientale", Naples 13-15 septembre 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Naples, Italie. pp.37--57</w:t>
+              <w:t xml:space="preserve">La religion dans le bassin du lac Tchad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Tillburg, Pays-Bas</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01610170v1</w:t>
+                <w:t xml:space="preserve">halshs-01451565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement a-t-il influencé l'agrobiodiversité dans le bassin tchadien au cours du XXe siècle ? Histoire d'une conservation par les échanges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Luxereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghayas Lakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Abad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athman Maï-Ousmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alodie Snirc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les échanges et la communication dans le bassin du lac Tchad : actes du colloque de Naples du réseau Méga-Tchad, Università degli studi di Napoli "L'Orientale", Naples 13-15 septembre 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Naples, Italie. pp.313--336</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01610169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géographie du sacré : une lecture paysagère des affrontements agriculteurs-éleveurs dans le massif de Poli (Nord Cameroun)</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">La diversité des échanges de plantes : regards interdisciplinaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Luxereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghayas Lakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Abad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athman Maï-Ousmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alodie Snirc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La religion dans le bassin du lac Tchad</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Tillburg, Pays-Bas</w:t>
+              <w:t xml:space="preserve">Les échanges et la communication dans le bassin du lac Tchad : actes du colloque de Naples du réseau Méga-Tchad, Università degli studi di Napoli "L'Orientale", Naples 13-15 septembre 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Naples, Italie. pp.37--57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01451565v1</w:t>
+                <w:t xml:space="preserve">hal-01610170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S'ancrer dans son territoire ou s'en libérer : comment deux sociétés apparentées (Duupa et Dìì en sont-elles arrivées à adopter des stratégies aussi opposées</w:t>
               </w:r>
@@ -4361,64 +4361,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Luxereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Wencélius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Raimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4454,799 +4454,799 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01451590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels facteurs de l’évolution de l’agrobiodiversité au cours du XXe siècle dans le bassin du lac Tchad ?</w:t>
+                <w:t xml:space="preserve">Evaluation of the erosion of the agrobiodiversity in sub-Saharan Africa in front of environmental changes during the XXth century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Raimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Seignobos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Luxereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bohbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilan du programme Plantadiv</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">13ème Congress of the International Society of Ethnobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01451640v1</w:t>
+                <w:t xml:space="preserve">halshs-01451718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jouer sur les échelles (entre les approches micro et les reconstitutions à l’échelle des continents) et sur les niveaux de diversité (espèces et variétés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quels facteurs de l’évolution de l’agrobiodiversité au cours du XXe siècle dans le bassin du lac Tchad ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Raimond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Raimond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan du programme Plantadiv</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01451740v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01451640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la Bdd aux analyses multivariées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Cao</w:t>
+                <w:t xml:space="preserve">Jouer sur les échelles (entre les approches micro et les reconstitutions à l’échelle des continents) et sur les niveaux de diversité (espèces et variétés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Garine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Raimond</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan du programme Plantadiv</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01451799v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01451740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gifts or commodities ? The changing statues of seeds in the Northern Cameroon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chloé Violon</w:t>
+                <w:t xml:space="preserve">De la Bdd aux analyses multivariées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Raimond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Wencélius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bohbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological and Anthropological Approaches to Agrobiodiversity and Food systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">Bilan du programme Plantadiv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01451848v1</w:t>
+                <w:t xml:space="preserve">halshs-01451799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorghum, social links dans genetic diversity in Northern Cameroon</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Doyle Mckey</w:t>
+                <w:t xml:space="preserve">Gifts or commodities ? The changing statues of seeds in the Northern Cameroon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Violon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Garine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Raimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Wencélius</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13thCongress of the International Society of Ethnobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Ecological and Anthropological Approaches to Agrobiodiversity and Food systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01451863v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01451848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plantadiv vu du Nord. Objectifs scientifiques et histoire des partenariats (et loyautés)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Garine</w:t>
+                <w:t xml:space="preserve">Sorghum, social links dans genetic diversity in Northern Cameroon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Barnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Deu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Raimond</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilan du programme Plantadiv</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">13thCongress of the International Society of Ethnobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01451724v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01451863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the erosion of the agrobiodiversity in sub-Saharan Africa in front of environmental changes during the XXth century</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plantadiv vu du Nord. Objectifs scientifiques et histoire des partenariats (et loyautés)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Garine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Raimond</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Congress of the International Society of Ethnobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Bilan du programme Plantadiv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01451718v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01451724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels sont les déterminants de la position des interfaces entre les parcelles cultivées et les milieux non agricoles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deconchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5340,51 +5340,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une caractérisation de l'empreinte des pratiques agricoles anciennes sur les formations ligneuses des savanes soudaniennes : premiers résultats de l'étude pluridisciplinaire menée à Djaba (Nord-Cameroun)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouami Kokou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Raimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5795,51 +5795,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Labeyrie Vanesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Raimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Barnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Jankowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5939,51 +5939,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche anthropologique des changements climatiques et météorologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sourdril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garine-Wichatitsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 38, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6030,51 +6030,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frontières des hommes, frontières des plantes cultivées des territoires de l’agrodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Raimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6981,51 +6981,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Raimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Bakaira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Aoudou Doua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7070,268 +7070,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02909919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which scale to understand seed fluxes in small-scale farming societies? Snapshots of sorghum from Africa</w:t>
+                <w:t xml:space="preserve">Growing a shared landscape: plants and humans over generations among the Duupa farmers of northern Cameroon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Girard, F. (ed.); Frison, C. (ed.). </w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Barnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Raimond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stépanoff, C. (Ed.); Vigne, J.-D. (Ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Commons, Plant Breeding and Agricultural Research. Challenges for Food Security and Agrobiodiversity</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">Hybrid Communities. Biosocial Approaches to Domestication and Other Trans-species Relationships</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, 14 p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01807304v1</w:t>
+                <w:t xml:space="preserve">hal-01930586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growing a shared landscape: plants and humans over generations among the Duupa farmers of northern Cameroon</w:t>
+                <w:t xml:space="preserve">Which scale to understand seed fluxes in small-scale farming societies? Snapshots of sorghum from Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Stépanoff, C. (Ed.); Vigne, J.-D. (Ed.). </w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Labeyrie Vanesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Violon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Wencélius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Girard, F. (ed.); Frison, C. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hybrid Communities. Biosocial Approaches to Domestication and Other Trans-species Relationships</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Routledge, 14 p., 2018</w:t>
+              <w:t xml:space="preserve">The Commons, Plant Breeding and Agricultural Research. Challenges for Food Security and Agrobiodiversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01930586v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01807304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edible or disgusting ? Notes on the cultural value of birds among students in Paris (France 2011)</w:t>
               </w:r>
@@ -7440,186 +7440,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04413048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cultiver pour la communauté, cultiver pour le marché : quelles évolutions du statut des plantes cultivées dans le bassin du lac Tchad</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">Universidad de Guadalajara. </w:t>
+                <w:t xml:space="preserve">Bière de céréales, viande de brousse et viande d'élevage : quelles règles de partage chez les cultivateurs Duupa du Nord du Cameroun ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Garine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Garine, Éric and Rodrigo-Estevan, Mari a Luz and Raimond, Christine and Medina, François-Xavier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sharing Food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 35, pp.149-164, 2016, coll. Estudios des Hombre, Série Anthropologia de la Alimentacion</w:t>
+              <w:t xml:space="preserve">, 35, Centro Universitario de Ciencias Sociales y Humanidades, Universidad de Guadalajara, pp.61--73, 2016, Colección de Estudios del Hombre</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01425692v1</w:t>
+                <w:t xml:space="preserve">hal-01610160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction: Is sharing food an option or a duty? / Introduction : `Pouvoir' ou `devoir' partager la nourriture ?</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Garine, Éric and Rodrigo-Estevan, Mari a Luz and Raimond, Christine and Medina, François-Xavier. </w:t>
+                <w:t xml:space="preserve">Cultiver pour la communauté, cultiver pour le marché : quelles évolutions du statut des plantes cultivées dans le bassin du lac Tchad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Raimond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Garine-Wichatitsky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Universidad de Guadalajara. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sharing Food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 35, Centro Universitario de Ciencias Sociales y Humanidades, Universidad de Guadalajara, pp.10--20, 2016, Colección de Estudios del Hombre</w:t>
+              <w:t xml:space="preserve">, 35, pp.149-164, 2016, coll. Estudios des Hombre, Série Anthropologia de la Alimentacion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01610158v1</w:t>
+                <w:t xml:space="preserve">halshs-01425692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultiver pour la communauté, cultiver pour le marché : quelles évolutions du statut des plantes cultivées dans le bassin du lac Tchad ?</w:t>
               </w:r>
@@ -7685,229 +7685,229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01610159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction: Is sharing food an option or a duty ?</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Universidad de Guadalajara. </w:t>
+                <w:t xml:space="preserve">Introduction: Is sharing food an option or a duty? / Introduction : `Pouvoir' ou `devoir' partager la nourriture ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Garine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Garine, Éric and Rodrigo-Estevan, Mari a Luz and Raimond, Christine and Medina, François-Xavier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sharing Food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 35, pp.11-20, 2016, coll. Estudios des Hombre, Série Anthropologia de la Alimentacion</w:t>
+              <w:t xml:space="preserve">, 35, Centro Universitario de Ciencias Sociales y Humanidades, Universidad de Guadalajara, pp.10--20, 2016, Colección de Estudios del Hombre</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01425686v1</w:t>
+                <w:t xml:space="preserve">hal-01610158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bière de céréales, viande de brousse et viande d'élevage : quelles règles de partage chez les cultivateurs Duupa du Nord du Cameroun ?</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Garine, Éric and Rodrigo-Estevan, Mari a Luz and Raimond, Christine and Medina, François-Xavier. </w:t>
+                <w:t xml:space="preserve">Introduction: Is sharing food an option or a duty ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Garine-Wichatitsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Luz Rodrigo-Estevan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Raimond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Xavier Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Garine (de)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Universidad de Guadalajara. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sharing Food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 35, Centro Universitario de Ciencias Sociales y Humanidades, Universidad de Guadalajara, pp.61--73, 2016, Colección de Estudios del Hombre</w:t>
+              <w:t xml:space="preserve">, 35, pp.11-20, 2016, coll. Estudios des Hombre, Série Anthropologia de la Alimentacion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01610160v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01425686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S’ancrer dans un territoire ou s’en affranchir ? Pourquoi deux sociétés apparentées d’agriculteurs itinérants (Duupa et Dii) du Nord-Cameroun ont-elles adopté deux stratégies opposées ?</w:t>
               </w:r>
@@ -7919,51 +7919,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Raimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garine-Wichatitsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N. Naudinot; L. Meignen; D. Binder; G. Querré. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les systèmes de mobilité de la Préhistoire au Moyen Age</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ed APDCA, pp.409-423, 2015</w:t>
@@ -8085,488 +8085,488 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02193126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptions, savoirs et conflits autour de la santé de la faune sauvage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La diversité des échanges de plantes au regard des échanges interdisciplinaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Luxereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Garine-Wichatitsky</w:t>
+                <w:t xml:space="preserve">G. G. Lakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Abad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Binot</w:t>
-[...46 lines deleted...]
-              <w:t xml:space="preserve">Morand, Serge and Moutou, François and Richomme, Céline. </w:t>
+                <w:t xml:space="preserve">M. Maï-Ousmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alodie Snirc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sergio Baldi; Géraud Magrin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faune sauvage, biodiversité et santé, quels défis?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Quae, pp.135--143, 2014, 978-2-7592-2202-5</w:t>
+              <w:t xml:space="preserve">Échanges et communication dans le bassin du lac Tchad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università "L'Orientale", pp.37-57, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01610171v1</w:t>
+                <w:t xml:space="preserve">halshs-01444341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La diversité des échanges de plantes au regard des échanges interdisciplinaires</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Sergio Baldi; Géraud Magrin. </w:t>
+                <w:t xml:space="preserve">Histoire de la diversité culturelle sous les tropiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Garine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Holl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Dounias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Formoso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alvarado; Swanni and Baraloto; Christopher and Bremond; Laurent and Chamoiseau; Patrick. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Échanges et communication dans le bassin du lac Tchad</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Università "L'Orientale", pp.37-57, 2014</w:t>
+              <w:t xml:space="preserve">Écologie tropicale: de l ̓ombre à la lumiére</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cherche-Midi, pp.117-127, 2014, 978-2-7491-4075-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01444341v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01610173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire de la diversité culturelle sous les tropiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perceptions, savoirs et conflits autour de la santé de la faune sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Garine-Wichatitsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Binot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augustin Holl</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Edmond Dounias</w:t>
+                <w:t xml:space="preserve">Arthur Perroton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Formoso</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Alvarado; Swanni and Baraloto; Christopher and Bremond; Laurent and Chamoiseau; Patrick. </w:t>
+                <w:t xml:space="preserve">Suzanne Bastian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Morand, Serge and Moutou, François and Richomme, Céline. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Écologie tropicale: de l ̓ombre à la lumiére</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cherche-Midi, pp.117-127, 2014, 978-2-7491-4075-9</w:t>
+              <w:t xml:space="preserve">Faune sauvage, biodiversité et santé, quels défis?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Quae, pp.135--143, 2014, 978-2-7592-2202-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01610173v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01610171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment la santé de la faune sauvage est-elle perçue ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel de Garine-Wichatitsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Binot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric de Garine-Wichatitsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Perrotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Bastian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Morand Serge; Moutou François; Richomme Céline. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faune sauvage, biodiversité et santé, quels défis ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1ère ed., Editions Quae, 192 p., 2014, Enjeux Sciences, 978-2-7592-2202-5</w:t>
@@ -8647,51 +8647,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kenga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Aboubakar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Seignobos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les échanges et la communication dans le bassin du lac Tchad, actes du 15e colloque du réseau Mégatchad, Naples, 13-15 septembre 2012, Naples, L’Orientale.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Università "L'Orientale", pp.313-336, 2014</w:t>
@@ -8746,77 +8746,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Luxereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Wencélius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Wencélius</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Chloé Violon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Effervescence patrimoniale au Sud. Enjeux, questions, limites.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paris, IRD Editions, Latitudes 23, pp.379-409, 2013</w:t>
@@ -9112,51 +9112,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aspects of the Hunter's Status. Examples from Africa and New Caledonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Garine De</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garine-Wichatitsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Prinz, R. Kutalek. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hunting Food, Drinking Wine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lit Verlag, pp.235-250, 2006</w:t>
@@ -10221,51 +10221,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sourdril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Raimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deconchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10407,51 +10407,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="23D20481"/>
+    <w:nsid w:val="596CDAA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10638,51 +10638,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-garine-wichatitsky" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7435-1060" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/148248500" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413104v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Johnson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Pilleboue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Herbrich" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sueur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani13020248" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308492v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Raimond" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadiza Kiari Fougou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Caremel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aof.14189" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02628779v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Saqalli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva B&#233;guet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maestripieri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garine-Wichatitsky" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19053/01233769.8983" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02973616v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.42927" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056284v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sourdril" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25667/ethnographiques/2019-38/001" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568362v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Naino Jika" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dussert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Luxereau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2016.128" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01651510v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Langlois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.1263" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634187v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Wenc&#233;lius" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thomas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbillon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-08208-210144" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610157v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Violon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-08376-210234" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610161v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02799313v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verzelen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver T. Coomes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Caillon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2015.10.002" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01184093v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn J. Mcguire" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyle Mckey" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2015.07.008" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01266918v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouami Kokou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18564/jasss.2397" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610168v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.7082" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256858v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Barnaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.7075" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610167v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Robert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.7129" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610166v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.7048" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610165v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.7031" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610174v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. De Garine-Wichatitsky" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Miguel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mukamuri" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wencelius" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cimid.2012.10.007" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201378v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pautasso" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guntra Aistara" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Clouvel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-012-0089-6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655117v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick A. Gibon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Cabanettes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Du Bus de Warnaffe" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hewison" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664156v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Balent" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123622v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Alvarez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celestin Khasah" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Dounias" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hossaert-Mckey" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2004.05.021" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075221v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785312v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736460v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607607v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Guerbois" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Andrieu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Wencelius" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425702v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doua Sylvain Aoudou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Bakaira" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451502v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606479v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Aoudou Doua" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barnaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425729v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610162v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451526v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610170v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghayas Lakis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Abad" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athman Ma&#239;-Ousmane" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alodie Snirc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610169v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451565v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193134v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451590v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Luxereau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451640v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451740v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451799v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cao" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bohbot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451848v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451863v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Joly" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451724v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451718v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Seignobos" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808277v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ladet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00559114v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel De Garine-Wichatitsky" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00499620v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348001v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00499623v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020354v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labeyrie Vanesse" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Jankowski" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Sall" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056279v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25667/ethnographiques/2019-38" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452808v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01360939v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luz Rodrigo-Estevan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Xavier Medina" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452798v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tchotsoua" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118878v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swanni Tatiana Alvarado" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Baraloto" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bremond" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bretagnolle" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Buisson" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inee.cnrs.fr/fr/ecologie-tropicale" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327101v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05268722v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesse Labeyrie" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Donnet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/edcollbook/book/9781035318759/9781035318759.xml" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035318759.00014" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413086v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garine Wichatitsky" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gandiwa" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrotton" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kupika" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009006828.003" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02909938v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02909919v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-37312-2_6" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807304v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leclerc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=sHhQDwAAQBAJ&amp;amp;pg=PT314&amp;amp;lpg=PT314&amp;amp;dq=Which+scale+to+understand+seed+fluxes+in+small-scale+farming+societies?+Snapshots+of+sorghum+from+Africa&amp;amp;source=bl&amp;amp;ots=i5mtN3Jwly&amp;amp;sig=ZqH0GLfdRAqyYKUiBIpJS_oe-T0&amp;amp;hl=fr&amp;amp;sa=X&amp;amp;ved=0ahUKEwi2mIX2veTbAhVM1hQKHWZhCBsQ6AEIMzAC#v=onepage&amp;amp;q=Which%20scale%20to%20understand%20seed%20fluxes%20in%20small-scale%20farming%20societies%3F%20Snapshots%20of%20sorghum%20from%20Africa&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930586v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413048v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Buissereth" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chambon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Essouci" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Guillouet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425692v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610158v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610159v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425686v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Garine (de)" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610160v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444283v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193126v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610171v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Garine-Wichatitsky" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Binot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Perroton" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Bastian" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444341v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G. Lakis" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ma&#239;-Ousmane" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610173v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Holl" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Formoso" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795631v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Garine-Wichatitsky" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Garine-Wichatitsky" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Perrotton" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444338v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Null Arditi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kenga" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Aboubakar" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932046v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441458v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yildiz Thomas" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beyries" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bracco" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976622v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Langlois" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kokou" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198578v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Garine De" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361909v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332004v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331987v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aboubakar" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00499641v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126651v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100024v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/accueil/1203-cuisine-et-societe-en-afrique-histoire-saveurs-savoir-faire-9782845862784.html" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100011v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berghahnbooks.com/title/deGarineDrinking" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099990v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099983v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. De Garine" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099923v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Garine" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099942v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788150v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bela&#239;di" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-garine-wichatitsky" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7435-1060" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/148248500" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413104v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Johnson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Pilleboue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Herbrich" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sueur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani13020248" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308492v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Raimond" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadiza Kiari Fougou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Caremel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aof.14189" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02973616v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.42927" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02628779v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Saqalli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva B&#233;guet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maestripieri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garine-Wichatitsky" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19053/01233769.8983" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056284v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sourdril" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25667/ethnographiques/2019-38/001" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568362v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Naino Jika" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dussert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Luxereau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2016.128" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01651510v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Langlois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.1263" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610157v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Violon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thomas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-08376-210234" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634187v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Wenc&#233;lius" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbillon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-08208-210144" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610161v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02799313v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verzelen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver T. Coomes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Caillon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2015.10.002" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01184093v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn J. Mcguire" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyle Mckey" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2015.07.008" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610166v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Robert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.7048" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610165v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.7031" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01266918v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouami Kokou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18564/jasss.2397" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610168v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.7082" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256858v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Barnaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.7075" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610167v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.7129" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610174v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. De Garine-Wichatitsky" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Miguel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mukamuri" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wencelius" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cimid.2012.10.007" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201378v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pautasso" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guntra Aistara" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Clouvel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-012-0089-6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655117v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick A. Gibon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Cabanettes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Du Bus de Warnaffe" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hewison" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664156v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Balent" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123622v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Alvarez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celestin Khasah" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Dounias" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hossaert-Mckey" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2004.05.021" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075221v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785312v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607607v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Guerbois" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Andrieu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Wencelius" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736460v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425702v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doua Sylvain Aoudou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Bakaira" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606479v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Aoudou Doua" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barnaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451502v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425729v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610162v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451526v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451565v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610169v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghayas Lakis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Abad" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athman Ma&#239;-Ousmane" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alodie Snirc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610170v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193134v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451590v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Luxereau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451718v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Seignobos" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bohbot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451640v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451740v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451799v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cao" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451848v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451863v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Joly" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451724v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808277v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ladet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00559114v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel De Garine-Wichatitsky" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00499620v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348001v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00499623v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020354v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labeyrie Vanesse" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Jankowski" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Sall" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056279v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25667/ethnographiques/2019-38" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452808v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01360939v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luz Rodrigo-Estevan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Xavier Medina" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452798v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tchotsoua" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118878v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swanni Tatiana Alvarado" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Baraloto" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bremond" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bretagnolle" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Buisson" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inee.cnrs.fr/fr/ecologie-tropicale" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327101v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05268722v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesse Labeyrie" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Donnet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/edcollbook/book/9781035318759/9781035318759.xml" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035318759.00014" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413086v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garine Wichatitsky" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gandiwa" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrotton" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kupika" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009006828.003" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02909938v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02909919v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-37312-2_6" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930586v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807304v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leclerc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=sHhQDwAAQBAJ&amp;amp;pg=PT314&amp;amp;lpg=PT314&amp;amp;dq=Which+scale+to+understand+seed+fluxes+in+small-scale+farming+societies?+Snapshots+of+sorghum+from+Africa&amp;amp;source=bl&amp;amp;ots=i5mtN3Jwly&amp;amp;sig=ZqH0GLfdRAqyYKUiBIpJS_oe-T0&amp;amp;hl=fr&amp;amp;sa=X&amp;amp;ved=0ahUKEwi2mIX2veTbAhVM1hQKHWZhCBsQ6AEIMzAC#v=onepage&amp;amp;q=Which%20scale%20to%20understand%20seed%20fluxes%20in%20small-scale%20farming%20societies%3F%20Snapshots%20of%20sorghum%20from%20Africa&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413048v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Buissereth" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chambon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Essouci" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Guillouet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610160v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425692v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610159v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610158v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425686v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Garine (de)" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444283v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193126v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444341v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G. Lakis" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ma&#239;-Ousmane" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610173v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Holl" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Formoso" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610171v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Garine-Wichatitsky" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Binot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Perroton" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Bastian" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795631v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Garine-Wichatitsky" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Garine-Wichatitsky" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Perrotton" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444338v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Null Arditi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kenga" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Aboubakar" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932046v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441458v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yildiz Thomas" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beyries" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bracco" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976622v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Langlois" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kokou" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198578v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Garine De" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00361909v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332004v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331987v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aboubakar" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00499641v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126651v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100024v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/accueil/1203-cuisine-et-societe-en-afrique-histoire-saveurs-savoir-faire-9782845862784.html" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100011v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berghahnbooks.com/title/deGarineDrinking" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099990v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099983v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. De Garine" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099923v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Garine" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099942v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788150v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bela&#239;di" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>