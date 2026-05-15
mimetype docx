--- v0 (2026-03-16)
+++ v1 (2026-05-15)
@@ -880,269 +880,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01882097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théorème des périodes et degrés minimaux d'isogénies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Éric Gaudron</w:t>
+                <w:t xml:space="preserve">Polarisations et isogénies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gaudron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Rémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Commentarii Mathematici Helvetici</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 89 (2)</w:t>
+              <w:t xml:space="preserve">Duke Mathematical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 163 (11), pp.2057-2108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00590958v1</w:t>
+                <w:t xml:space="preserve">hal-01976451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarisations et isogénies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaël Rémond</w:t>
+                <w:t xml:space="preserve">Minorations simultanées de formes linéaires de logarithmes de nombres algébriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Gaudron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Duke Mathematical Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de la société mathématique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 142 (1), pp.1-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24033/bsmf.2658⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01976451v1</w:t>
+                <w:t xml:space="preserve">hal-00474913v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minorations simultanées de formes linéaires de logarithmes de nombres algébriques</w:t>
+                <w:t xml:space="preserve">Théorème des périodes et degrés minimaux d'isogénies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gaudron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Rémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la société mathématique de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Commentarii Mathematici Helvetici</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89 (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24033/bsmf.2658⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00474913v4</w:t>
+                <w:t xml:space="preserve">hal-00590958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minima, pentes et algèbre tensorielle</w:t>
               </w:r>
@@ -2517,51 +2517,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445032v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l R&#233;mond" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaudron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/msmf.484" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507605v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445064v3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783030575588" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388259v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gaudron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172182v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bosser" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4153/CJM-2018-005-7" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882074v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/proc/13885" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882099v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/crelle-2014-0096" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882097v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305004116000438" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590958v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976451v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474913v4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/bsmf.2658" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623117v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11856-012-0109-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175101v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/aa154-2-2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175092v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00229-009-0282-3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TBLKWN78-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068904v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003000v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnt.2007.08.001" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334552v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ansens.2006.09.001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334549v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00222-005-0440-5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0CC3CD52364D635F1B670982BB670D6223821C57/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01718556v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Magnien" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01718485v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01718567v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175155v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175139v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/OWR/2016/3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00585976v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00001165v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445032v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l R&#233;mond" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaudron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/msmf.484" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507605v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445064v3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783030575588" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388259v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gaudron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172182v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bosser" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4153/CJM-2018-005-7" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882074v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/proc/13885" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882099v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/crelle-2014-0096" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882097v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305004116000438" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976451v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474913v4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/bsmf.2658" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590958v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623117v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11856-012-0109-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175101v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/aa154-2-2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175092v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00229-009-0282-3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TBLKWN78-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068904v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003000v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnt.2007.08.001" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334552v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ansens.2006.09.001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334549v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00222-005-0440-5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0CC3CD52364D635F1B670982BB670D6223821C57/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01718556v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Magnien" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01718485v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01718567v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175155v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175139v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/OWR/2016/3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00585976v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00001165v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>