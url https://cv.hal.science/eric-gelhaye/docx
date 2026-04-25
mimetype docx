--- v0 (2026-03-22)
+++ v1 (2026-04-25)
@@ -118,351 +118,351 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reverse chemical ecology to study the defense of the plant host Sextonia rubra and the chemical mediators of its endophyte Fusarium falciforme against phytopathogen Trametes versicolor</w:t>
+                <w:t xml:space="preserve">Unravelling Wood Extractive Resistance in Phanerochaete chrysosporium Through Random Mutagenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marceau Levasseur</w:t>
+                <w:t xml:space="preserve">Delphine Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Trac</w:t>
+                <w:t xml:space="preserve">Duy Vuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Clavereau</w:t>
+                <w:t xml:space="preserve">Marie‐laure Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavien Zannini</w:t>
+                <w:t xml:space="preserve">Emilie Rezer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Estevez</w:t>
+                <w:t xml:space="preserve">Adrien Castinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 238, pp.114577. </w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (12), pp.21000-21008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2025.114577⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.70205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05128635v1</w:t>
+                <w:t xml:space="preserve">hal-05459218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling Wood Extractive Resistance in Phanerochaete chrysosporium Through Random Mutagenesis</w:t>
+                <w:t xml:space="preserve">Reverse chemical ecology to study the defense of the plant host Sextonia rubra and the chemical mediators of its endophyte Fusarium falciforme against phytopathogen Trametes versicolor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Noel</w:t>
+                <w:t xml:space="preserve">Marceau Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duy Vuong Nguyen</w:t>
+                <w:t xml:space="preserve">Alice Trac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie‐laure Ancel</w:t>
+                <w:t xml:space="preserve">Isabelle Clavereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Rezer</w:t>
+                <w:t xml:space="preserve">Flavien Zannini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Castinel</w:t>
+                <w:t xml:space="preserve">Yannick Estevez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 27 (12), pp.21000-21008. </w:t>
+              <w:t xml:space="preserve">Phytochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 238, pp.114577. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.70205⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2025.114577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05459218v1</w:t>
+                <w:t xml:space="preserve">hal-05128635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncovering the mechanisms of heartwood formation and wood resistance to fungal degradation in the tropical Lauraceae tree Sextonia rubra (Mez.) van der Werff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marceau Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre Senelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Zannini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -520,295 +520,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05210816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wood Degradation by Fomitiporia mediterranea M. Fischer: Exploring Fungal Adaptation Using Metabolomic Networking</w:t>
+                <w:t xml:space="preserve">Impact of Norway spruce pre-degradation stages induced by Gloeophyllum trabeum on fungal and bacterial communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Schilling</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Muriel Barbier</w:t>
+                <w:t xml:space="preserve">Nicolas Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydie Oliveira-Correia</w:t>
+                <w:t xml:space="preserve">Arnaud Legout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Henry</w:t>
+                <w:t xml:space="preserve">Barry Goodell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gry Alfredsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Auer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fungi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jof9050536⟩</w:t>
+              <w:t xml:space="preserve">Fungal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 61, pp.101188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.funeco.2022.101188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04176026v1</w:t>
+                <w:t xml:space="preserve">hal-04106625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Norway spruce pre-degradation stages induced by Gloeophyllum trabeum on fungal and bacterial communities</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wood Degradation by Fomitiporia mediterranea M. Fischer: Exploring Fungal Adaptation Using Metabolomic Networking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barry Goodell</w:t>
+                <w:t xml:space="preserve">Marion Schilling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marceau Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gry Alfredsen</w:t>
+                <w:t xml:space="preserve">Lydie Oliveira-Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Auer</w:t>
+                <w:t xml:space="preserve">Céline Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fungal Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 61, pp.101188. </w:t>
+              <w:t xml:space="preserve">Journal of Fungi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (5), pp.536. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.funeco.2022.101188⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jof9050536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04106625v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural insights into the interactions of glutathione transferases with a nitric oxide carrier and sodium nitroprusside</w:t>
               </w:r>
@@ -833,51 +833,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Beurton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Zannini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Morel-Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -928,51 +928,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modes‐of‐action of antifungal compounds: Stressors and (target‐site‐specific) toxins, toxicants, or toxin–stressors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John E Hallsworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1200,51 +1200,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wood degradation by Fomitiporia mediterranea M. Fischer: Physiologic, metabolomic and proteomic approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Schilling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Maia-Grondard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1596,295 +1596,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03773939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OSIP1 is a self‐assembling DUF3129 protein required to protect fungal cells from toxins and stressors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elicitation of Antimicrobial Active Compounds by Streptomyces-Fungus Co-Cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Renou</w:t>
+                <w:t xml:space="preserve">Matthieu Nicault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Boutilliat</w:t>
+                <w:t xml:space="preserve">Ali Zaiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio José Fernández‐gonzález</w:t>
+                <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Gautier</w:t>
+                <w:t xml:space="preserve">Patrick Chaimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.15381⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (1), pp.178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms9010178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03123656v1</w:t>
+                <w:t xml:space="preserve">hal-03112257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elicitation of Antimicrobial Active Compounds by Streptomyces-Fungus Co-Cultures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Nicault</w:t>
+                <w:t xml:space="preserve">OSIP1 is a self‐assembling DUF3129 protein required to protect fungal cells from toxins and stressors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Zaiter</w:t>
+                <w:t xml:space="preserve">Julien Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
+                <w:t xml:space="preserve">Alexis Boutilliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Chaimbault</w:t>
+                <w:t xml:space="preserve">Antonio José Fernández‐gonzález</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Gelhaye</w:t>
+                <w:t xml:space="preserve">Valérie Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9 (1), pp.178. </w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (3), pp.1594-1607. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms9010178⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.15381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03112257v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03123656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C-STABILITY an innovative modeling framework to leverage the continuous representation of organic matter</w:t>
               </w:r>
@@ -1909,51 +1909,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Barrandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Saint-André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2132,425 +2132,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03143927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome Sequences of Five Streptomyces Strains Isolated at Microscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Nicault</w:t>
+                <w:t xml:space="preserve">Glutathione Transferases: Surrogate Targets for Discovering Biologically Active Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdoul-Razak Tidjani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Éric Gelhaye</w:t>
+                <w:t xml:space="preserve">Guillaume Salzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Bontemps</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nadine Amusant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/MRA.00428-20⟩</w:t>
+              <w:t xml:space="preserve">Journal of Natural Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 83 (10), pp.2960-2966. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jnatprod.0c00480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02801725v1</w:t>
+                <w:t xml:space="preserve">hal-03143918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glutathione Transferases: Surrogate Targets for Discovering Biologically Active Compounds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Perrot</w:t>
+                <w:t xml:space="preserve">Mining the Biosynthetic Potential for Specialized Metabolism of a Streptomyces Soil Community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Nicault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoul-Razak Tidjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Salzet</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Anthony Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Natural Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jnatprod.0c00480⟩</w:t>
+              <w:t xml:space="preserve">Antibiotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (5), pp.271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antibiotics9050271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03143918v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining the Biosynthetic Potential for Specialized Metabolism of a Streptomyces Soil Community</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Genome Sequences of Five Streptomyces Strains Isolated at Microscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Nicault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoul-Razak Tidjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Gelhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Gauthier</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antibiotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9 (5), pp.271. </w:t>
+              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (23), </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/antibiotics9050271⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/MRA.00428-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02619232v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02801725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidized glutathione promotes association between eukaryotic translation elongation factor 1Bγ and Ure2p glutathione transferase from Phanerochaete chrysosporium</w:t>
               </w:r>
@@ -2575,51 +2575,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐michel Girardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodnay R. Sormani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Morel-Rouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2679,64 +2679,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brief report A reverse chemical ecology approach to explore wood natural durability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Salzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Amusant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Beauchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2800,51 +2800,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Target Of Rapamycin pathway in the white-rot fungus Phanerochaete chrysosporium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy Vuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Roret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2986,51 +2986,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Morel-Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Mulliert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Protein Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 28 (6), pp.1143-1150. </w:t>
@@ -3062,2029 +3062,2029 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02311418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzyme Activities of Two Recombinant Heme-Containing Peroxidases, TvDyP1 and TvVP2, Identified from the Secretome of Trametes versicolor</w:t>
+                <w:t xml:space="preserve">Oak extractive-induced stress reveals the involvement of new enzymes in the early detoxification response of Phanerochaete chrysosporium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sawsan Amara</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Perrot</w:t>
+                <w:t xml:space="preserve">Antonio José Fernández-González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annegret Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Navarro</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Amine Benkhelfallah</w:t>
+                <w:t xml:space="preserve">Stéphane Dumarçay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodnay Sormani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.02826-17⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (10), pp.3890-3901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.14409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01764393v1</w:t>
+                <w:t xml:space="preserve">hal-02621597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trametes versicolor glutathione transferase Xi 3, a dual Cys-GST with catalytic specificities of both Xi and Omega classes</w:t>
+                <w:t xml:space="preserve">Molecular recognition of wood polyphenols by phase II detoxification enzymes of the white rot Trametes versicolor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Melanie Morel-Rouhier</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dumarçay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/1873-3468.13224⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.8472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-26601-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01959634v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01843732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fungal Glutathione Transferases as Tools to Explore the Chemical Diversity of Amazonian Wood Extractives</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Comparison of teak wood properties according to forest management: short versus long rotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dwi Erikan Rizanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wayan Darmawan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Merlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.8b02636⟩</w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 75 (2), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13595-018-0716-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02492224v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oak extractive-induced stress reveals the involvement of new enzymes in the early detoxification response of Phanerochaete chrysosporium</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rodnay Sormani</w:t>
+                <w:t xml:space="preserve">Enzyme Activities of Two Recombinant Heme-Containing Peroxidases, TvDyP1 and TvVP2, Identified from the Secretome of Trametes versicolor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sawsan Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Deroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Benkhelfallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.14409⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 84 (8), pp.e02826-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.02826-17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621597v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of teak wood properties according to forest management: short versus long rotation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
+                <w:t xml:space="preserve">Trametes versicolor glutathione transferase Xi 3, a dual Cys-GST with catalytic specificities of both Xi and Omega classes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Deroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Roret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Morel-Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 592 (18), pp.3163-3172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/1873-3468.13224⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13595-018-0716-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02146434v1</w:t>
+                <w:t xml:space="preserve">hal-01959634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular recognition of wood polyphenols by phase II detoxification enzymes of the white rot Trametes versicolor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fungal Glutathione Transferases as Tools to Explore the Chemical Diversity of Amazonian Wood Extractives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Favier</w:t>
+                <w:t xml:space="preserve">Fanny Saiag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Salzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (1), pp.8472. </w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (10), pp.13078-13085. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-26601-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.8b02636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01843732v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02492224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secretion of small proteins is species-specific within Aspergillus sp</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antifungal activities of wood extractives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodnay Sormani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Gelhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Morel-Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1751-7915.12361⟩</w:t>
+              <w:t xml:space="preserve">Fungal Biology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31 (3), pp.113-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fbr.2017.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01560686v1</w:t>
+                <w:t xml:space="preserve">hal-01595725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antifungal activities of wood extractives</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characterization of bark extractives of different industrial Indonesian wood species for potential valorization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nursinta Arifiani Rosdiana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gerardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco José Santiago-Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fungal Biology Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fbr.2017.01.002⟩</w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 108, pp.121 - 127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2017.06.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01595725v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01765128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of bark extractives of different industrial Indonesian wood species for potential valorization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Secretion of small proteins is species-specific within Aspergillus sp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Eric Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nursinta Arifiani Rosdiana</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
+                <w:t xml:space="preserve">Isabelle Benoit-Gelber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Gerardin</w:t>
+                <w:t xml:space="preserve">Marcos Di Falco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Chapuis</w:t>
+                <w:t xml:space="preserve">Ad Wiebenga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco José Santiago-Medina</w:t>
+                <w:t xml:space="preserve">Ronald P. de Vries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 108, pp.121 - 127. </w:t>
+              <w:t xml:space="preserve">Microbial Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (2), pp.323-329. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2017.06.034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1751-7915.12361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01765128v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01560686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and functional characterization of tree proteins involved in redox regulation: a new frontier in forest science</w:t>
+                <w:t xml:space="preserve">Structural view of fungal glutathionyl-hydroquinone reductases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
+                <w:t xml:space="preserve">Claude Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Couturier</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Arnaud Hecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Morel-Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13595-014-0442-9⟩</w:t>
+              <w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 72 (a1), pp.s226 - s226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S205327331609656X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01284229v1</w:t>
+                <w:t xml:space="preserve">hal-01549101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of reducing and oxidizing agents on the infectivity of Q beta phage and the overall structure of its capsid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Loison</w:t>
+                <w:t xml:space="preserve">Didier Majou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Majou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Éric Gelhaye</w:t>
+                <w:t xml:space="preserve">Nicolas Boudaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gantzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 92 (11), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/femsec/fiw153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Phanerochaete chrysosporium on the Functional Diversity of Bacterial Communities Associated with Decaying Wood</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Total phenolic and lignin contents, phytochemical screening, antioxidant and fungal inhibition properties of the heartwood extractives of ten Congo Basin tree species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Mounguengui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Hervé</w:t>
+                <w:t xml:space="preserve">Jean-Bosco Saha Tchinda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Ketter</w:t>
+                <w:t xml:space="preserve">Maurice Kor Ndikontar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dumarçay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Pierrat</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christiane Attéké</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0147100⟩</w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 73 (2), pp.287-296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13595-015-0514-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01579573v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01532273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Total phenolic and lignin contents, phytochemical screening, antioxidant and fungal inhibition properties of the heartwood extractives of ten Congo Basin tree species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of Phanerochaete chrysosporium on the Functional Diversity of Bacterial Communities Associated with Decaying Wood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steeve Mounguengui</w:t>
+                <w:t xml:space="preserve">Elodie Ketter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Bosco Saha Tchinda</w:t>
+                <w:t xml:space="preserve">Jean-Claude Pierrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurice Kor Ndikontar</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascale Frey-Klett</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13595-015-0514-5⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (1), pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0147100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01532273v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01579573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal Structure of Saccharomyces cerevisiae ECM4, a Xi-Class Glutathione Transferase that Reacts with Glutathionyl-(hydro)quinones</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+                <w:t xml:space="preserve">Structural and functional characterization of tree proteins involved in redox regulation: a new frontier in forest science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Girardet</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Morel-Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 11 (10), pp.e0164678. </w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 73 (1), pp.119-134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0164678⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13595-014-0442-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01539425v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01284229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural view of fungal glutathionyl-hydroquinone reductases</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+                <w:t xml:space="preserve">Crystal Structure of Saccharomyces cerevisiae ECM4, a Xi-Class Glutathione Transferase that Reacts with Glutathionyl-(hydro)quinones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Éric Gelhaye</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Girardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Morel-Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 72 (a1), pp.s226 - s226. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (10), pp.e0164678. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S205327331609656X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0164678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01549101v1</w:t>
+                <w:t xml:space="preserve">hal-01539425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary divergence of Ure2pA glutathione transferases in wood degrading fungi</w:t>
               </w:r>
@@ -5109,64 +5109,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Thuiier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fungal Genetics and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 83, pp.103-112. </w:t>
@@ -5210,295 +5210,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01521792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The GSTome reflects the chemical environment of white-rot fungi</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of glutathione transferases involved in the pathogenicity of Alternaria brassicicola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zineb Kebbi-Benkeder</w:t>
+                <w:t xml:space="preserve">Benoit Calmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nassim Touahri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Hecker</w:t>
+                <w:t xml:space="preserve">Melanie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Bataillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Gelhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guillemette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0137083⟩</w:t>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12866-015-0462-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01269448v1</w:t>
+                <w:t xml:space="preserve">hal-01210017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of glutathione transferases involved in the pathogenicity of Alternaria brassicicola</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Melanie Morel</w:t>
+                <w:t xml:space="preserve">The GSTome reflects the chemical environment of white-rot fungi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Deroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Saiag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelly Bataillé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Éric Gelhaye</w:t>
+                <w:t xml:space="preserve">Zineb Kebbi-Benkeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Guillemette</w:t>
+                <w:t xml:space="preserve">Nassim Touahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 15, pp.1-10. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12866-015-0462-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0137083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210017v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glutathionyl-hydroquinone reductases from poplar are plastidial proteins that deglutathionylate both reduced and oxidized glutathionylated quinones</w:t>
               </w:r>
@@ -5523,64 +5523,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Meux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José M. Gualberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 589 (1), pp.37 - 44. </w:t>
@@ -5612,445 +5612,445 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01522015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence of lignin degradation genotypes and phenotypes among prokaryotes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Density mapping of decaying wood using X-ray computed tomography.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiang-Hao Tian</w:t>
+                <w:t xml:space="preserve">Frédéric Mothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Pourcher</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Charline Freyburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Peu</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Frey-Klett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00253-014-6142-4⟩</w:t>
+              <w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 86, pp.358 - 363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ibiod.2013.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01268951v1</w:t>
+                <w:t xml:space="preserve">hal-01195092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Density mapping of decaying wood using X-ray computed tomography.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+                <w:t xml:space="preserve">Diversity and structure of bacterial communities associated with Phanerochaete chrysosporium during wood decay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Mothe</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Stéphane Uroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Frey-Klett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.12347⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ibiod.2013.10.009⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195092v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01010621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity and structure of bacterial communities associated with Phanerochaete chrysosporium during wood decay</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Hervé</w:t>
+                <w:t xml:space="preserve">Occurrence of lignin degradation genotypes and phenotypes among prokaryotes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiang-Hao Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Le Roux</w:t>
+                <w:t xml:space="preserve">Anne-Marie Pourcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Uroz</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Theodore Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascale Frey-Klett</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Peu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.12347⟩</w:t>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 98 (23), pp.9527 - 9544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00253-014-6142-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...20 lines deleted...]
-                <w:t xml:space="preserve">hal-01010621v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptomic responses of phanerochaete chrysosporium to oak acetonic extracts: focus on a new glutathione transferase</w:t>
               </w:r>
@@ -6164,511 +6164,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodegradation of Reactive Blue 4 and Orange G by Pycnoporus sanguineus Strain Isolated in Gabon</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Atypical features of a Ure2p glutathione transferase from Phanerochaete chrysosporium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Thuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Roret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bioremediation &amp; Biodegradation </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 4 (7), pp.1000206. </w:t>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 587 (14), pp.2125 - 2130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4172/2155-6199.1000206⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.febslet.2013.05.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01577769v1</w:t>
+                <w:t xml:space="preserve">hal-01268064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversification of Fungal Specific Class A Glutathione Transferases in Saprotrophic Fungi</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claude Didierjean</w:t>
+                <w:t xml:space="preserve">Biodegradation of Reactive Blue 4 and Orange G by Pycnoporus sanguineus Strain Isolated in Gabon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Attéké</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Mounguengui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bosco Saha Tchinda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Kor Ndikontar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0080298⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bioremediation &amp; Biodegradation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (7), pp.1000206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4172/2155-6199.1000206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01520994v1</w:t>
+                <w:t xml:space="preserve">hal-01577769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xenomic networks variability and adaptation traits in wood decaying fungi</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId241" w:history="1">
+                <w:t xml:space="preserve">Diversification of Fungal Specific Class A Glutathione Transferases in Saprotrophic Fungi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kamel Chibani</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascalita Prosper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Harvengt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 6 (3), pp.248 - 263. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1751-7915.12015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0080298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268111v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01520994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New substrates and activity of Phanerochaete chrysosporium Omega glutathione transferases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Meux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Lamant Dhalleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gerardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 95 (2), pp.336 - 346. </w:t>
@@ -6712,204 +6712,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atypical features of a Ure2p glutathione transferase from Phanerochaete chrysosporium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Xenomic networks variability and adaptation traits in wood decaying fungi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar Meux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Thuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Chibani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 587 (14), pp.2125 - 2130. </w:t>
+              <w:t xml:space="preserve">Microbial Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (3), pp.248 - 263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.febslet.2013.05.031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1751-7915.12015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01268064v1</w:t>
+                <w:t xml:space="preserve">hal-01268111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a Phanerochaete chrysosporium Glutathione Transferase Reveals a Novel Structural and Functional Class with Ligandin Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascalita Prosper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Buée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6999,51 +6999,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sphingobium sp SYK-6 LigG involved in lignin degradation is structurally and biochemically related to the glutathione transferase omega class</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Meux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascalita Prosper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eiji Masai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7133,77 +7133,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glutathione transferases of Phanerochaete chrysosporium S-glutathionyl-p-hydroquinone reductase belongs to a new structural class</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Meux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascalita Prosper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Ngadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7293,64 +7293,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelilah Chaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Trace Element Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 142 (1), pp.93 - 105. </w:t>
@@ -7426,51 +7426,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Diss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Blaudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chalot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7715,51 +7715,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Thion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 2011, pp.1-9. </w:t>
@@ -7791,1190 +7791,1190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03143883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative damage and redox change in pea seeds treated with cadmium</w:t>
+                <w:t xml:space="preserve">Cadmium induced mitochondrial redox changes in germinating pea seed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moez Smiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelilah Chaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Chibani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 333 (11-12), pp.801 - 807. </w:t>
+              <w:t xml:space="preserve">BioMetals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 23 (6), pp.973-984. </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crvi.2010.09.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10534-010-9344-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02667925v1</w:t>
+                <w:t xml:space="preserve">hal-02663288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cadmium induced mitochondrial redox changes in germinating pea seed</w:t>
+                <w:t xml:space="preserve">Oxidative damage and redox change in pea seeds treated with cadmium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moez Smiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelilah Chaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioMetals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 23 (6), pp.973-984. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 333 (11-12), pp.801 - 807. </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10534-010-9344-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crvi.2010.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02663288v1</w:t>
+                <w:t xml:space="preserve">hal-02667925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of heat treatment on extracellular enzymatic activities involved in beech wood degradation by Trametes versicolor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative genomic study of the thioredoxin family in photosynthetic organisms with emphasis on populus trichocarpa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Chibani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge-Thierry Lekounoungou</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Gunnar Wingsle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gerardin</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wood Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00226-008-0236-z⟩</w:t>
+              <w:t xml:space="preserve">Molecular Plant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2 (2), pp.308-322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mp/ssn076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02095102v1</w:t>
+                <w:t xml:space="preserve">hal-02667708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity of chemical mechanisms in thioredoxin catalysis revealed by single-molecule force spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Perez-Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingyuan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pallav Kosuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raul Perez-Jimenez</w:t>
+                <w:t xml:space="preserve">Inmaculada Sanchez-Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arun P. Wiita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 16 (8), pp.890-898. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nsmb.1627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02658468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The fungal glutathione S-transferase system. Evidence of new classes in the wood-degrading basidiomycete Phanerochaete chrysosporium</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Effect of heat treatment on extracellular enzymatic activities involved in beech wood degradation by Trametes versicolor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge-Thierry Lekounoungou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Petrissans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gerardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Wood Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Volume 43, (Issue 3–4), pp 331-341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00226-008-0236-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00018-009-0104-5⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02321274v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02095102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative genomic study of the thioredoxin family in photosynthetic organisms with emphasis on populus trichocarpa</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">The fungal glutathione S-transferase system. Evidence of new classes in the wood-degrading basidiomycete Phanerochaete chrysosporium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Ngadin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Droux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 66 (23), pp.3711-3725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00018-009-0104-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mp/ssn076⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02667708v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel type of thioredoxin dedicated to symbiosis in legumes.</w:t>
+                <w:t xml:space="preserve">Optimization of the production and purification processes of carnobacteriocins Cbn BM1 and Cbn B2 from Carnobacterium maltaromaticum CP5 by heterologous expression in Escherichia coli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Alkhalfioui</w:t>
+                <w:t xml:space="preserve">Jordane Jasniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurice Renard</w:t>
+                <w:t xml:space="preserve">Catherine Cailliez-Grimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Frendo</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne-Marie Revol-Junelles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 73 (1), pp.41-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mimet.2008.01.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00339272v1</w:t>
+                <w:t xml:space="preserve">hal-02905500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of the production and purification processes of carnobacteriocins Cbn BM1 and Cbn B2 from Carnobacterium maltaromaticum CP5 by heterologous expression in Escherichia coli</w:t>
+                <w:t xml:space="preserve">A novel type of thioredoxin dedicated to symbiosis in legumes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordane Jasniewski</w:t>
+                <w:t xml:space="preserve">F. Alkhalfioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Cailliez-Grimal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Éric Gelhaye</w:t>
+                <w:t xml:space="preserve">Maurice Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Revol-Junelles</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Frendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Keichinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 148, pp.424-435</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02905500v1</w:t>
+                <w:t xml:space="preserve">hal-00339272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of propiconazole on extra-cellular enzymes involved in nutrient mobilization during Trametes versicolor wood colonization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lekounougou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gérardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wood Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 42 (2), pp.169-177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9046,51 +9046,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cha San Koh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Navrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9180,77 +9180,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Gama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bréhélin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiologia Plantarum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 133 (3), pp.599-610. </w:t>
@@ -9326,51 +9326,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lekounougou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mounguengui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dumarçay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9485,51 +9485,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annegret Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9628,51 +9628,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Eymery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Finkemeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiologia Plantarum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 129 (1), pp.196-206. </w:t>
@@ -9748,51 +9748,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cha San Koh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Corbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9881,64 +9881,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of a new family of plant proteins loosely related to glutaredoxins with four CxxC motives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Navrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9991,453 +9991,453 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02665437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ascorbate peroxidase–thioredoxin interaction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Engineering functional artificial hybrid proteins between poplar peroxiredoxin II and glutaredoxin or thioredoxin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Gama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunnar Wingsle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabel K. Macdonald</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emma Lloyd Raven</w:t>
+                <w:t xml:space="preserve">Pierre Gans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photosynthesis Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 341 (4), pp.1300-1308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2006.01.099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11120-006-9100-x⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02655714v1</w:t>
+                <w:t xml:space="preserve">hal-02653205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant glutathione peroxidases are functional peroxiredoxins distributed in several subcellular compartments and regulated during biotic and abiotic stresses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ascorbate peroxidase–thioredoxin interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Gelhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Navrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel K. Macdonald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Collin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Masakazu Hirasawa</w:t>
+                <w:t xml:space="preserve">Emma Lloyd Raven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Photosynthesis Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 89 (2-3), pp.193-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11120-006-9100-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.106.089458⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02669180v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering functional artificial hybrid proteins between poplar peroxiredoxin II and glutaredoxin or thioredoxin</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Plant glutathione peroxidases are functional peroxiredoxins distributed in several subcellular compartments and regulated during biotic and abiotic stresses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Navrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Gualberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gans</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masakazu Hirasawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2006.01.099⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 142 (4), pp.1364-1379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.106.089458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02653205v1</w:t>
+                <w:t xml:space="preserve">hal-02669180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactive oxygen species generation and antioxidant systems in plant mitochondria</w:t>
               </w:r>
@@ -10546,431 +10546,431 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05318443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solution Structure of a Natural CPPC Active Site Variant, the Reduced Form of Thioredoxin h1 from Poplar</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">The plant thioredoxin system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Navrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/bi047816n⟩</w:t>
+              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 62 (1), pp.24-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00018-004-4296-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...2 lines deleted...]
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02675470v1</w:t>
+                <w:t xml:space="preserve">hal-02679065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The plant thioredoxin system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">AtCCMH, an essential component of the c-type cytochrome maturation pathway in Arabidopsis mitochondria, interacts with apocytochrome c</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.H. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Giegé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naganand Rayapuram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Ahuja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 102 (44), pp.16113-16118</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">hal-02679065v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02669761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AtCCMH, an essential component of the c-type cytochrome maturation pathway in Arabidopsis mitochondria, interacts with apocytochrome c</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solution Structure of a Natural CPPC Active Site Variant, the Reduced Form of Thioredoxin h1 from Poplar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Coudevylle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.H. Meyer</w:t>
+                <w:t xml:space="preserve">Aurélien Thureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Giegé</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Christine Hemmerlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">U. Ahuja</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 44 (6), pp.2001-2008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bi047816n⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02669761v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Plant Glutaredoxin Targets</w:t>
               </w:r>
@@ -10995,51 +10995,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsenio Villarejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manoj K Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Keech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11103,90 +11103,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synergistic wood preservatives involving EDTA, irganox 1076 and 2-hydroxypyridine-N-oxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mabicka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dumarçay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Linder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 55, pp.203-211</w:t>
@@ -11209,984 +11209,984 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02680142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of fungal degradation of wood by 2-hydroxypyridine-N-oxide</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Plant glutaredoxins: still mysterious reducing systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Gerardin</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Holzforschung</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 61 (11), pp.1266-1277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00018-004-3410-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02675391v1</w:t>
+                <w:t xml:space="preserve">hal-03143834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active site mutagenesis and phospholipid hydroperoxide reductase activity of poplar type II peroxiredoxin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The thioredoxin h system of higher plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Gelhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 120, pp.57-62</w:t>
+              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 42, pp.265-271</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02672433v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02673403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The thioredoxin h system of higher plants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Poplar peroxiredoxin Q. A thioredoxin-linked chloroplast antioxidant functional in pathogen defense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Gualberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.N. Jordy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. de Fay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 42, pp.265-271</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 134 (3), pp.1027-1036</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02673403v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poplar peroxiredoxin Q. A thioredoxin-linked chloroplast antioxidant functional in pathogen defense</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Letter to the Editor: 1H, 13C and 15N resonance assignment of the reduced form of thioredoxin h1 from Poplar, a CPPC active site variant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Coudevylle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Thureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Hemmerlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">E. de Fay</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biomolecular NMR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 30 (2), pp.229-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/B:JNMR.0000048854.54177.1b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02680157v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02677583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Letter to the Editor: 1H, 13C and 15N resonance assignment of the reduced form of thioredoxin h1 from Poplar, a CPPC active site variant</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">A specific form of thioredoxin h occurs in plant mitochondria and regulates the alternative oxidase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Gualberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomolecular NMR</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 101 (40), pp.14545-14550</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02677583v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A specific form of thioredoxin h occurs in plant mitochondria and regulates the alternative oxidase</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Inhibition of fungal degradation of wood by 2-hydroxypyridine-N-oxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mabicka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dumarçay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gerardin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 101 (40), pp.14545-14550</w:t>
+              <w:t xml:space="preserve">Holzforschung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 58, pp.566-568</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02680989v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thioredoxin links redox to the regulation of fundamental processes of plant mitochondria</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Charlene K. Tanaka</w:t>
+                <w:t xml:space="preserve">Active site mutagenesis and phospholipid hydroperoxide reductase activity of poplar type II peroxiredoxin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William J. Hurkman</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Corbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 120, pp.57-62</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01332173v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02672433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant glutaredoxins: still mysterious reducing systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thioredoxin links redox to the regulation of fundamental processes of plant mitochondria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Balmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Rouhier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">William H. Vensel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlene K. Tanaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William J. Hurkman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00018-004-3410-y⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 101 (8), pp.2642-2647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0308583101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03143834v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01332173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a symbiosis- and auxin-regulated glutathione-S-transferase from Eucalyptus globulus roots</w:t>
               </w:r>
@@ -12211,51 +12211,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Palin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Balestrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lapeyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12297,51 +12297,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and characterization of a third thioredoxin h in poplar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12422,77 +12422,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for a subgroup of thioredoxin h that requires GSH/Grx for its reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 555, pp.443-448</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12511,1022 +12511,1022 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02679184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redox Control by Dithiol-Disulfide Exchange in Plants</w:t>
+                <w:t xml:space="preserve">Exploring the active site of plant glutaredoxin by site-directed mutagenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 973 (1), pp.520-528. </w:t>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 511 (1-3), pp.145-149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1749-6632.2002.tb04693.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0014-5793(01)03302-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03141516v1</w:t>
+                <w:t xml:space="preserve">hal-03141514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redox Control by Dithiol-Disulfide Exchange in Plants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thioredoxins and related proteins in photosynthetic organisms: molecular basis for thiol dependent regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Gelhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Corbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claude Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 64 (5-6), pp.1065-1069. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0006-2952(02)01177-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1749-6632.2002.tb04692.x⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03141505v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03141500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and characterization of an extended thioredoxin h from poplar</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Redox Control by Dithiol-Disulfide Exchange in Plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1034/j.1399-3054.2002.1140202.x⟩</w:t>
+              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 973 (1), pp.508-519. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1749-6632.2002.tb04692.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03141495v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03141505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of Poplar Glutaredoxin Expression by Optimization of the cDNA Sequence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Isolation and characterization of an extended thioredoxin h from poplar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Gelhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Eric Sautière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protein Expression and Purification</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 114 (2), pp.165-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1034/j.1399-3054.2002.1140202.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1006/prep.2001.1574⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03141520v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03141495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glutaredoxin-dependent Peroxiredoxin from Poplar</w:t>
+                <w:t xml:space="preserve">Enhancement of Poplar Glutaredoxin Expression by Optimization of the cDNA Sequence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Eric Sautière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Protein Expression and Purification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 24 (2), pp.234-241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/prep.2001.1574⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M111489200⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03141509v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03141520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Tropolone on Poria placenta Wood Degradation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Redox Control by Dithiol-Disulfide Exchange in Plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Gelhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.68.9.4377-4382.2002⟩</w:t>
+              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 973 (1), pp.520-528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1749-6632.2002.tb04693.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02939542v1</w:t>
+                <w:t xml:space="preserve">hal-03141516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thioredoxins and related proteins in photosynthetic organisms: molecular basis for thiol dependent regulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Glutaredoxin-dependent Peroxiredoxin from Poplar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Gelhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0006-2952(02)01177-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 277 (16), pp.13609-13614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M111489200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03141500v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03141509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the active site of plant glutaredoxin by site-directed mutagenesis</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence of Tropolone on Poria placenta Wood Degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Diouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Delbarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gérardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 511 (1-3), pp.145-149. </w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 68 (9), pp.4377-4382. </w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0014-5793(01)03302-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AEM.68.9.4377-4382.2002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03141514v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02939542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fungicidal activity of beta-thujaplicin analogues</w:t>
               </w:r>
@@ -13538,64 +13538,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Baya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Soulounganga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gerardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pest Management Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 57, pp.833-838</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13633,90 +13633,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation and characterization of a new peroxiredoxin from poplar sieve tubes that uses either glutaredoxin or thioredoxin as a proton donor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Eric Sautiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 127 (3), pp.1299-1309. </w:t>
@@ -13793,51 +13793,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Payot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guedon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Youyou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13905,51 +13905,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Payot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guedon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Petitdemange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14047,51 +14047,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guedon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Petitdemange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14144,632 +14144,632 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02910824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolism of cellobiose by Clostridium cellulolyticum growing in continuous culture: evidence for decreased NADH reoxidation as a factor limiting growth</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reconstitution of the B800 bacteriochlorophylls in the peripheral light harvesting complex B800–850 of Rhodobacter sphaeroides 2.4.1 with BChl a and modified (bacterio-)chlorophylls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Cailliez</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Michael Bandilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beate Ücker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marija Ram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/00221287-144-2-375⟩</w:t>
+              <w:t xml:space="preserve">Biochimica biophysica acta (BBA) - Bioenergetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 1364 (3), pp.390-402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0005-2728(98)00086-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01787609v1</w:t>
+                <w:t xml:space="preserve">hal-03141435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstitution of the B800 bacteriochlorophylls in the peripheral light harvesting complex B800–850 of Rhodobacter sphaeroides 2.4.1 with BChl a and modified (bacterio-)chlorophylls</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Beate Ücker</w:t>
+                <w:t xml:space="preserve">Metabolism of cellobiose by Clostridium cellulolyticum growing in continuous culture: evidence for decreased NADH reoxidation as a factor limiting growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Payot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Guedon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marija Ram</w:t>
+                <w:t xml:space="preserve">C. Cailliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingrid Simonin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">H. Petitdemange</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica biophysica acta (BBA) - Bioenergetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 1364 (3), pp.390-402. </w:t>
+              <w:t xml:space="preserve">Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 144 (2), pp.375 - 384. </w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0005-2728(98)00086-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/00221287-144-2-375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03141435v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01787609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solubilization of cellulose by mesophilic cellulolytic clostridia isolated from a municipal solid-waste digester</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Cailliez-Grimal</w:t>
+                <w:t xml:space="preserve">Effects of cellobiose on cellulose colonization by a mesophilic, cellulolytic Clostridium (strain C401)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A. Gehin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L. Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Petitdemange</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Raval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 43 (1), pp.77-83. </w:t>
+              <w:t xml:space="preserve">Journal of general microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 139 (11), pp.2819-2824. </w:t>
             </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0960-8524(93)90087-R⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/00221287-139-11-2819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02905572v1</w:t>
+                <w:t xml:space="preserve">hal-03141396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of cellobiose on cellulose colonization by a mesophilic, cellulolytic Clostridium (strain C401)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Solubilization of cellulose by mesophilic cellulolytic clostridia isolated from a municipal solid-waste digester</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cailliez-Grimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Petitdemange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Raval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of general microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 43 (1), pp.77-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0960-8524(93)90087-R⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/00221287-139-11-2819⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03141396v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02905572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multilayer adhesion to filter paper of two mesophilic, cellulolytic clostridia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cailliez-Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Burle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Petitdemange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 25 (6), pp.307-311. </w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14815,51 +14815,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characteristics of cellulose colonization by a mesophilic, cellulolytic Clostridium (strain C401)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Petitdemange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14989,77 +14989,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Transnational Redox Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Vandoeuvre -les-Nancy, France</w:t>
@@ -15101,90 +15101,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From fungal detoxification systems to wood durability in neotropical forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Salzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Amusant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Beauchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50th RWP Annual Meeting,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Québec City, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15203,566 +15203,566 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03145384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between wood polyphenols and detoxification enzymes of the white rot Trametes versicolor</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Decipher and exploit interactions between bacteria and fungi to identify new bioactive metabolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Nicault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Gelhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49th IRGWP Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Johannesburg, South Africa. pp.IRG/WP 18-10906</w:t>
+              <w:t xml:space="preserve">Séminaire LUE Impact/Biomolécules du futur : de la découverte aux applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03127877v1</w:t>
+                <w:t xml:space="preserve">hal-03216629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decipher and exploit interactions between bacteria and fungi to identify new bioactive metabolites</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Interactions between wood polyphenols and detoxification enzymes of the white rot Trametes versicolor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Dumarcay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire LUE Impact/Biomolécules du futur : de la découverte aux applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Nancy, France</w:t>
+              <w:t xml:space="preserve">49th IRGWP Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Johannesburg, South Africa. pp.IRG/WP 18-10906</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03216629v1</w:t>
+                <w:t xml:space="preserve">hal-03127877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy balance associated with the degradation of lignocellulosic material by white-rot and brown-rot fungi</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Barry Goodell</w:t>
+                <w:t xml:space="preserve">Interactions between fungal glutathione transferases and wood extractives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Saiag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Amusant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Dumarcay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gerardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th EGU General Assembly, EGU2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, vienne, Austria</w:t>
+              <w:t xml:space="preserve">48th IRGWP Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Ghent, Belgium. pp.IRG/WP 17-10894</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03340861v1</w:t>
+                <w:t xml:space="preserve">hal-03127847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between fungal glutathione transferases and wood extractives</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gerardin</w:t>
+                <w:t xml:space="preserve">Energy balance associated with the degradation of lignocellulosic material by white-rot and brown-rot fungi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bédu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Buée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annegret Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barry Goodell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48th IRGWP Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Ghent, Belgium. pp.IRG/WP 17-10894</w:t>
+              <w:t xml:space="preserve">19th EGU General Assembly, EGU2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03127847v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03340861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model of soil organic matter dynamics based on substrate accessibility to microbes and enzymes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sainte-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Saint‐andré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15826,51 +15826,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guy J.-G. Berrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gerardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15925,103 +15925,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigations on the durability of several Congo basin wood species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Mounguengui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bosco Saha Tchinda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Kor Ndikontar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Attéké</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Research Group on Wood Preservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Vina del Mar, Chile</w:t>
@@ -16089,51 +16089,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Chibani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gerardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16175,51 +16175,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-throughput sequencing highlighted contrasted pioneer fungal communities associated to coniferous and deciduous wood preservation assays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16227,51 +16227,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Le Bayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kutnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Harvengt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Research Group on Wood Preservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Stockholm, Sweden</w:t>
@@ -16300,90 +16300,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude cristallographique de la glutathion-s-transferase omega1 de phanerochaete chrysosporium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascalita Prosper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Meux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16479,64 +16479,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew A. Ngadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Botanical Research: Oxidative stress and redox regulation in plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 52, Elsevier, 2009, Advances in Botanical Research, 978-0-12-378622-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16602,51 +16602,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de l'adhésion et de la colonisation de la cellulose par les clostridia cellulolytiques mésophiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biochimie [q-bio.BM]. Université Henri Poincaré - Nancy 1, 1993. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 1993NAN10147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -16842,51 +16842,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128635v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Levasseur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Trac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Clavereau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Zannini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Estevez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2025.114577" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05459218v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Noel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Vuong Nguyen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;laure Ancel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rezer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Castinel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.70205" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210816v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Senelis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Barbier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa van Elslande" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpaf079" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176026v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Schilling" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Oliveira-Correia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof9050536" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04106625v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Valette" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legout" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Goodell" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gry Alfredsen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Auer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2022.101188" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985658v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schwartz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Beurton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Morel-Rouhier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2023.01.099" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147138v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E Hallsworth" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gelhaye" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Darnet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodnay Sormani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.14242" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174966v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Moretti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Lor&#232;ne Goddard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Puca" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lalev&#233;e" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Di Marco" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof9040498" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791040v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Maia-Grondard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Baltenweck" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Robert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hugueney" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.988709" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773950v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pacetti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Perrin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evi Bieler" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.844264" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773939v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Perez-Gonzalez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Sebestyen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Petit" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jody Jellison" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mugnai" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.921961" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123656v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Renou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boutilliat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Jos&#233; Fern&#225;ndez&#8208;gonz&#225;lez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gautier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15381" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03112257v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Nicault" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zaiter" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dumarcay" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chaimbault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gelhaye" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9010178" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03134066v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sainte-Marie" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barrandon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21079-6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143927v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deroy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Girardet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2020.103506" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02801725v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul-Razak Tidjani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bontemps" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leblond" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00428-20" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143918v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salzet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Amusant" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.0c00480" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02619232v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gauthier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics9050271" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143938v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bchini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Girardet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodnay R. Sormani" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Morel-Rouhier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.15614" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02913021v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerardin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.13540" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02797241v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roret" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fernandez-Gonzalez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0224776" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311418v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Mulliert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.3620" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764393v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsan Amara" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navarro" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Benkhelfallah" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02826-17" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959634v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.13224" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492224v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Saiag" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.8b02636" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621597v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Jos&#233; Fern&#225;ndez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14409" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146434v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dwi Erikan Rizanti" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayan Darmawan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice George" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Merlin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0716-8" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843732v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aubert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Favier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-26601-3" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560686v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eric Valette" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Benoit-Gelber" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Di Falco" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad Wiebenga" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald P. de Vries" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.12361" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595725v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbr.2017.01.002" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01765128v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nursinta Arifiani Rosdiana" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gerardin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Chapuis" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Jos&#233; Santiago-Medina" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2017.06.034" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284229v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jacquot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Couturier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Didierjean" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-014-0442-9" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602397v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Loison" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Majou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boudaud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gantzer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiw153" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579573v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herv&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ketter" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Pierrat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Frey-Klett" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0147100" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532273v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Mounguengui" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bosco Saha Tchinda" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Kor Ndikontar" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Att&#233;k&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0514-5" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539425v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hecker" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0164678" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549101v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S205327331609656X" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521792v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thuiier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Favier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2015.09.002" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9FRTF806-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269448v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Kebbi-Benkeder" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Touahri" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0137083" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210017v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Calmes" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Morel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bataill&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemette" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-015-0462-0" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01522015v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Lallement" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Meux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M. Gualberto" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2014.11.021" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268951v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang-Hao Tian" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Pourcher" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Bouchez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Peu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-014-6142-4" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195092v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mothe" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Freyburger" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2013.10.009" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7SPXRTCD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010621v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Uroz" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12347" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-595MJG92-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268964v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thuillier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Chibani" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Belli" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Herrero" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dumarcay" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02103-14" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01577769v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2155-6199.1000206" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01520994v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mathieu" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascalita Prosper" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Harvengt" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0080298" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268111v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.12015" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268193v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Lamant Dhalleine" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2012.10.003" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-45628MHP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268064v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2013.05.031" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268261v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.402776" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268258v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiji Masai" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2012.09.036" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648116v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ngadin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Morel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.194548" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652310v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Smiri" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Chaoui" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouhier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12011-010-8749-3" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QWJ17SR1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372446v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Diss" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Blaudez" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chalot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1758-2229.2010.00235.x" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BRXFZ888-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000169v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duplessis" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina A C. A. Cuomo" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Cheng Y.-C. Lin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Aerts" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tisserant" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1019315108" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143883v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Thion" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Billard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4061/2011/938308" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667925v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.09.002" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PG6Q3XC5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663288v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10534-010-9344-y" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D16F31HB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02095102v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge-Thierry Lekounoungou" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Petrissans" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Jacquot" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-008-0236-z" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QFV9JB68-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658468v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Perez-Jimenez" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyuan Li" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pallav Kosuri" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inmaculada Sanchez-Romero" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun P. Wiita" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb.1627" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321274v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Droux" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-009-0104-5" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RRSX72H6-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667708v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Wingsle" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mp/ssn076" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339272v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alkhalfioui" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Renard" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Frendo" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keichinger" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Meyer" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02905500v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Jasniewski" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cailliez-Grimal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Revol-Junelles" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2008.01.008" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8BPHCG1L-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663868v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lekounougou" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe G&#233;rardin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-007-0158-1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HM032RX8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667186v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cha San Koh" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Navrot" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masakazu Hirasawa" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M802093200" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02118623v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Gama" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Br&#233;h&#233;lin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Meyer" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2008.01097.x" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z0X0SZX3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666158v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mounguengui" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rose" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2007.06.013" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMB26BV2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655538v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02498.x" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667238v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Keech" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Eymery" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Finkemeier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2006.00785.x" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6RM7RBTK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662632v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Corbier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2007.12.007" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6ZS2HGH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665437v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11120-006-9083-7" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/35A6BB87AE8E5FC7375379B56463B2863378CC27/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655714v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel K. Macdonald" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Lloyd Raven" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11120-006-9100-x" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TDPNC161-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669180v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Collin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gualberto" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.089458" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653205v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gans" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2006.01.099" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SX2CF2SH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318443v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Jacquot" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2006.00777.x" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L57JRH36-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675470v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coudevylle" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Thureau" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hemmerlin" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi047816n" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-LVQX326H-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679065v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-004-4296-4" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F31EF29EC88922DCC9DD49E05939E44D5A5EDFD3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669761v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.H. Meyer" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gieg&#233;" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naganand Rayapuram" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Ahuja" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321218v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsenio Villarejo" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj K Srivastava" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2005.7.919" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680142v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mabicka" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Linder" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675391v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gerardin" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672433v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corbier" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673403v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680157v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gualberto" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Jordy" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Fay" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677583v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JNMR.0000048854.54177.1b" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D116A88C71E435C8044E00E040007A7D8DEA9D33/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680989v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gerard" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jolivet" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01332173v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Balmer" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William H. Vensel" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene K. Tanaka" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J. Hurkman" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0308583101" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143834v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rouhier" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Jacquot" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-004-3410-y" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T8RQ9HKJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682135v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tagu" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Palin" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Balestrini" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lapeyrie" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675821v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vlamis-Gardikas" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Girardet" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Sauti&#232;re" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679184v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141516v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.2002.tb04693.x" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6SXLX984-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141505v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.2002.tb04692.x" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B3ST417K-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141495v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laurent" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Sauti&#232;re" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1034/j.1399-3054.2002.1140202.x" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/51AA02B32673E7AC9E97E35E13F55CEC101A7595/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141520v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/prep.2001.1574" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PT1XD86S-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141509v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111489200" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02939542v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Diouf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delbarre" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Perrin" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G&#233;rardin" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rapin" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.68.9.4377-4382.2002" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141500v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0006-2952(02)01177-2" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZQ3KXWG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141514v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-5793(01)03302-6" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676763v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baya" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Soulounganga" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915286v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Sautiere" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Brun" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.010586" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787581v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mohand-Oussaid" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Payot" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guedon" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Youyou" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787587v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guedon" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Petitdemange" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0923-2508(99)00110-2" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C1BD1D9A171717EAA9008ADFC24645E358D86F7F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02910824v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Desvaux" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Petitdemange" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002530051577" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0C81B916215A0EAE2B200C6A634478CDC9DEEA04/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787609v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cailliez" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Petitdemange" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-144-2-375" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141435v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bandilla" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate &#220;cker" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Ram" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Simonin" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0005-2728(98)00086-3" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02905572v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Benoit" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Raval" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0960-8524(93)90087-R" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7JQPKSDS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141396v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gehin" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-139-11-2819" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02905576v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Claude" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Burle" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01577226" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-2VWC2XKG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141321v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Petitdemange" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gay" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0923-2508(92)90076-Z" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/18BC264ED05B2EC5C444E36D7F4BD5768CEA394C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482713v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145384v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03127877v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216629v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340861v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne B&#233;du" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03127847v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03656821v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint&#8208;andr&#233;" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579840v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy J.-G. Berrin" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579833v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579821v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Thuillier" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579804v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dass&#233;" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Le Bayon" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kutnik" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482604v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823544v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew A. Ngadin" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-2296(10)52006-8" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01753595v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1993NAN10147" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05459218v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Noel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Vuong Nguyen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;laure Ancel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rezer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Castinel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.70205" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128635v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Levasseur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Trac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Clavereau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Zannini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Estevez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2025.114577" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210816v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Senelis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Barbier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa van Elslande" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpaf079" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04106625v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Valette" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legout" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Goodell" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gry Alfredsen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Auer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2022.101188" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176026v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Schilling" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Oliveira-Correia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof9050536" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985658v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schwartz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Beurton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Morel-Rouhier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2023.01.099" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147138v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E Hallsworth" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gelhaye" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Darnet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodnay Sormani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.14242" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174966v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Moretti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Lor&#232;ne Goddard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Puca" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lalev&#233;e" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Di Marco" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof9040498" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791040v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Maia-Grondard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Baltenweck" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Robert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hugueney" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.988709" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773950v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pacetti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Perrin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evi Bieler" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.844264" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773939v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Perez-Gonzalez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Sebestyen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Petit" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jody Jellison" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mugnai" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.921961" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03112257v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Nicault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zaiter" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dumarcay" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chaimbault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gelhaye" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9010178" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123656v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Renou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boutilliat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Jos&#233; Fern&#225;ndez&#8208;gonz&#225;lez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gautier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15381" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03134066v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sainte-Marie" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barrandon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21079-6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143927v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deroy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Girardet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2020.103506" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143918v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salzet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Amusant" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.0c00480" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02619232v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul-Razak Tidjani" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gauthier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics9050271" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02801725v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bontemps" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leblond" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00428-20" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143938v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bchini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Girardet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodnay R. Sormani" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Morel-Rouhier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.15614" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02913021v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerardin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.13540" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02797241v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roret" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fernandez-Gonzalez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0224776" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311418v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Mulliert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.3620" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621597v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Jos&#233; Fern&#225;ndez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14409" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843732v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aubert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Favier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-26601-3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146434v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dwi Erikan Rizanti" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayan Darmawan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice George" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Merlin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0716-8" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764393v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsan Amara" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navarro" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Benkhelfallah" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02826-17" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959634v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.13224" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492224v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Saiag" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.8b02636" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595725v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbr.2017.01.002" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01765128v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nursinta Arifiani Rosdiana" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gerardin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Chapuis" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Jos&#233; Santiago-Medina" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2017.06.034" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560686v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eric Valette" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Benoit-Gelber" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Di Falco" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad Wiebenga" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald P. de Vries" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.12361" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549101v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Didierjean" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hecker" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S205327331609656X" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602397v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Loison" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Majou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boudaud" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gantzer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiw153" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532273v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Mounguengui" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bosco Saha Tchinda" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Kor Ndikontar" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Att&#233;k&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0514-5" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579573v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herv&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ketter" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Pierrat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Frey-Klett" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0147100" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284229v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jacquot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Couturier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-014-0442-9" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539425v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0164678" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521792v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thuiier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Favier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2015.09.002" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9FRTF806-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210017v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Calmes" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Morel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bataill&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemette" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-015-0462-0" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269448v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Kebbi-Benkeder" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Touahri" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0137083" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01522015v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Lallement" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Meux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M. Gualberto" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2014.11.021" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195092v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mothe" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Freyburger" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2013.10.009" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7SPXRTCD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010621v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Uroz" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12347" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-595MJG92-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268951v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang-Hao Tian" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Pourcher" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Bouchez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Peu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-014-6142-4" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268964v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thuillier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Chibani" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Belli" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Herrero" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dumarcay" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02103-14" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268064v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2013.05.031" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01577769v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2155-6199.1000206" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01520994v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mathieu" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascalita Prosper" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Harvengt" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0080298" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268193v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Lamant Dhalleine" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2012.10.003" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-45628MHP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268111v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.12015" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268261v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.402776" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268258v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiji Masai" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2012.09.036" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648116v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ngadin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Morel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.194548" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652310v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Smiri" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Chaoui" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouhier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12011-010-8749-3" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QWJ17SR1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372446v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Diss" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Blaudez" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chalot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1758-2229.2010.00235.x" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BRXFZ888-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000169v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duplessis" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina A C. A. Cuomo" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Cheng Y.-C. Lin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Aerts" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tisserant" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1019315108" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143883v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Thion" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Billard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4061/2011/938308" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663288v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10534-010-9344-y" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D16F31HB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667925v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.09.002" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PG6Q3XC5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667708v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Wingsle" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mp/ssn076" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658468v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Perez-Jimenez" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyuan Li" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pallav Kosuri" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inmaculada Sanchez-Romero" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun P. Wiita" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb.1627" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02095102v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge-Thierry Lekounoungou" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Petrissans" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Jacquot" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-008-0236-z" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QFV9JB68-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321274v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Droux" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-009-0104-5" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RRSX72H6-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02905500v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Jasniewski" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cailliez-Grimal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Revol-Junelles" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2008.01.008" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8BPHCG1L-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339272v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alkhalfioui" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Renard" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Frendo" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keichinger" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Meyer" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663868v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lekounougou" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe G&#233;rardin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-007-0158-1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HM032RX8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667186v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cha San Koh" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Navrot" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masakazu Hirasawa" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M802093200" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02118623v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Gama" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Br&#233;h&#233;lin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Meyer" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2008.01097.x" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z0X0SZX3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666158v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mounguengui" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rose" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2007.06.013" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMB26BV2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655538v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02498.x" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667238v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Keech" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Eymery" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Finkemeier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2006.00785.x" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6RM7RBTK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662632v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Corbier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2007.12.007" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6ZS2HGH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665437v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11120-006-9083-7" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/35A6BB87AE8E5FC7375379B56463B2863378CC27/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653205v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gans" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2006.01.099" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SX2CF2SH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655714v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel K. Macdonald" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Lloyd Raven" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11120-006-9100-x" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TDPNC161-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669180v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Collin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gualberto" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.089458" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318443v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Jacquot" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2006.00777.x" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L57JRH36-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679065v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-004-4296-4" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F31EF29EC88922DCC9DD49E05939E44D5A5EDFD3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669761v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.H. Meyer" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gieg&#233;" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naganand Rayapuram" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Ahuja" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675470v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coudevylle" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Thureau" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hemmerlin" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi047816n" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-LVQX326H-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321218v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsenio Villarejo" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj K Srivastava" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2005.7.919" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680142v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mabicka" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Linder" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143834v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rouhier" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Jacquot" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-004-3410-y" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T8RQ9HKJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673403v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680157v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gualberto" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Jordy" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Fay" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677583v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JNMR.0000048854.54177.1b" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D116A88C71E435C8044E00E040007A7D8DEA9D33/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680989v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gerard" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jolivet" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675391v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gerardin" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672433v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corbier" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01332173v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Balmer" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William H. Vensel" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene K. Tanaka" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J. Hurkman" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0308583101" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682135v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tagu" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Palin" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Balestrini" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lapeyrie" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675821v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vlamis-Gardikas" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Girardet" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Sauti&#232;re" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679184v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141514v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-5793(01)03302-6" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141500v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0006-2952(02)01177-2" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZQ3KXWG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141505v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.2002.tb04692.x" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B3ST417K-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141495v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laurent" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Sauti&#232;re" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1034/j.1399-3054.2002.1140202.x" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/51AA02B32673E7AC9E97E35E13F55CEC101A7595/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141520v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/prep.2001.1574" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PT1XD86S-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141516v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.2002.tb04693.x" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6SXLX984-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141509v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111489200" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02939542v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Diouf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delbarre" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Perrin" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G&#233;rardin" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rapin" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.68.9.4377-4382.2002" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676763v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baya" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Soulounganga" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915286v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Sautiere" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Brun" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.010586" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787581v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mohand-Oussaid" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Payot" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guedon" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Youyou" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787587v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guedon" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Petitdemange" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0923-2508(99)00110-2" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C1BD1D9A171717EAA9008ADFC24645E358D86F7F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02910824v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Desvaux" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Petitdemange" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002530051577" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0C81B916215A0EAE2B200C6A634478CDC9DEEA04/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141435v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bandilla" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate &#220;cker" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Ram" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Simonin" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0005-2728(98)00086-3" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787609v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cailliez" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Petitdemange" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-144-2-375" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141396v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gehin" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Benoit" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-139-11-2819" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02905572v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Raval" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0960-8524(93)90087-R" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7JQPKSDS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02905576v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Claude" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Burle" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01577226" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-2VWC2XKG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141321v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Petitdemange" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gay" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0923-2508(92)90076-Z" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/18BC264ED05B2EC5C444E36D7F4BD5768CEA394C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482713v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145384v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216629v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03127877v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03127847v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340861v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne B&#233;du" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03656821v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint&#8208;andr&#233;" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579840v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy J.-G. Berrin" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579833v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579821v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Thuillier" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579804v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dass&#233;" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Le Bayon" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kutnik" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482604v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823544v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew A. Ngadin" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-2296(10)52006-8" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01753595v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1993NAN10147" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>