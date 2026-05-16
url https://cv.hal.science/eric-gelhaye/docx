--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -520,567 +520,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05210816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Norway spruce pre-degradation stages induced by Gloeophyllum trabeum on fungal and bacterial communities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modes‐of‐action of antifungal compounds: Stressors and (target‐site‐specific) toxins, toxicants, or toxin–stressors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Valette</w:t>
+                <w:t xml:space="preserve">John E Hallsworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Legout</w:t>
+                <w:t xml:space="preserve">Eric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barry Goodell</w:t>
+                <w:t xml:space="preserve">Sylvain Darnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gry Alfredsen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucas Auer</w:t>
+                <w:t xml:space="preserve">Rodnay Sormani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fungal Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.funeco.2022.101188⟩</w:t>
+              <w:t xml:space="preserve">Microbial Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (7), pp.1438-1455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1751-7915.14242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04106625v1</w:t>
+                <w:t xml:space="preserve">hal-04147138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wood Degradation by Fomitiporia mediterranea M. Fischer: Exploring Fungal Adaptation Using Metabolomic Networking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural insights into the interactions of glutathione transferases with a nitric oxide carrier and sodium nitroprusside</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Schilling</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Muriel Barbier</w:t>
+                <w:t xml:space="preserve">Thomas Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydie Oliveira-Correia</w:t>
+                <w:t xml:space="preserve">Jordan Beurton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Zannini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Henry</w:t>
+                <w:t xml:space="preserve">Mélanie Morel-Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fungi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 9 (5), pp.536. </w:t>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 649, pp.79-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jof9050536⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2023.01.099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04176026v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03985658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural insights into the interactions of glutathione transferases with a nitric oxide carrier and sodium nitroprusside</w:t>
+                <w:t xml:space="preserve">Impact of Norway spruce pre-degradation stages induced by Gloeophyllum trabeum on fungal and bacterial communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Schwartz</w:t>
+                <w:t xml:space="preserve">Nicolas Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Perrot</w:t>
+                <w:t xml:space="preserve">Arnaud Legout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordan Beurton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Flavien Zannini</w:t>
+                <w:t xml:space="preserve">Barry Goodell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Morel-Rouhier</w:t>
+                <w:t xml:space="preserve">Gry Alfredsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Auer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2023.01.099⟩</w:t>
+              <w:t xml:space="preserve">Fungal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 61, pp.101188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.funeco.2022.101188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03985658v1</w:t>
+                <w:t xml:space="preserve">hal-04106625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modes‐of‐action of antifungal compounds: Stressors and (target‐site‐specific) toxins, toxicants, or toxin–stressors</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wood Degradation by Fomitiporia mediterranea M. Fischer: Exploring Fungal Adaptation Using Metabolomic Networking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Gelhaye</w:t>
+                <w:t xml:space="preserve">Marion Schilling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marceau Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Darnet</w:t>
+                <w:t xml:space="preserve">Lydie Oliveira-Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodnay Sormani</w:t>
+                <w:t xml:space="preserve">Céline Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 16 (7), pp.1438-1455. </w:t>
+              <w:t xml:space="preserve">Journal of Fungi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (5), pp.536. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1751-7915.14242⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jof9050536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04147138v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First Description of Non-Enzymatic Radical-Generating Mechanisms Adopted by Fomitiporia mediterranea: An Unexplored Pathway of the White Rot Agent of the Esca Complex of Diseases</w:t>
               </w:r>
@@ -1200,51 +1200,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wood degradation by Fomitiporia mediterranea M. Fischer: Physiologic, metabolomic and proteomic approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Schilling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Maia-Grondard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1373,51 +1373,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuele Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evi Bieler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1736,51 +1736,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OSIP1 is a self‐assembling DUF3129 protein required to protect fungal cells from toxins and stressors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2004,64 +2004,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity of Omega Glutathione Transferases in mushroom-forming fungi revealed by phylogenetic, transcriptomic, biochemical and structural approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2132,689 +2132,689 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03143927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glutathione Transferases: Surrogate Targets for Discovering Biologically Active Compounds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Perrot</w:t>
+                <w:t xml:space="preserve">Mining the Biosynthetic Potential for Specialized Metabolism of a Streptomyces Soil Community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Nicault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Salzet</w:t>
+                <w:t xml:space="preserve">Abdoul-Razak Tidjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Amusant</w:t>
+                <w:t xml:space="preserve">Anthony Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Natural Products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 83 (10), pp.2960-2966. </w:t>
+              <w:t xml:space="preserve">Antibiotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (5), pp.271. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jnatprod.0c00480⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/antibiotics9050271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03143918v1</w:t>
+                <w:t xml:space="preserve">hal-02619232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining the Biosynthetic Potential for Specialized Metabolism of a Streptomyces Soil Community</w:t>
+                <w:t xml:space="preserve">Genome Sequences of Five Streptomyces Strains Isolated at Microscale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Nicault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoul-Razak Tidjani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Gelhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdoul-Razak Tidjani</w:t>
+                <w:t xml:space="preserve">Cyril Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Gauthier</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antibiotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9 (5), pp.271. </w:t>
+              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (23), </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/antibiotics9050271⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/MRA.00428-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02619232v1</w:t>
+                <w:t xml:space="preserve">hal-02801725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome Sequences of Five Streptomyces Strains Isolated at Microscale</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Éric Gelhaye</w:t>
+                <w:t xml:space="preserve">Glutathione Transferases: Surrogate Targets for Discovering Biologically Active Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Bontemps</w:t>
+                <w:t xml:space="preserve">Guillaume Salzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Leblond</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nadine Amusant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9 (23), </w:t>
+              <w:t xml:space="preserve">Journal of Natural Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 83 (10), pp.2960-2966. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/MRA.00428-20⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jnatprod.0c00480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02801725v1</w:t>
+                <w:t xml:space="preserve">hal-03143918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidized glutathione promotes association between eukaryotic translation elongation factor 1Bγ and Ure2p glutathione transferase from Phanerochaete chrysosporium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Brief report A reverse chemical ecology approach to explore wood natural durability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Salzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Amusant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Bchini</w:t>
+                <w:t xml:space="preserve">Jacques Beauchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐michel Girardet</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Gerardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/febs.15614⟩</w:t>
+              <w:t xml:space="preserve">Microbial Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (5), pp.1673-1677. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1751-7915.13540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03143938v1</w:t>
+                <w:t xml:space="preserve">hal-02913021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brief report A reverse chemical ecology approach to explore wood natural durability</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nadine Amusant</w:t>
+                <w:t xml:space="preserve">Oxidized glutathione promotes association between eukaryotic translation elongation factor 1Bγ and Ure2p glutathione transferase from Phanerochaete chrysosporium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Bchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐michel Girardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Beauchêne</w:t>
+                <w:t xml:space="preserve">Rodnay R. Sormani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Gerardin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Melanie Morel-Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13 (5), pp.1673-1677. </w:t>
+              <w:t xml:space="preserve">FEBS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1751-7915.13540⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/febs.15614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02913021v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03143938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Target Of Rapamycin pathway in the white-rot fungus Phanerochaete chrysosporium</w:t>
               </w:r>
@@ -2852,51 +2852,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Fernandez-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annegret Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Morel-Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 15 (2), pp.e0224776. </w:t>
@@ -2934,77 +2934,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The structure of Trametes versicolor glutathione transferase Omega 3S bound to its conjugation product glutathionyl-phenethylthiocarbamate reveals plasticity of its active site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Morel-Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Mulliert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3081,90 +3081,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oak extractive-induced stress reveals the involvement of new enzymes in the early detoxification response of Phanerochaete chrysosporium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio José Fernández-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annegret Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dumarçay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodnay Sormani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 20 (10), pp.3890-3901. </w:t>
@@ -3202,64 +3202,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular recognition of wood polyphenols by phase II detoxification enzymes of the white rot Trametes versicolor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3464,364 +3464,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02146434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzyme Activities of Two Recombinant Heme-Containing Peroxidases, TvDyP1 and TvVP2, Identified from the Secretome of Trametes versicolor</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Trametes versicolor glutathione transferase Xi 3, a dual Cys-GST with catalytic specificities of both Xi and Omega classes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amine Benkhelfallah</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Roret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Morel-Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.02826-17⟩</w:t>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 592 (18), pp.3163-3172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/1873-3468.13224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01764393v1</w:t>
+                <w:t xml:space="preserve">hal-01959634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trametes versicolor glutathione transferase Xi 3, a dual Cys-GST with catalytic specificities of both Xi and Omega classes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Enzyme Activities of Two Recombinant Heme-Containing Peroxidases, TvDyP1 and TvVP2, Identified from the Secretome of Trametes versicolor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sawsan Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Melanie Morel-Rouhier</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Benkhelfallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 592 (18), pp.3163-3172. </w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 84 (8), pp.e02826-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/1873-3468.13224⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AEM.02826-17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01959634v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fungal Glutathione Transferases as Tools to Explore the Chemical Diversity of Amazonian Wood Extractives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Saiag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Salzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3872,103 +3872,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antifungal activities of wood extractives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodnay Sormani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Morel-Rouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fungal Biology Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 31 (3), pp.113-123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4287,64 +4287,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural view of fungal glutathionyl-hydroquinone reductases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4402,585 +4402,585 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01549101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of reducing and oxidizing agents on the infectivity of Q beta phage and the overall structure of its capsid</w:t>
+                <w:t xml:space="preserve">Total phenolic and lignin contents, phytochemical screening, antioxidant and fungal inhibition properties of the heartwood extractives of ten Congo Basin tree species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Loison</w:t>
+                <w:t xml:space="preserve">Steeve Mounguengui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Majou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Éric Gelhaye</w:t>
+                <w:t xml:space="preserve">Jean-Bosco Saha Tchinda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Boudaud</w:t>
+                <w:t xml:space="preserve">Maurice Kor Ndikontar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dumarçay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Gantzer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christiane Attéké</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 92 (11), </w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 73 (2), pp.287-296. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/femsec/fiw153⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13595-015-0514-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01602397v1</w:t>
+                <w:t xml:space="preserve">hal-01532273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Total phenolic and lignin contents, phytochemical screening, antioxidant and fungal inhibition properties of the heartwood extractives of ten Congo Basin tree species</w:t>
+                <w:t xml:space="preserve">Impact of Phanerochaete chrysosporium on the Functional Diversity of Bacterial Communities Associated with Decaying Wood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steeve Mounguengui</w:t>
+                <w:t xml:space="preserve">Vincent Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Bosco Saha Tchinda</w:t>
+                <w:t xml:space="preserve">Elodie Ketter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurice Kor Ndikontar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Dumarçay</w:t>
+                <w:t xml:space="preserve">Jean-Claude Pierrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiane Attéké</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascale Frey-Klett</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 73 (2), pp.287-296. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (1), pp.1-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13595-015-0514-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0147100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01532273v1</w:t>
+                <w:t xml:space="preserve">hal-01579573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Phanerochaete chrysosporium on the Functional Diversity of Bacterial Communities Associated with Decaying Wood</w:t>
+                <w:t xml:space="preserve">Structural and functional characterization of tree proteins involved in redox regulation: a new frontier in forest science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Hervé</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Ketter</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Pierrat</w:t>
+                <w:t xml:space="preserve">Jérémy Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Morel-Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0147100⟩</w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 73 (1), pp.119-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13595-014-0442-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01579573v1</w:t>
+                <w:t xml:space="preserve">hal-01284229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and functional characterization of tree proteins involved in redox regulation: a new frontier in forest science</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of reducing and oxidizing agents on the infectivity of Q beta phage and the overall structure of its capsid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Majou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Gelhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
+                <w:t xml:space="preserve">Nicolas Boudaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Couturier</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Gantzer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 73 (1), pp.119-134. </w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 92 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13595-014-0442-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/femsec/fiw153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01284229v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal Structure of Saccharomyces cerevisiae ECM4, a Xi-Class Glutathione Transferase that Reacts with Glutathionyl-(hydro)quinones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4988,51 +4988,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Girardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Morel-Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11 (10), pp.e0164678. </w:t>
@@ -5064,441 +5064,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01539425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary divergence of Ure2pA glutathione transferases in wood degrading fungi</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of glutathione transferases involved in the pathogenicity of Alternaria brassicicola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Thuiier</w:t>
+                <w:t xml:space="preserve">Benoit Calmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederique Favier</w:t>
+                <w:t xml:space="preserve">Melanie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Bataillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude Didierjean</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guillemette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fungal Genetics and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fgb.2015.09.002⟩</w:t>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12866-015-0462-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01521792v1</w:t>
+                <w:t xml:space="preserve">hal-01210017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of glutathione transferases involved in the pathogenicity of Alternaria brassicicola</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Calmes</w:t>
+                <w:t xml:space="preserve">The GSTome reflects the chemical environment of white-rot fungi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Deroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Saiag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melanie Morel</w:t>
+                <w:t xml:space="preserve">Zineb Kebbi-Benkeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelly Bataillé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas Guillemette</w:t>
+                <w:t xml:space="preserve">Nassim Touahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12866-015-0462-0⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0137083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210017v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The GSTome reflects the chemical environment of white-rot fungi</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fanny Saiag</w:t>
+                <w:t xml:space="preserve">Evolutionary divergence of Ure2pA glutathione transferases in wood degrading fungi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Roret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Thuiier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zineb Kebbi-Benkeder</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Hecker</w:t>
+                <w:t xml:space="preserve">Frederique Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Gelhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fungal Genetics and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 83, pp.103-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fgb.2015.09.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0137083⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01269448v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01521792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glutathionyl-hydroquinone reductases from poplar are plastidial proteins that deglutathionylate both reduced and oxidized glutathionylated quinones</w:t>
               </w:r>
@@ -5612,445 +5612,445 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01522015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Density mapping of decaying wood using X-ray computed tomography.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+                <w:t xml:space="preserve">Diversity and structure of bacterial communities associated with Phanerochaete chrysosporium during wood decay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Mothe</w:t>
+                <w:t xml:space="preserve">Xavier Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charline Freyburger</w:t>
+                <w:t xml:space="preserve">Stéphane Uroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Frey-Klett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 86, pp.358 - 363. </w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ibiod.2013.10.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.12347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195092v1</w:t>
+                <w:t xml:space="preserve">hal-01010621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity and structure of bacterial communities associated with Phanerochaete chrysosporium during wood decay</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Occurrence of lignin degradation genotypes and phenotypes among prokaryotes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Le Roux</w:t>
+                <w:t xml:space="preserve">Jiang-Hao Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Uroz</w:t>
+                <w:t xml:space="preserve">Anne-Marie Pourcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodore Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascale Frey-Klett</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Peu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.12347⟩</w:t>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 98 (23), pp.9527 - 9544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00253-014-6142-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...10 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01010621v1</w:t>
+                <w:t xml:space="preserve">hal-01268951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence of lignin degradation genotypes and phenotypes among prokaryotes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jiang-Hao Tian</w:t>
+                <w:t xml:space="preserve">Density mapping of decaying wood using X-ray computed tomography.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Pourcher</w:t>
+                <w:t xml:space="preserve">Frédéric Mothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theodore Bouchez</w:t>
+                <w:t xml:space="preserve">Charline Freyburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Peu</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Frey-Klett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 86, pp.358 - 363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ibiod.2013.10.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00253-014-6142-4⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01268951v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptomic responses of phanerochaete chrysosporium to oak acetonic extracts: focus on a new glutathione transferase</w:t>
               </w:r>
@@ -6196,77 +6196,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Thuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Roret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 587 (14), pp.2125 - 2130. </w:t>
@@ -6298,657 +6298,657 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodegradation of Reactive Blue 4 and Orange G by Pycnoporus sanguineus Strain Isolated in Gabon</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Éric Gelhaye</w:t>
+                <w:t xml:space="preserve">Diversification of Fungal Specific Class A Glutathione Transferases in Saprotrophic Fungi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascalita Prosper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Harvengt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bioremediation &amp; Biodegradation </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4172/2155-6199.1000206⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0080298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01577769v1</w:t>
+                <w:t xml:space="preserve">hal-01520994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversification of Fungal Specific Class A Glutathione Transferases in Saprotrophic Fungi</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claude Didierjean</w:t>
+                <w:t xml:space="preserve">Biodegradation of Reactive Blue 4 and Orange G by Pycnoporus sanguineus Strain Isolated in Gabon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Attéké</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Mounguengui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bosco Saha Tchinda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Kor Ndikontar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 8 (11), </w:t>
+              <w:t xml:space="preserve">Journal of Bioremediation &amp; Biodegradation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (7), pp.1000206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0080298⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4172/2155-6199.1000206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01520994v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01577769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New substrates and activity of Phanerochaete chrysosporium Omega glutathione transferases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Xenomic networks variability and adaptation traits in wood decaying fungi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Meux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Thuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Chibani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2012.10.003⟩</w:t>
+              <w:t xml:space="preserve">Microbial Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (3), pp.248 - 263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1751-7915.12015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01268193v1</w:t>
+                <w:t xml:space="preserve">hal-01268111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xenomic networks variability and adaptation traits in wood decaying fungi</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+                <w:t xml:space="preserve">New substrates and activity of Phanerochaete chrysosporium Omega glutathione transferases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar Meux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Kamel Chibani</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Lamant Dhalleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gerardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Biotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 95 (2), pp.336 - 346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2012.10.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1751-7915.12015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01268111v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a Phanerochaete chrysosporium Glutathione Transferase Reveals a Novel Structural and Functional Class with Ligandin Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascalita Prosper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Buée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Dumarcay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 287 (46), pp.39001 - 39011. </w:t>
@@ -6999,51 +6999,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sphingobium sp SYK-6 LigG involved in lignin degradation is structurally and biochemically related to the glutathione transferase omega class</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Meux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascalita Prosper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eiji Masai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7133,51 +7133,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glutathione transferases of Phanerochaete chrysosporium S-glutathionyl-p-hydroquinone reductase belongs to a new structural class</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Meux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascalita Prosper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Ngadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7306,51 +7306,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Trace Element Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 142 (1), pp.93 - 105. </w:t>
@@ -7715,51 +7715,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Thion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 2011, pp.1-9. </w:t>
@@ -7995,51 +7995,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 333 (11-12), pp.801 - 807. </w:t>
@@ -8115,51 +8115,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Chibani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gunnar Wingsle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8405,51 +8405,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gerardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wood Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Volume 43, (Issue 3–4), pp 331-341. </w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8495,90 +8495,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The fungal glutathione S-transferase system. Evidence of new classes in the wood-degrading basidiomycete Phanerochaete chrysosporium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Ngadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Droux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8631,720 +8631,720 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02321274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of the production and purification processes of carnobacteriocins Cbn BM1 and Cbn B2 from Carnobacterium maltaromaticum CP5 by heterologous expression in Escherichia coli</w:t>
+                <w:t xml:space="preserve">Effects of propiconazole on extra-cellular enzymes involved in nutrient mobilization during Trametes versicolor wood colonization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordane Jasniewski</w:t>
+                <w:t xml:space="preserve">Serge Lekounougou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Cailliez-Grimal</w:t>
+                <w:t xml:space="preserve">Philippe Gérardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Revol-Junelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Wood Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 42 (2), pp.169-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00226-007-0158-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mimet.2008.01.008⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02905500v1</w:t>
+                <w:t xml:space="preserve">hal-02663868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel type of thioredoxin dedicated to symbiosis in legumes.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An atypical catalytic mechanism involving three cysteines of thioredoxin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cha San Koh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Alkhalfioui</w:t>
+                <w:t xml:space="preserve">Nicolas Navrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurice Renard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Y. Meyer</w:t>
+                <w:t xml:space="preserve">Masakazu Hirasawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 283 (34), pp.23062-23072. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M802093200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00339272v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of propiconazole on extra-cellular enzymes involved in nutrient mobilization during Trametes versicolor wood colonization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional analysis and expression characteristics of chloroplastic Prx IIE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Gama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bréhélin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Gelhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Lekounougou</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+                <w:t xml:space="preserve">Yves Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wood Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 133 (3), pp.599-610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1399-3054.2008.01097.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00226-007-0158-1⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02663868v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An atypical catalytic mechanism involving three cysteines of thioredoxin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization of the production and purification processes of carnobacteriocins Cbn BM1 and Cbn B2 from Carnobacterium maltaromaticum CP5 by heterologous expression in Escherichia coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordane Jasniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cha San Koh</w:t>
+                <w:t xml:space="preserve">Catherine Cailliez-Grimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Navrot</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne-Marie Revol-Junelles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 73 (1), pp.41-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mimet.2008.01.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M802093200⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02667186v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02905500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional analysis and expression characteristics of chloroplastic Prx IIE</w:t>
+                <w:t xml:space="preserve">A novel type of thioredoxin dedicated to symbiosis in legumes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filipe Gama</w:t>
+                <w:t xml:space="preserve">F. Alkhalfioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Bréhélin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Éric Gelhaye</w:t>
+                <w:t xml:space="preserve">Maurice Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Meyer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
+                <w:t xml:space="preserve">P. Frendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Keichinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 148, pp.424-435</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02118623v1</w:t>
+                <w:t xml:space="preserve">hal-00339272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initial stages of Fagus sylvatica wood colonization by the white-rot basidiomycete Trametes versicolor: Enzymatic characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lekounougou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mounguengui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9576,51 +9576,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The mitochondrial type II peroxiredoxin from poplar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Gama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Keech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9735,90 +9735,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redox based anti-oxidant systems in plants: Biochemical and structural analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cha San Koh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Corbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 1780 (11), pp.1249-1260. </w:t>
@@ -9862,638 +9862,638 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02662632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a new family of plant proteins loosely related to glutaredoxins with four CxxC motives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Navrot</w:t>
+                <w:t xml:space="preserve">Engineering functional artificial hybrid proteins between poplar peroxiredoxin II and glutaredoxin or thioredoxin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Gama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunnar Wingsle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photosynthesis Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11120-006-9083-7⟩</w:t>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 341 (4), pp.1300-1308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2006.01.099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02665437v1</w:t>
+                <w:t xml:space="preserve">hal-02653205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering functional artificial hybrid proteins between poplar peroxiredoxin II and glutaredoxin or thioredoxin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ascorbate peroxidase–thioredoxin interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Gelhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Navrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel K. Macdonald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gans</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Lloyd Raven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2006.01.099⟩</w:t>
+              <w:t xml:space="preserve">Photosynthesis Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 89 (2-3), pp.193-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11120-006-9100-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02653205v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ascorbate peroxidase–thioredoxin interaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plant glutathione peroxidases are functional peroxiredoxins distributed in several subcellular compartments and regulated during biotic and abiotic stresses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Navrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Gualberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Emma Lloyd Raven</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masakazu Hirasawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photosynthesis Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11120-006-9100-x⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 142 (4), pp.1364-1379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.106.089458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02655714v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02669180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant glutathione peroxidases are functional peroxiredoxins distributed in several subcellular compartments and regulated during biotic and abiotic stresses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId331" w:history="1">
+                <w:t xml:space="preserve">Identification of a new family of plant proteins loosely related to glutaredoxins with four CxxC motives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Navrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Photosynthesis Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 89 (2-3), pp.71-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11120-006-9083-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.106.089458⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02669180v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactive oxygen species generation and antioxidant systems in plant mitochondria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Navrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐pierre Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10546,431 +10546,431 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05318443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The plant thioredoxin system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AtCCMH, an essential component of the c-type cytochrome maturation pathway in Arabidopsis mitochondria, interacts with apocytochrome c</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.H. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Giegé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naganand Rayapuram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Ahuja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 102 (44), pp.16113-16118</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...14 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02679065v1</w:t>
+                <w:t xml:space="preserve">hal-02669761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AtCCMH, an essential component of the c-type cytochrome maturation pathway in Arabidopsis mitochondria, interacts with apocytochrome c</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Giegé</w:t>
+                <w:t xml:space="preserve">Solution Structure of a Natural CPPC Active Site Variant, the Reduced Form of Thioredoxin h1 from Poplar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Coudevylle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Thureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Hemmerlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">U. Ahuja</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 44 (6), pp.2001-2008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bi047816n⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02669761v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solution Structure of a Natural CPPC Active Site Variant, the Reduced Form of Thioredoxin h1 from Poplar</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The plant thioredoxin system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Navrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 44 (6), pp.2001-2008. </w:t>
+              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 62 (1), pp.24-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/bi047816n⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00018-004-4296-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02675470v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Plant Glutaredoxin Targets</w:t>
               </w:r>
@@ -11551,103 +11551,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Letter to the Editor: 1H, 13C and 15N resonance assignment of the reduced form of thioredoxin h1 from Poplar, a CPPC active site variant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Coudevylle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Thureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Hemmerlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomolecular NMR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 30 (2), pp.229-230. </w:t>
@@ -11749,51 +11749,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Gualberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 101 (40), pp.14545-14550</w:t>
@@ -12543,51 +12543,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 511 (1-3), pp.145-149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12621,51 +12621,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thioredoxins and related proteins in photosynthetic organisms: molecular basis for thiol dependent regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12761,534 +12761,534 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03141500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redox Control by Dithiol-Disulfide Exchange in Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
+                <w:t xml:space="preserve">Isolation and characterization of an extended thioredoxin h from poplar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Eric Sautière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1749-6632.2002.tb04692.x⟩</w:t>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 114 (2), pp.165-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1034/j.1399-3054.2002.1140202.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03141505v1</w:t>
+                <w:t xml:space="preserve">hal-03141495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and characterization of an extended thioredoxin h from poplar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhancement of Poplar Glutaredoxin Expression by Optimization of the cDNA Sequence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Eric Sautière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 114 (2), pp.165-171. </w:t>
+              <w:t xml:space="preserve">Protein Expression and Purification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 24 (2), pp.234-241. </w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1034/j.1399-3054.2002.1140202.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1006/prep.2001.1574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03141495v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03141520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of Poplar Glutaredoxin Expression by Optimization of the cDNA Sequence</w:t>
+                <w:t xml:space="preserve">Redox Control by Dithiol-Disulfide Exchange in Plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protein Expression and Purification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 24 (2), pp.234-241. </w:t>
+              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 973 (1), pp.520-528. </w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1006/prep.2001.1574⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1749-6632.2002.tb04693.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03141520v1</w:t>
+                <w:t xml:space="preserve">hal-03141516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redox Control by Dithiol-Disulfide Exchange in Plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 973 (1), pp.520-528. </w:t>
+              <w:t xml:space="preserve">, 2002, 973 (1), pp.508-519. </w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1749-6632.2002.tb04693.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1749-6632.2002.tb04692.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03141516v1</w:t>
+                <w:t xml:space="preserve">hal-03141505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glutaredoxin-dependent Peroxiredoxin from Poplar</w:t>
               </w:r>
@@ -13300,51 +13300,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 277 (16), pp.13609-13614. </w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13672,51 +13672,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Eric Sautiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 127 (3), pp.1299-1309. </w:t>
@@ -14531,51 +14531,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solubilization of cellulose by mesophilic cellulolytic clostridia isolated from a municipal solid-waste digester</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cailliez-Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14699,51 +14699,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cailliez-Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Burle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14963,51 +14963,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glutathione Transferase Xi: Structural insights into a class of enzymes conserved in fungi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15088,90 +15088,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From fungal detoxification systems to wood durability in neotropical forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Salzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Amusant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Beauchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15203,342 +15203,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03145384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decipher and exploit interactions between bacteria and fungi to identify new bioactive metabolites</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Interactions between wood polyphenols and detoxification enzymes of the white rot Trametes versicolor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Dumarcay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire LUE Impact/Biomolécules du futur : de la découverte aux applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Nancy, France</w:t>
+              <w:t xml:space="preserve">49th IRGWP Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Johannesburg, South Africa. pp.IRG/WP 18-10906</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03216629v1</w:t>
+                <w:t xml:space="preserve">hal-03127877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between wood polyphenols and detoxification enzymes of the white rot Trametes versicolor</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Decipher and exploit interactions between bacteria and fungi to identify new bioactive metabolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Nicault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Gelhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49th IRGWP Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Johannesburg, South Africa. pp.IRG/WP 18-10906</w:t>
+              <w:t xml:space="preserve">Séminaire LUE Impact/Biomolécules du futur : de la découverte aux applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03127877v1</w:t>
+                <w:t xml:space="preserve">hal-03216629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between fungal glutathione transferases and wood extractives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Saiag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Amusant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Dumarcay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gerardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48th IRGWP Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Ghent, Belgium. pp.IRG/WP 17-10894</w:t>
@@ -15619,51 +15619,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Buée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annegret Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barry Goodell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th EGU General Assembly, EGU2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, vienne, Austria</w:t>
@@ -15839,51 +15839,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guy J.-G. Berrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gerardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annegret Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15925,103 +15925,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigations on the durability of several Congo basin wood species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Mounguengui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bosco Saha Tchinda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Kor Ndikontar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Attéké</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Research Group on Wood Preservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Vina del Mar, Chile</w:t>
@@ -16102,51 +16102,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gerardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Research Group on Wood Preservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, St George, UT, United States</w:t>
@@ -16175,103 +16175,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-throughput sequencing highlighted contrasted pioneer fungal communities associated to coniferous and deciduous wood preservation assays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Dassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Le Bayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kutnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Harvengt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Research Group on Wood Preservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Stockholm, Sweden</w:t>
@@ -16300,51 +16300,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude cristallographique de la glutathion-s-transferase omega1 de phanerochaete chrysosporium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascalita Prosper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Meux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16352,51 +16352,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFC 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16479,51 +16479,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew A. Ngadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gelhaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16842,51 +16842,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05459218v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Noel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Vuong Nguyen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;laure Ancel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rezer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Castinel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.70205" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128635v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Levasseur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Trac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Clavereau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Zannini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Estevez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2025.114577" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210816v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Senelis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Barbier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa van Elslande" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpaf079" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04106625v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Valette" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legout" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Goodell" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gry Alfredsen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Auer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2022.101188" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176026v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Schilling" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Oliveira-Correia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof9050536" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985658v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schwartz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Beurton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Morel-Rouhier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2023.01.099" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147138v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E Hallsworth" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gelhaye" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Darnet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodnay Sormani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.14242" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174966v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Moretti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Lor&#232;ne Goddard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Puca" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lalev&#233;e" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Di Marco" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof9040498" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791040v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Maia-Grondard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Baltenweck" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Robert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hugueney" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.988709" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773950v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pacetti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Perrin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evi Bieler" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.844264" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773939v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Perez-Gonzalez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Sebestyen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Petit" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jody Jellison" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mugnai" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.921961" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03112257v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Nicault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zaiter" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dumarcay" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chaimbault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gelhaye" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9010178" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123656v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Renou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boutilliat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Jos&#233; Fern&#225;ndez&#8208;gonz&#225;lez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gautier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15381" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03134066v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sainte-Marie" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barrandon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21079-6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143927v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deroy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Girardet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2020.103506" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143918v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salzet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Amusant" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.0c00480" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02619232v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul-Razak Tidjani" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gauthier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics9050271" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02801725v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bontemps" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leblond" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00428-20" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143938v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bchini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Girardet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodnay R. Sormani" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Morel-Rouhier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.15614" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02913021v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerardin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.13540" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02797241v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roret" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fernandez-Gonzalez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0224776" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311418v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Mulliert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.3620" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621597v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Jos&#233; Fern&#225;ndez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14409" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843732v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aubert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Favier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-26601-3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146434v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dwi Erikan Rizanti" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayan Darmawan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice George" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Merlin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0716-8" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764393v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsan Amara" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navarro" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Benkhelfallah" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02826-17" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959634v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.13224" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492224v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Saiag" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.8b02636" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595725v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbr.2017.01.002" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01765128v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nursinta Arifiani Rosdiana" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gerardin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Chapuis" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Jos&#233; Santiago-Medina" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2017.06.034" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560686v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eric Valette" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Benoit-Gelber" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Di Falco" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad Wiebenga" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald P. de Vries" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.12361" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549101v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Didierjean" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hecker" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S205327331609656X" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602397v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Loison" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Majou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boudaud" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gantzer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiw153" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532273v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Mounguengui" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bosco Saha Tchinda" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Kor Ndikontar" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Att&#233;k&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0514-5" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579573v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herv&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ketter" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Pierrat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Frey-Klett" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0147100" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284229v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jacquot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Couturier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-014-0442-9" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539425v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0164678" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521792v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thuiier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Favier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2015.09.002" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9FRTF806-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210017v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Calmes" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Morel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bataill&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemette" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-015-0462-0" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269448v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Kebbi-Benkeder" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Touahri" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0137083" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01522015v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Lallement" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Meux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M. Gualberto" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2014.11.021" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195092v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mothe" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Freyburger" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2013.10.009" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7SPXRTCD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010621v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Uroz" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12347" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-595MJG92-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268951v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang-Hao Tian" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Pourcher" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Bouchez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Peu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-014-6142-4" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268964v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thuillier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Chibani" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Belli" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Herrero" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dumarcay" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02103-14" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268064v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2013.05.031" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01577769v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2155-6199.1000206" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01520994v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mathieu" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascalita Prosper" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Harvengt" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0080298" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268193v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Lamant Dhalleine" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2012.10.003" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-45628MHP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268111v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.12015" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268261v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.402776" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268258v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiji Masai" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2012.09.036" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648116v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ngadin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Morel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.194548" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652310v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Smiri" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Chaoui" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouhier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12011-010-8749-3" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QWJ17SR1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372446v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Diss" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Blaudez" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chalot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1758-2229.2010.00235.x" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BRXFZ888-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000169v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duplessis" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina A C. A. Cuomo" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Cheng Y.-C. Lin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Aerts" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tisserant" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1019315108" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143883v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Thion" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Billard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4061/2011/938308" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663288v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10534-010-9344-y" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D16F31HB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667925v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.09.002" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PG6Q3XC5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667708v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Wingsle" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mp/ssn076" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658468v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Perez-Jimenez" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyuan Li" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pallav Kosuri" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inmaculada Sanchez-Romero" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun P. Wiita" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb.1627" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02095102v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge-Thierry Lekounoungou" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Petrissans" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Jacquot" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-008-0236-z" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QFV9JB68-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321274v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Droux" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-009-0104-5" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RRSX72H6-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02905500v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Jasniewski" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cailliez-Grimal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Revol-Junelles" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2008.01.008" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8BPHCG1L-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339272v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alkhalfioui" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Renard" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Frendo" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keichinger" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Meyer" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663868v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lekounougou" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe G&#233;rardin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-007-0158-1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HM032RX8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667186v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cha San Koh" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Navrot" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masakazu Hirasawa" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M802093200" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02118623v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Gama" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Br&#233;h&#233;lin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Meyer" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2008.01097.x" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z0X0SZX3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666158v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mounguengui" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rose" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2007.06.013" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMB26BV2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655538v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02498.x" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667238v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Keech" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Eymery" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Finkemeier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2006.00785.x" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6RM7RBTK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662632v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Corbier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2007.12.007" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6ZS2HGH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665437v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11120-006-9083-7" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/35A6BB87AE8E5FC7375379B56463B2863378CC27/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653205v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gans" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2006.01.099" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SX2CF2SH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655714v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel K. Macdonald" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Lloyd Raven" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11120-006-9100-x" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TDPNC161-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669180v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Collin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gualberto" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.089458" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318443v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Jacquot" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2006.00777.x" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L57JRH36-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679065v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-004-4296-4" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F31EF29EC88922DCC9DD49E05939E44D5A5EDFD3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669761v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.H. Meyer" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gieg&#233;" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naganand Rayapuram" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Ahuja" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675470v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coudevylle" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Thureau" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hemmerlin" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi047816n" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-LVQX326H-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321218v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsenio Villarejo" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj K Srivastava" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2005.7.919" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680142v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mabicka" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Linder" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143834v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rouhier" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Jacquot" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-004-3410-y" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T8RQ9HKJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673403v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680157v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gualberto" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Jordy" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Fay" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677583v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JNMR.0000048854.54177.1b" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D116A88C71E435C8044E00E040007A7D8DEA9D33/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680989v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gerard" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jolivet" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675391v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gerardin" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672433v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corbier" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01332173v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Balmer" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William H. Vensel" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene K. Tanaka" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J. Hurkman" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0308583101" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682135v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tagu" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Palin" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Balestrini" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lapeyrie" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675821v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vlamis-Gardikas" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Girardet" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Sauti&#232;re" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679184v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141514v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-5793(01)03302-6" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141500v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0006-2952(02)01177-2" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZQ3KXWG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141505v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.2002.tb04692.x" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B3ST417K-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141495v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laurent" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Sauti&#232;re" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1034/j.1399-3054.2002.1140202.x" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/51AA02B32673E7AC9E97E35E13F55CEC101A7595/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141520v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/prep.2001.1574" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PT1XD86S-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141516v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.2002.tb04693.x" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6SXLX984-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141509v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111489200" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02939542v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Diouf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delbarre" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Perrin" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G&#233;rardin" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rapin" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.68.9.4377-4382.2002" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676763v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baya" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Soulounganga" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915286v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Sautiere" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Brun" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.010586" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787581v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mohand-Oussaid" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Payot" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guedon" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Youyou" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787587v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guedon" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Petitdemange" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0923-2508(99)00110-2" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C1BD1D9A171717EAA9008ADFC24645E358D86F7F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02910824v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Desvaux" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Petitdemange" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002530051577" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0C81B916215A0EAE2B200C6A634478CDC9DEEA04/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141435v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bandilla" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate &#220;cker" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Ram" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Simonin" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0005-2728(98)00086-3" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787609v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cailliez" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Petitdemange" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-144-2-375" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141396v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gehin" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Benoit" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-139-11-2819" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02905572v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Raval" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0960-8524(93)90087-R" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7JQPKSDS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02905576v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Claude" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Burle" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01577226" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-2VWC2XKG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141321v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Petitdemange" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gay" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0923-2508(92)90076-Z" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/18BC264ED05B2EC5C444E36D7F4BD5768CEA394C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482713v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145384v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216629v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03127877v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03127847v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340861v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne B&#233;du" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03656821v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint&#8208;andr&#233;" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579840v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy J.-G. Berrin" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579833v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579821v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Thuillier" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579804v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dass&#233;" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Le Bayon" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kutnik" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482604v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823544v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew A. Ngadin" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-2296(10)52006-8" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01753595v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1993NAN10147" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05459218v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Noel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Vuong Nguyen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;laure Ancel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rezer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Castinel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.70205" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128635v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Levasseur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Trac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Clavereau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Zannini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Estevez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2025.114577" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210816v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Senelis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Barbier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa van Elslande" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpaf079" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147138v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E Hallsworth" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gelhaye" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Darnet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodnay Sormani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.14242" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985658v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schwartz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Beurton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Morel-Rouhier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2023.01.099" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04106625v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Valette" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legout" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Goodell" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gry Alfredsen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Auer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2022.101188" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176026v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Schilling" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Oliveira-Correia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof9050536" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174966v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Moretti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Lor&#232;ne Goddard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Puca" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lalev&#233;e" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Di Marco" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof9040498" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791040v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Maia-Grondard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Baltenweck" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Robert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hugueney" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.988709" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773950v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pacetti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Perrin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evi Bieler" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.844264" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773939v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Perez-Gonzalez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Sebestyen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Petit" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jody Jellison" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mugnai" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.921961" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03112257v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Nicault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zaiter" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dumarcay" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chaimbault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gelhaye" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9010178" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123656v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Renou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boutilliat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Jos&#233; Fern&#225;ndez&#8208;gonz&#225;lez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gautier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15381" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03134066v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sainte-Marie" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barrandon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21079-6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143927v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deroy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Girardet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2020.103506" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02619232v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul-Razak Tidjani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gauthier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics9050271" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02801725v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bontemps" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leblond" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00428-20" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143918v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salzet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Amusant" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.0c00480" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02913021v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerardin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.13540" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143938v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bchini" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Girardet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodnay R. Sormani" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Morel-Rouhier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.15614" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02797241v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roret" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fernandez-Gonzalez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0224776" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311418v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Mulliert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.3620" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621597v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Jos&#233; Fern&#225;ndez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dumar&#231;ay" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14409" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843732v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aubert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Favier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-26601-3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146434v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dwi Erikan Rizanti" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayan Darmawan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice George" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Merlin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0716-8" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959634v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.13224" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764393v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsan Amara" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navarro" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Benkhelfallah" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02826-17" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492224v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Saiag" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.8b02636" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595725v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbr.2017.01.002" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01765128v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nursinta Arifiani Rosdiana" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gerardin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Chapuis" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Jos&#233; Santiago-Medina" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2017.06.034" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560686v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eric Valette" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Benoit-Gelber" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Di Falco" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad Wiebenga" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald P. de Vries" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.12361" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549101v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Didierjean" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hecker" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S205327331609656X" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532273v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Mounguengui" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bosco Saha Tchinda" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Kor Ndikontar" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Att&#233;k&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0514-5" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579573v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herv&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ketter" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Pierrat" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Frey-Klett" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0147100" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284229v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jacquot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Couturier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-014-0442-9" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602397v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Loison" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Majou" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boudaud" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gantzer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiw153" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539425v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0164678" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210017v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Calmes" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Morel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bataill&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemette" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-015-0462-0" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269448v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Kebbi-Benkeder" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Touahri" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0137083" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521792v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thuiier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Favier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2015.09.002" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9FRTF806-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01522015v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Lallement" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Meux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M. Gualberto" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2014.11.021" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010621v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Uroz" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12347" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-595MJG92-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268951v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang-Hao Tian" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Pourcher" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Bouchez" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Peu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-014-6142-4" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195092v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mothe" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Freyburger" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2013.10.009" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7SPXRTCD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268964v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thuillier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Chibani" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Belli" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Herrero" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dumarcay" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02103-14" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268064v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2013.05.031" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01520994v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mathieu" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascalita Prosper" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Harvengt" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0080298" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01577769v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2155-6199.1000206" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268111v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.12015" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268193v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Lamant Dhalleine" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2012.10.003" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-45628MHP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268261v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.402776" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268258v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiji Masai" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2012.09.036" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648116v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ngadin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Morel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.194548" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652310v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Smiri" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Chaoui" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouhier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12011-010-8749-3" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QWJ17SR1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372446v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Diss" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Blaudez" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chalot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1758-2229.2010.00235.x" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BRXFZ888-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000169v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duplessis" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina A C. A. Cuomo" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Cheng Y.-C. Lin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Aerts" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tisserant" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1019315108" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143883v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Thion" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Billard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4061/2011/938308" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663288v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10534-010-9344-y" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D16F31HB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667925v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.09.002" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PG6Q3XC5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667708v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Wingsle" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mp/ssn076" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658468v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Perez-Jimenez" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyuan Li" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pallav Kosuri" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inmaculada Sanchez-Romero" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun P. Wiita" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb.1627" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02095102v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge-Thierry Lekounoungou" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Petrissans" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Jacquot" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-008-0236-z" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QFV9JB68-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321274v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Droux" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-009-0104-5" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RRSX72H6-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663868v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lekounougou" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe G&#233;rardin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-007-0158-1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HM032RX8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667186v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cha San Koh" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Navrot" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masakazu Hirasawa" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M802093200" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02118623v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Gama" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Br&#233;h&#233;lin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Meyer" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2008.01097.x" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z0X0SZX3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02905500v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Jasniewski" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cailliez-Grimal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Revol-Junelles" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2008.01.008" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8BPHCG1L-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339272v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alkhalfioui" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Renard" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Frendo" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keichinger" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Meyer" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666158v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mounguengui" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rose" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2007.06.013" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMB26BV2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655538v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02498.x" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667238v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Keech" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Eymery" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Finkemeier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2006.00785.x" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6RM7RBTK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662632v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Corbier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2007.12.007" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6ZS2HGH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653205v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gans" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2006.01.099" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SX2CF2SH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655714v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel K. Macdonald" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Lloyd Raven" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11120-006-9100-x" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TDPNC161-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669180v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Collin" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gualberto" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.089458" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665437v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11120-006-9083-7" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/35A6BB87AE8E5FC7375379B56463B2863378CC27/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318443v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Jacquot" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2006.00777.x" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L57JRH36-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669761v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.H. Meyer" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gieg&#233;" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naganand Rayapuram" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Ahuja" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675470v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coudevylle" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Thureau" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hemmerlin" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi047816n" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-LVQX326H-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679065v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-004-4296-4" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F31EF29EC88922DCC9DD49E05939E44D5A5EDFD3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321218v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsenio Villarejo" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj K Srivastava" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2005.7.919" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680142v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mabicka" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Linder" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143834v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rouhier" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Jacquot" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-004-3410-y" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T8RQ9HKJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673403v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680157v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gualberto" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Jordy" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Fay" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677583v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JNMR.0000048854.54177.1b" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D116A88C71E435C8044E00E040007A7D8DEA9D33/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680989v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gerard" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jolivet" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675391v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gerardin" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672433v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corbier" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01332173v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Balmer" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William H. Vensel" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene K. Tanaka" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J. Hurkman" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0308583101" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682135v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tagu" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Palin" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Balestrini" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lapeyrie" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675821v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vlamis-Gardikas" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Girardet" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Sauti&#232;re" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679184v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141514v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-5793(01)03302-6" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141500v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0006-2952(02)01177-2" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZQ3KXWG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141495v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laurent" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Sauti&#232;re" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1034/j.1399-3054.2002.1140202.x" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/51AA02B32673E7AC9E97E35E13F55CEC101A7595/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141520v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/prep.2001.1574" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PT1XD86S-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141516v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.2002.tb04693.x" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6SXLX984-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141505v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.2002.tb04692.x" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B3ST417K-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141509v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111489200" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02939542v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Diouf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delbarre" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Perrin" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G&#233;rardin" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rapin" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.68.9.4377-4382.2002" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676763v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baya" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Soulounganga" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915286v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Sautiere" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Brun" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.010586" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787581v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mohand-Oussaid" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Payot" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guedon" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Youyou" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787587v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guedon" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Petitdemange" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0923-2508(99)00110-2" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C1BD1D9A171717EAA9008ADFC24645E358D86F7F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02910824v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Desvaux" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Petitdemange" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002530051577" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0C81B916215A0EAE2B200C6A634478CDC9DEEA04/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141435v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bandilla" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate &#220;cker" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Ram" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Simonin" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0005-2728(98)00086-3" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787609v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cailliez" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Petitdemange" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-144-2-375" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141396v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gehin" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Benoit" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-139-11-2819" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02905572v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Raval" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0960-8524(93)90087-R" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7JQPKSDS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02905576v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Claude" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Burle" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01577226" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-2VWC2XKG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141321v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Petitdemange" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gay" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0923-2508(92)90076-Z" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/18BC264ED05B2EC5C444E36D7F4BD5768CEA394C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482713v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145384v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03127877v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216629v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03127847v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340861v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne B&#233;du" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03656821v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint&#8208;andr&#233;" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579840v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy J.-G. Berrin" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579833v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579821v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Thuillier" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579804v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dass&#233;" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Le Bayon" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kutnik" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482604v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823544v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew A. Ngadin" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-2296(10)52006-8" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01753595v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1993NAN10147" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>