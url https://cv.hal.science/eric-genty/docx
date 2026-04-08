--- v0 (2026-03-18)
+++ v1 (2026-04-08)
@@ -342,338 +342,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05312162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toluene absorption from laboratory to industrial scale: An experimental and theoretical study</w:t>
+                <w:t xml:space="preserve">Synthesis of Gold Nanoparticles over CoAl Mixed Oxide for Ethanol Oxidation Reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Villarim</w:t>
+                <w:t xml:space="preserve">Guillaume Rochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chengmin Gui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Genty</w:t>
+                <w:t xml:space="preserve">Jean-Marc Giraudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhigang Lei</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jaouad Zemmouri</w:t>
+                <w:t xml:space="preserve">Jean-François Lamonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seppur.2023.125070⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29 (10), pp.2285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules29102285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04242235v1</w:t>
+                <w:t xml:space="preserve">hal-04579473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Gold Nanoparticles over CoAl Mixed Oxide for Ethanol Oxidation Reaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toluene absorption from laboratory to industrial scale: An experimental and theoretical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Villarim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Rochard</w:t>
+                <w:t xml:space="preserve">Chengmin Gui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Giraudon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Poupin</w:t>
+                <w:t xml:space="preserve">Zhigang Lei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Lamonier</w:t>
+                <w:t xml:space="preserve">Jaouad Zemmouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 29 (10), pp.2285. </w:t>
+              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 328, pp.125070. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules29102285⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2023.125070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04579473v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04242235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of Mn‐Mg‐Al Mixed Oxides Composition on their Activity towards the Total Oxidation of Aromatic and Oxygenated VOCs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca El Khawaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -750,77 +750,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep eutectic solvents and conventional solvents as VOC absorbents for biogas upgrading: A comparative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Villarim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaouad Zemmouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Fourmentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1252,57 +1252,57 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Ce Addition on MgAl Mixed Oxides for the Total Oxidation of CO and Toluene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Brunet</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1318,92 +1318,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Siffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topics in Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 62 (1-4), pp.397-402. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11244-018-1105-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04294993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of CO addition on the toluene total oxidation over Co based mixed oxide catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1452,517 +1452,517 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Siffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 247, pp.163 - 172. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apcatb.2019.01.081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03485892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dry reforming of methane via plasma-catalysis: influence of the catalyst nature supported on alumina in a packed-bed DBD configuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Brune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Brune</w:t>
+                <w:t xml:space="preserve">A Ozkan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Ozkan</w:t>
+                <w:t xml:space="preserve">E Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Genty</w:t>
+                <w:t xml:space="preserve">T Visart de Bocarmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Reniers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 51 (23), pp.234002. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-6463/aac047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04294999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The CoAlCeO Mixed Oxide: An Alternative to Palladium-Based Catalysts for Total Oxidation of Industrial VOCs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Barroo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Cazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (2), pp.64. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/catal8020064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04168622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiral adsorption studied by field emission techniques: the case of alanine on platinum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adsorption and Hydrogenation of CO 2 on Rh Nanosized Crystals: Demonstration of the Role of Interfacet Oxygen Spillover and Comparative Studies with O 2 , N 2 O, and CO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sten Lambeets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Barroo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Gilis</w:t>
+                <w:t xml:space="preserve">Sylwia Owczarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jai Prakash Jai Prakash</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C. Barroo</w:t>
+                <w:t xml:space="preserve">Luc Jacobs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7NJ01202K⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (30), pp.16238-16249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b02217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04295036v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04295019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usefulness of toxicological validation of VOCs catalytic degradation by air-liquid interface exposure system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margueritta Al Zallouha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Landkocz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1984,869 +1984,869 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 152, pp.328-335. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envres.2016.10.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04295042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption and Hydrogenation of CO 2 on Rh Nanosized Crystals: Demonstration of the Role of Interfacet Oxygen Spillover and Comparative Studies with O 2 , N 2 O, and CO</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chiral adsorption studied by field emission techniques: the case of alanine on platinum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gilis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jai Prakash Jai Prakash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lambeets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sten Lambeets</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cédric Barroo</w:t>
+                <w:t xml:space="preserve">E. Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylwia Owczarek</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Genty</w:t>
+                <w:t xml:space="preserve">C. Barroo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b02217⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 41 (14), pp.6638-6645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7NJ01202K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04295019v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04295036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Ce Substituted Hydrotalcite-derived Mixed Oxides on Total Catalytic Oxidation of Air Pollutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pequeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Capelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Siffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Today: Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 3 (2), pp.277-281. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.matpr.2016.01.069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04295268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-Al-Ce Mixed Oxide Materials Prepared by Hydrotalcite Way for VOCs Total Oxidation in Micro- and Semi-Pilot Scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Bugnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy de Weireld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Bugnon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guy de Weireld</w:t>
+                <w:t xml:space="preserve">Diane Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Decroly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Today: Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 3 (2), pp.188-193. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.matpr.2016.01.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04295274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-Al Mixed Oxides Prepared via LDH Route Using Microwaves or Ultrasound: Application for Catalytic Toluene Total Oxidation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of by-products issued from the catalytic oxidation of toluene by chemical and biological methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margueritta Al Zallouha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy de Weireld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Genty</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Capelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/catal5020851⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18 (10), pp.1084-1093. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crci.2015.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01259403v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04295280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of by-products issued from the catalytic oxidation of toluene by chemical and biological methods</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guy de Weireld</w:t>
+                <w:t xml:space="preserve">Co-Al Mixed Oxides Prepared via LDH Route Using Microwaves or Ultrasound: Application for Catalytic Toluene Total Oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Genty</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Poupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Casale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Capelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crci.2015.09.001⟩</w:t>
+              <w:t xml:space="preserve">Catalysts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (2), pp.851-867. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/catal5020851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04295280v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01259403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Gold on Hydrotalcite-like Compound Catalysts for Toluene and CO Total Oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Capelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Siffert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 3 (4), pp.966 - 977. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/catal3040966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04250406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2856,703 +2856,703 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redox thermal gaz treatment : the role of copper and carbonate species in the CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; industrial flue gas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">REDOX THERMAL GAS TREATMENT: THE ROLE OF COPPER AND CARBONATE SPECIES IN THE CO2 PURIFICATION OF INDUSTRIAL FLUE GAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Abou Rahhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Siffert</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Siffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Éric Genty</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13 th International Conference on Environmental Engineering and Management (ICEEM13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cristofor Simionescu Faculty of Chemical Engineering; Environmental Protection and Department of Environmental Engineering and Management from Gheorghe Asachi Technical University of Iasi, Sep 2025, Iasi, Romania</w:t>
+              <w:t xml:space="preserve">The13th International Conference on Environmental Engineering and Management (ICEEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cristofor Simionescu Faculty of Chemical Engineering and Environmental Protection; Gheorghe Asachi Technical University of Iasi, Romania; Department of Science and Engineering of Materials, Environment and Urban Planning; Politecnica delle Marche University, Ancona, Italy, Sep 2025, Iasi Romania, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05545976v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05509521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of Cu/Mn ratio in mixed oxides for total oxidation of air pollutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Machinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charf Eddine Bounoukta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria La Parola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FCCat 2025 : French Conference on Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe d'étude en catalyse (GECAT); Division catalyse de la société chimique de France (DivCat), May 2025, Ronce-les-bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05077839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REDOX THERMAL GAS TREATMENT: THE ROLE OF COPPER AND CARBONATE SPECIES IN THE CO2 PURIFICATION OF INDUSTRIAL FLUE GAS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Redox thermal gaz treatment : the role of copper and carbonate species in the CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; industrial flue gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Abou Rahhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Siffert</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Siffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Genty</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The13th International Conference on Environmental Engineering and Management (ICEEM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cristofor Simionescu Faculty of Chemical Engineering and Environmental Protection; Gheorghe Asachi Technical University of Iasi, Romania; Department of Science and Engineering of Materials, Environment and Urban Planning; Politecnica delle Marche University, Ancona, Italy, Sep 2025, Iasi Romania, Romania</w:t>
+              <w:t xml:space="preserve">13 th International Conference on Environmental Engineering and Management (ICEEM13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cristofor Simionescu Faculty of Chemical Engineering; Environmental Protection and Department of Environmental Engineering and Management from Gheorghe Asachi Technical University of Iasi, Sep 2025, Iasi, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05509521v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05545976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Mn/Cu ratio for CuMnOx prepared by oxalate coprecipitation: the essential point for total oxidation of model pollutants issued from biomass combustion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Machinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charf Eddine Bounoukta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria La Parola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Environmental Catalysis (ICEC 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ERIC aisbl (European Research Institute of Catalysis); Italian Group of Catalysis (GIC); Division of Industrial Chemistry of the Italian Chemical Society (SCI), Jun 2025, Isola delle Femmine - Palermo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05513672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mn-Co supportés par CeO2 pour l'oxydation totale de mélange CO/COV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Paris</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Genty</w:t>
+                <w:t xml:space="preserve">François Devred</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Devred</w:t>
+                <w:t xml:space="preserve">Pierre Eloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Hanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GECat 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe d’étude en catalyse (GECat) de la Société chimique de France (SCF), May 2024, Hendaye, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04579484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed oxides materials for catalytic treatment of wood combustion emissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charf Eddine Bounoukta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3584,346 +3584,346 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th Ibero-American Catalysis Congress - CICAT 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SECAT – Sociedad Española de Catálisis; La Universidad del País Vasco (en euskera: Euskal Herriko Unibertsitatea; UPV/EHU), Sep 2024, Bilbao, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04710766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NEW PREPARATION METHOD OF GOLD NANOPARTICLES ON LDH PRECURSOR'S FOR ETHANOL OXIDATION REACTION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Siffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria La Parola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th Ibero-American Catalysis Congress - CICAT 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SECAT – Sociedad Española de Catálisis; La Universidad del País Vasco (en euskera: Euskal Herriko Unibertsitatea; UPV/EHU), Sep 2024, Bilbao, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04710751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of various absorbents for biogas upgrading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Villarim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaouad Zemmouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Fourmentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISGC – The International Symposium on Green Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04443404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed oxides issued from HDL precursors for ethanol total oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca El Khawaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3942,619 +3942,619 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Asia-Pacific Congress on Catalysis (APCAT-8)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04423448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l’état d’oxydation du platine sur l’oxydation catalytique du CO : Apport de la méthodologie SSITKA-IR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CoAlCe-O: un oxyde mixte efficace pour l'oxydation catalytique des COV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Céline Chizallet</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy de Weireld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gecat 2018</w:t>
+              <w:t xml:space="preserve">GECat 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Trégunc, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03524873v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CoAlCe-O: un oxyde mixte efficace pour l'oxydation catalytique des COV</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact de l’état d’oxydation du platine sur l’oxydation catalytique du CO : Apport de la méthodologie SSITKA-IR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Poupin</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Sangnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Dhainaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Matrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chizallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECat 2018</w:t>
+              <w:t xml:space="preserve">Gecat 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Trégunc, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04423873v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03524873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; purification of industrial flue gas: effect of physico-chemical properties obtained by different preparation methods on CoCuAl oxide for the Selective Catalytic Reduction process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">The Effect of Physico-Chemical Properties Obtained by Different Preparation Methods on CoCuAl Oxide for CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Purification of Industrial Flue Gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Abou Rahhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ponchel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FCCat 2025 : French Conference on Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Ronce-les-Bains, France</w:t>
+              <w:t xml:space="preserve">13 th International Conference on Environmental Engineering and Management (ICEEM13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Iasi, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05077866v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05546020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Purification of Industrial Flue Gas: Effect of Physico-Chemical Properties Obtained by Different Preparation Methods on CoCuAl Oxide for the Selective Catalytic Reduction Process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Purification of Industrial Flue Gas : Effect of Physico-Chemical Properties Obtained by Different Preparation Methods on CoCuAl Oxide for the Selective Catalytic Reduction Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Abou Rahhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ponchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Conference on Catalysis (FCCat) 2025</w:t>
+              <w:t xml:space="preserve">FCCat 2025 : French Conference on Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Ronce Les Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05316590v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05294438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Purification of Industrial Flue Gas : The Role of Copper and Carbonate Species in the Selective Catalytic Reduction Process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; purification of industrial flue gas: effect of physico-chemical properties obtained by different preparation methods on CoCuAl oxide for the Selective Catalytic Reduction process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Abou Rahhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4562,1129 +4562,1129 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ponchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Environmental Catalysis (ICEC 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Isola delle Femmine - Palermo, Italy</w:t>
+              <w:t xml:space="preserve">FCCat 2025 : French Conference on Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Ronce-les-Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05294463v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05077866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of Physico-Chemical Properties Obtained by Different Preparation Methods on CoCuAl Oxide for CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Purification of Industrial Flue Gas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Purification of Industrial Flue Gas: Effect of Physico-Chemical Properties Obtained by Different Preparation Methods on CoCuAl Oxide for the Selective Catalytic Reduction Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Abou Rahhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ponchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13 th International Conference on Environmental Engineering and Management (ICEEM13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Iasi, Romania</w:t>
+              <w:t xml:space="preserve">French Conference on Catalysis (FCCat) 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Ronce Les Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05546020v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05316590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Purification of Industrial Flue Gas : Effect of Physico-Chemical Properties Obtained by Different Preparation Methods on CoCuAl Oxide for the Selective Catalytic Reduction Process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Purification of Industrial Flue Gas : The Role of Copper and Carbonate Species in the Selective Catalytic Reduction Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Abou Rahhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ponchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Delattre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Ponchel</w:t>
+                <w:t xml:space="preserve">Sébastien Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FCCat 2025 : French Conference on Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Ronce Les Bains, France</w:t>
+              <w:t xml:space="preserve">13th International Conference on Environmental Catalysis (ICEC 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Isola delle Femmine - Palermo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05294438v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05294463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Purification of Industrial Flue Gas: The Role of Copper and Carbonate Species in the Selective Catalytic Reduction Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Abou Rahhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ponchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICEC 2025 : 13th International Conference on Environmental Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Palerme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05316610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed oxides derived from LDH, a suitable catalyst for the toluene and CO co-oxidation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Pérovskite à base de manganèse pour l’oxydation catalytique de polluants (CO, COV...)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charf Eddine Bounoukta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Siffert</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Ciotonea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th Ibero-American Catalysis Congress - CICAT 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Bilbao, France</w:t>
+              <w:t xml:space="preserve">GECat 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Hendaye, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04710776v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04579492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pérovskite à base de manganèse pour l’oxydation catalytique de polluants (CO, COV...)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Mixed oxides derived from LDH, a suitable catalyst for the toluene and CO co-oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charf Eddine Bounoukta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Cazier</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Siffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECat 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Hendaye, France</w:t>
+              <w:t xml:space="preserve">29th Ibero-American Catalysis Congress - CICAT 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Bilbao, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04579492v1</w:t>
+                <w:t xml:space="preserve">hal-04710776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelle méthode de préparation de matériaux Au/Hydrotalcite pour l’oxydation totale de l’éthanol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jean-marc giraudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Poupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Lamonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GECat 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Hendaye, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04579503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep eutectic solvents as absorbent for biogas upgrading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Villarim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaouad Zemmouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Moura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Fourmentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congress on Ionic Liquids (COIL9)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04447247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective VOC Capture by Hydrophobic Deep Eutectic Solvents Using Static and Dynamic Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Villarim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaouad Zemmouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Fourmentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Meeting on Deep Eutectic Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04443342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of bivalent and trivalent cations in mixed oxides issued from hydrotalcite precursors for ethanol total oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca El Khawaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5703,100 +5703,100 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French Conference on Catalysis (FCCat 2) 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04424105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beneficial effect of Ce in MgAlCe mixed oxide for the total oxidation of toluene and CO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5828,51 +5828,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Congress on Catalysis and Automotive Pollution Control (CAPoC 11) 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04423662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5882,131 +5882,131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalysator element comprised of a mixed metal oxide hydrotalcite-like compound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dulgheru Petrica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dulgheru Petrica</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thierry Visart De Bocarme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Belgium, Patent n° : US11173474B2. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04294964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId148"/>
+      <w:footerReference w:type="default" r:id="rId147"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6074,51 +6074,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="80D34096"/>
+    <w:nsid w:val="C4408C44"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6305,51 +6305,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-genty" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1796-2575" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197328644" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/515148389508310712537" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312162v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Genty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haingomalala Lucette Tidahy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Danjou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poupin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Siffert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202500350" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242235v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Villarim" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengmin Gui" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhigang Lei" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaouad Zemmouri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2023.125070" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579473v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rochard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Giraudon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lamonier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29102285" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301175v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca El Khawaja" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cousin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202300213" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242264v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fourmentin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.136875" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03500445v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Sangnier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Iachella" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sautet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raybaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.1c04262" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255621v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiina Laitinen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satu Ojala" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brunet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy de Weireld" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal10040424" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487192v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2018.03.018" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294993v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dib" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brunet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11244-018-1105-0" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485892v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2019.01.081" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294999v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Brune" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ozkan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Genty" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Visart de Bocarm&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Reniers" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aac047" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168622v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Barroo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cazier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal8020064" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295036v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gilis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jai Prakash Jai Prakash" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lambeets" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Genty" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barroo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NJ01202K" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295042v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margueritta Al Zallouha" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Landkocz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2016.10.027" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HXT5813P-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295019v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sten Lambeets" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Owczarek" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jacobs" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b02217" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295268v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pequeux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Capelle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2016.01.069" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295274v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bugnon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Thomas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Decroly" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2016.01.055" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01259403v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Casale" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal5020851" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295280v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2015.09.001" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250406v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal3040966" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05545976v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Abou Rahhal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Siffert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Genty" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077839v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Machinski" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charf Eddine Bounoukta" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria La Parola" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509521v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513672v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579484v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Paris" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Devred" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Eloy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Hanon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710766v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710751v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443404v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423448v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Dib" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03524873v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dhainaut" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Matrat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chizallet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423873v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077866v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ponchel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien No&#235;l" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05316590v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delattre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294463v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05546020v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294438v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05316610v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710776v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579492v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ciotonea" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579503v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=jean-marc giraudon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lamonier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447247v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Moura" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443342v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424105v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423662v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294964v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulgheru Petrica" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Visart De Bocarme" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-genty" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1796-2575" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197328644" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/515148389508310712537" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312162v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Genty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haingomalala Lucette Tidahy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Danjou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poupin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Siffert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202500350" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579473v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rochard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Giraudon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lamonier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29102285" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242235v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Villarim" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengmin Gui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhigang Lei" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaouad Zemmouri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2023.125070" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301175v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca El Khawaja" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cousin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202300213" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242264v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fourmentin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.136875" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03500445v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Sangnier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Iachella" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sautet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raybaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.1c04262" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255621v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiina Laitinen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satu Ojala" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brunet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy de Weireld" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal10040424" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487192v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2018.03.018" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294993v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dib" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11244-018-1105-0" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485892v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2019.01.081" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294999v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Brune" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ozkan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Genty" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Visart de Bocarm&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Reniers" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aac047" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168622v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Barroo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cazier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal8020064" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295019v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sten Lambeets" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Owczarek" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jacobs" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b02217" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295042v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margueritta Al Zallouha" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Landkocz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2016.10.027" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HXT5813P-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295036v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gilis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jai Prakash Jai Prakash" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lambeets" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Genty" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barroo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NJ01202K" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295268v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pequeux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Capelle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2016.01.069" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295274v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bugnon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Thomas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Decroly" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2016.01.055" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295280v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2015.09.001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01259403v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Casale" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal5020851" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250406v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal3040966" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509521v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Abou Rahhal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077839v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Machinski" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charf Eddine Bounoukta" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria La Parola" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05545976v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Siffert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Genty" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513672v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579484v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Paris" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Devred" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Eloy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Hanon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710766v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710751v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443404v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423448v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Dib" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423873v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03524873v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dhainaut" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Matrat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chizallet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05546020v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delattre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ponchel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294438v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077866v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien No&#235;l" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05316590v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294463v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05316610v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579492v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ciotonea" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710776v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579503v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=jean-marc giraudon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lamonier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447247v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Moura" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443342v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424105v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423662v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294964v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulgheru Petrica" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Visart De Bocarme" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>