--- v1 (2026-04-08)
+++ v2 (2026-05-06)
@@ -1245,51 +1245,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Ce Addition on MgAl Mixed Oxides for the Total Oxidation of CO and Toluene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Dib</w:t>
+                <w:t xml:space="preserve">Hadi Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1765,441 +1765,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04168622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption and Hydrogenation of CO 2 on Rh Nanosized Crystals: Demonstration of the Role of Interfacet Oxygen Spillover and Comparative Studies with O 2 , N 2 O, and CO</w:t>
+                <w:t xml:space="preserve">Chiral adsorption studied by field emission techniques: the case of alanine on platinum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sten Lambeets</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cédric Barroo</w:t>
+                <w:t xml:space="preserve">N. Gilis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylwia Owczarek</w:t>
+                <w:t xml:space="preserve">Jai Prakash Jai Prakash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Jacobs</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Genty</w:t>
+                <w:t xml:space="preserve">S. Lambeets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Barroo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b02217⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 41 (14), pp.6638-6645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7NJ01202K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04295019v1</w:t>
+                <w:t xml:space="preserve">hal-04295036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usefulness of toxicological validation of VOCs catalytic degradation by air-liquid interface exposure system</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Renaud Cousin</w:t>
+                <w:t xml:space="preserve">Adsorption and Hydrogenation of CO 2 on Rh Nanosized Crystals: Demonstration of the Role of Interfacet Oxygen Spillover and Comparative Studies with O 2 , N 2 O, and CO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sten Lambeets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Barroo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylwia Owczarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jacobs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2016.10.027⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (30), pp.16238-16249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b02217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04295042v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04295019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiral adsorption studied by field emission techniques: the case of alanine on platinum</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Usefulness of toxicological validation of VOCs catalytic degradation by air-liquid interface exposure system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lambeets</w:t>
+                <w:t xml:space="preserve">Margueritta Al Zallouha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Genty</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Barroo</w:t>
+                <w:t xml:space="preserve">Yann Landkocz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 152, pp.328-335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2016.10.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C7NJ01202K⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04295036v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04295042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Ce Substituted Hydrotalcite-derived Mixed Oxides on Total Catalytic Oxidation of Air Pollutant</w:t>
               </w:r>
@@ -2453,51 +2453,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of by-products issued from the catalytic oxidation of toluene by chemical and biological methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margueritta Al Zallouha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2864,484 +2864,484 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REDOX THERMAL GAS TREATMENT: THE ROLE OF COPPER AND CARBONATE SPECIES IN THE CO2 PURIFICATION OF INDUSTRIAL FLUE GAS</w:t>
+                <w:t xml:space="preserve">Redox thermal gaz treatment : the role of copper and carbonate species in the CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; industrial flue gas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Abou Rahhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Siffert</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Siffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Genty</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The13th International Conference on Environmental Engineering and Management (ICEEM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cristofor Simionescu Faculty of Chemical Engineering and Environmental Protection; Gheorghe Asachi Technical University of Iasi, Romania; Department of Science and Engineering of Materials, Environment and Urban Planning; Politecnica delle Marche University, Ancona, Italy, Sep 2025, Iasi Romania, Romania</w:t>
+              <w:t xml:space="preserve">13 th International Conference on Environmental Engineering and Management (ICEEM13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cristofor Simionescu Faculty of Chemical Engineering; Environmental Protection and Department of Environmental Engineering and Management from Gheorghe Asachi Technical University of Iasi, Sep 2025, Iasi, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05509521v1</w:t>
+                <w:t xml:space="preserve">hal-05545976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of Cu/Mn ratio in mixed oxides for total oxidation of air pollutants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Machinski</w:t>
+                <w:t xml:space="preserve">REDOX THERMAL GAS TREATMENT: THE ROLE OF COPPER AND CARBONATE SPECIES IN THE CO2 PURIFICATION OF INDUSTRIAL FLUE GAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Abou Rahhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Poupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Siffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Genty</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valeria La Parola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FCCat 2025 : French Conference on Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe d'étude en catalyse (GECAT); Division catalyse de la société chimique de France (DivCat), May 2025, Ronce-les-bains, France</w:t>
+              <w:t xml:space="preserve">The13th International Conference on Environmental Engineering and Management (ICEEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cristofor Simionescu Faculty of Chemical Engineering and Environmental Protection; Gheorghe Asachi Technical University of Iasi, Romania; Department of Science and Engineering of Materials, Environment and Urban Planning; Politecnica delle Marche University, Ancona, Italy, Sep 2025, Iasi Romania, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05077839v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05509521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redox thermal gaz treatment : the role of copper and carbonate species in the CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; industrial flue gas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Abou Rahhal</w:t>
+                <w:t xml:space="preserve">The role of Cu/Mn ratio in mixed oxides for total oxidation of air pollutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Machinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charf Eddine Bounoukta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Genty</w:t>
+                <w:t xml:space="preserve">Valeria La Parola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13 th International Conference on Environmental Engineering and Management (ICEEM13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cristofor Simionescu Faculty of Chemical Engineering; Environmental Protection and Department of Environmental Engineering and Management from Gheorghe Asachi Technical University of Iasi, Sep 2025, Iasi, Romania</w:t>
+              <w:t xml:space="preserve">FCCat 2025 : French Conference on Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe d'étude en catalyse (GECAT); Division catalyse de la société chimique de France (DivCat), May 2025, Ronce-les-bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05545976v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05077839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Mn/Cu ratio for CuMnOx prepared by oxalate coprecipitation: the essential point for total oxidation of model pollutants issued from biomass combustion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Machinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charf Eddine Bounoukta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria La Parola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Environmental Catalysis (ICEC 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ERIC aisbl (European Research Institute of Catalysis); Italian Group of Catalysis (GIC); Division of Industrial Chemistry of the Italian Chemical Society (SCI), Jun 2025, Isola delle Femmine - Palermo, Italy</w:t>
@@ -3508,51 +3508,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed oxides materials for catalytic treatment of wood combustion emissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charf Eddine Bounoukta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3672,51 +3672,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Siffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria La Parola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th Ibero-American Catalysis Congress - CICAT 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SECAT – Sociedad Española de Catálisis; La Universidad del País Vasco (en euskera: Euskal Herriko Unibertsitatea; UPV/EHU), Sep 2024, Bilbao, Spain</w:t>
@@ -3879,51 +3879,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca El Khawaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3964,1839 +3964,1714 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04423448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CoAlCe-O: un oxyde mixte efficace pour l'oxydation catalytique des COV</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact de l’état d’oxydation du platine sur l’oxydation catalytique du CO : Apport de la méthodologie SSITKA-IR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Poupin</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Sangnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Dhainaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Matrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chizallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECat 2018</w:t>
+              <w:t xml:space="preserve">Gecat 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Trégunc, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04423873v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03524873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l’état d’oxydation du platine sur l’oxydation catalytique du CO : Apport de la méthodologie SSITKA-IR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CoAlCe-O: un oxyde mixte efficace pour l'oxydation catalytique des COV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Céline Chizallet</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy de Weireld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gecat 2018</w:t>
+              <w:t xml:space="preserve">GECat 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Trégunc, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03524873v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (13)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of Physico-Chemical Properties Obtained by Different Preparation Methods on CoCuAl Oxide for CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Purification of Industrial Flue Gas</w:t>
+                <w:t xml:space="preserve">CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; purification of industrial flue gas: effect of physico-chemical properties obtained by different preparation methods on CoCuAl oxide for the Selective Catalytic Reduction process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Abou Rahhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ponchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13 th International Conference on Environmental Engineering and Management (ICEEM13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Iasi, Romania</w:t>
+              <w:t xml:space="preserve">FCCat 2025 : French Conference on Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Ronce-les-Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05546020v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05077866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Purification of Industrial Flue Gas : Effect of Physico-Chemical Properties Obtained by Different Preparation Methods on CoCuAl Oxide for the Selective Catalytic Reduction Process</w:t>
+                <w:t xml:space="preserve">CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Purification of Industrial Flue Gas : The Role of Copper and Carbonate Species in the Selective Catalytic Reduction Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Abou Rahhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Delattre</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anne Ponchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FCCat 2025 : French Conference on Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Ronce Les Bains, France</w:t>
+              <w:t xml:space="preserve">13th International Conference on Environmental Catalysis (ICEC 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Isola delle Femmine - Palermo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05294438v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05294463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; purification of industrial flue gas: effect of physico-chemical properties obtained by different preparation methods on CoCuAl oxide for the Selective Catalytic Reduction process</w:t>
+                <w:t xml:space="preserve">The Effect of Physico-Chemical Properties Obtained by Different Preparation Methods on CoCuAl Oxide for CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Purification of Industrial Flue Gas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Abou Rahhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ponchel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FCCat 2025 : French Conference on Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Ronce-les-Bains, France</w:t>
+              <w:t xml:space="preserve">13 th International Conference on Environmental Engineering and Management (ICEEM13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Iasi, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05077866v1</w:t>
+                <w:t xml:space="preserve">hal-05546020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Purification of Industrial Flue Gas: Effect of Physico-Chemical Properties Obtained by Different Preparation Methods on CoCuAl Oxide for the Selective Catalytic Reduction Process</w:t>
+                <w:t xml:space="preserve">CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Purification of Industrial Flue Gas : Effect of Physico-Chemical Properties Obtained by Different Preparation Methods on CoCuAl Oxide for the Selective Catalytic Reduction Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Abou Rahhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ponchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Conference on Catalysis (FCCat) 2025</w:t>
+              <w:t xml:space="preserve">FCCat 2025 : French Conference on Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Ronce Les Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05316590v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05294438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Purification of Industrial Flue Gas : The Role of Copper and Carbonate Species in the Selective Catalytic Reduction Process</w:t>
+                <w:t xml:space="preserve">CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Purification of Industrial Flue Gas: The Role of Copper and Carbonate Species in the Selective Catalytic Reduction Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Abou Rahhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ponchel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Environmental Catalysis (ICEC 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Isola delle Femmine - Palermo, Italy</w:t>
+              <w:t xml:space="preserve">ICEC 2025 : 13th International Conference on Environmental Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Palerme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05294463v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05316610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Purification of Industrial Flue Gas: The Role of Copper and Carbonate Species in the Selective Catalytic Reduction Process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Abou Rahhal</w:t>
+                <w:t xml:space="preserve">Mixed oxides derived from LDH, a suitable catalyst for the toluene and CO co-oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charf Eddine Bounoukta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anne Ponchel</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Poupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Siffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEC 2025 : 13th International Conference on Environmental Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Palerme, Italy</w:t>
+              <w:t xml:space="preserve">29th Ibero-American Catalysis Congress - CICAT 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Bilbao, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05316610v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04710776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pérovskite à base de manganèse pour l’oxydation catalytique de polluants (CO, COV...)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charf Eddine Bounoukta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Cazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GECat 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Hendaye, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04579492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed oxides derived from LDH, a suitable catalyst for the toluene and CO co-oxidation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nouvelle méthode de préparation de matériaux Au/Hydrotalcite pour l’oxydation totale de l’éthanol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jean-marc giraudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Siffert</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Lamonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th Ibero-American Catalysis Congress - CICAT 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Bilbao, France</w:t>
+              <w:t xml:space="preserve">GECat 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Hendaye, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04710776v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04579503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle méthode de préparation de matériaux Au/Hydrotalcite pour l’oxydation totale de l’éthanol</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deep eutectic solvents as absorbent for biogas upgrading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Villarim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Poupin</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaouad Zemmouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Francois Lamonier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Leila Moura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Fourmentin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECat 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Hendaye, France</w:t>
+              <w:t xml:space="preserve">Congress on Ionic Liquids (COIL9)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04579503v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04447247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep eutectic solvents as absorbent for biogas upgrading</w:t>
+                <w:t xml:space="preserve">Effective VOC Capture by Hydrophobic Deep Eutectic Solvents Using Static and Dynamic Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Villarim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaouad Zemmouri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leila Moura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Fourmentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congress on Ionic Liquids (COIL9)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">3rd International Meeting on Deep Eutectic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04447247v1</w:t>
+                <w:t xml:space="preserve">hal-04443342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective VOC Capture by Hydrophobic Deep Eutectic Solvents Using Static and Dynamic Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pedro Villarim</w:t>
+                <w:t xml:space="preserve">Influence of bivalent and trivalent cations in mixed oxides issued from hydrotalcite precursors for ethanol total oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca El Khawaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Poupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Siffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Meeting on Deep Eutectic Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">French Conference on Catalysis (FCCat 2) 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04443342v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04424105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of bivalent and trivalent cations in mixed oxides issued from hydrotalcite precursors for ethanol total oxidation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Beneficial effect of Ce in MgAlCe mixed oxide for the total oxidation of toluene and CO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...111 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5828,51 +5703,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Congress on Catalysis and Automotive Pollution Control (CAPoC 11) 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04423662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5882,131 +5757,131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalysator element comprised of a mixed metal oxide hydrotalcite-like compound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dulgheru Petrica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Visart De Bocarme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Belgium, Patent n° : US11173474B2. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04294964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId147"/>
+      <w:footerReference w:type="default" r:id="rId145"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6074,51 +5949,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C4408C44"/>
+    <w:nsid w:val="92E89325"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6305,51 +6180,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-genty" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1796-2575" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197328644" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/515148389508310712537" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312162v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Genty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haingomalala Lucette Tidahy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Danjou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poupin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Siffert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202500350" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579473v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rochard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Giraudon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lamonier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29102285" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242235v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Villarim" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengmin Gui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhigang Lei" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaouad Zemmouri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2023.125070" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301175v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca El Khawaja" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cousin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202300213" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242264v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fourmentin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.136875" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03500445v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Sangnier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Iachella" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sautet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raybaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.1c04262" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255621v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiina Laitinen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satu Ojala" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brunet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy de Weireld" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal10040424" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487192v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2018.03.018" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294993v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dib" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11244-018-1105-0" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485892v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2019.01.081" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294999v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Brune" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ozkan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Genty" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Visart de Bocarm&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Reniers" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aac047" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168622v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Barroo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cazier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal8020064" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295019v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sten Lambeets" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Owczarek" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jacobs" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b02217" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295042v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margueritta Al Zallouha" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Landkocz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2016.10.027" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HXT5813P-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295036v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gilis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jai Prakash Jai Prakash" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lambeets" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Genty" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barroo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NJ01202K" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295268v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pequeux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Capelle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2016.01.069" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295274v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bugnon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Thomas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Decroly" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2016.01.055" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295280v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2015.09.001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01259403v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Casale" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal5020851" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250406v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal3040966" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509521v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Abou Rahhal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077839v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Machinski" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charf Eddine Bounoukta" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria La Parola" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05545976v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Siffert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Genty" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513672v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579484v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Paris" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Devred" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Eloy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Hanon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710766v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710751v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443404v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423448v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Dib" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423873v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03524873v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dhainaut" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Matrat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chizallet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05546020v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delattre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ponchel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294438v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077866v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien No&#235;l" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05316590v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294463v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05316610v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579492v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ciotonea" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710776v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579503v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=jean-marc giraudon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lamonier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447247v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Moura" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443342v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424105v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423662v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294964v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulgheru Petrica" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Visart De Bocarme" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-genty" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1796-2575" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197328644" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/515148389508310712537" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312162v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Genty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haingomalala Lucette Tidahy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Danjou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poupin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Siffert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202500350" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579473v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rochard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Giraudon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lamonier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29102285" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242235v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Villarim" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengmin Gui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhigang Lei" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaouad Zemmouri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2023.125070" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301175v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca El Khawaja" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cousin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202300213" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242264v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fourmentin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.136875" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03500445v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Sangnier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Iachella" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sautet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raybaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.1c04262" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255621v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiina Laitinen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satu Ojala" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brunet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy de Weireld" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal10040424" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487192v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2018.03.018" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294993v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Dib" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11244-018-1105-0" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485892v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2019.01.081" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294999v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Brune" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ozkan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Genty" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Visart de Bocarm&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Reniers" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aac047" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168622v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Barroo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cazier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal8020064" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295036v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gilis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jai Prakash Jai Prakash" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lambeets" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Genty" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barroo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NJ01202K" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295019v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sten Lambeets" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Owczarek" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jacobs" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b02217" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295042v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margueritta Al Zallouha" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Landkocz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2016.10.027" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HXT5813P-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295268v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pequeux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Capelle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2016.01.069" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295274v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bugnon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Thomas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Decroly" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2016.01.055" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295280v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2015.09.001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01259403v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Casale" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal5020851" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250406v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal3040966" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05545976v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Abou Rahhal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Siffert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Genty" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509521v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077839v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Machinski" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charf Eddine Bounoukta" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria La Parola" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513672v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579484v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Paris" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Devred" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Eloy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Hanon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710766v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710751v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443404v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423448v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03524873v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dhainaut" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Matrat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chizallet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423873v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077866v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delattre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ponchel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294463v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien No&#235;l" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05546020v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294438v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05316610v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710776v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579492v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ciotonea" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579503v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=jean-marc giraudon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lamonier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447247v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Moura" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443342v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424105v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423662v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294964v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulgheru Petrica" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Visart De Bocarme" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>