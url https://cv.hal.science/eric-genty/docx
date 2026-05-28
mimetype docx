--- v2 (2026-05-06)
+++ v3 (2026-05-28)
@@ -133,5621 +133,6634 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">515148389508310712537</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=Q8zL_hYAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Preparation Method for CuAl Mixed Oxide Issued from LDH for Total Oxidation of VOC</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Mixed Oxides for Simultaneous CO and Toluene Catalytic Oxidation: Effect of Mn/Cu Ratio on Catalytic Performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Machinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jonathan Fabián Sierra-Cantor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christophe Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Siffert</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria La Parola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemCatChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 17 (14), pp.e00350. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cctc.202500350⟩</w:t>
+              <w:t xml:space="preserve">, 2026, 18 (7), pp.e01805. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cctc.202501805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05312162v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05615435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Gold Nanoparticles over CoAl Mixed Oxide for Ethanol Oxidation Reaction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Influence of Preparation Method for CuAl Mixed Oxide Issued from LDH for Total Oxidation of VOC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Giraudon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Haingomalala Lucette Tidahy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Edouard Danjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Lamonier</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Siffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules29102285⟩</w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (14), pp.e00350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cctc.202500350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04579473v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05312162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toluene absorption from laboratory to industrial scale: An experimental and theoretical study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis of Gold Nanoparticles over CoAl Mixed Oxide for Ethanol Oxidation Reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chengmin Gui</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Guillaume Rochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhigang Lei</w:t>
+                <w:t xml:space="preserve">Jean-Marc Giraudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaouad Zemmouri</w:t>
+                <w:t xml:space="preserve">Jean-François Lamonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 328, pp.125070. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29 (10), pp.2285. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.seppur.2023.125070⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules29102285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04242235v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04579473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of Mn‐Mg‐Al Mixed Oxides Composition on their Activity towards the Total Oxidation of Aromatic and Oxygenated VOCs</w:t>
+                <w:t xml:space="preserve">Toluene absorption from laboratory to industrial scale: An experimental and theoretical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca El Khawaja</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Rochard</w:t>
+                <w:t xml:space="preserve">Pedro Villarim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Cousin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Chengmin Gui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Poupin</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhigang Lei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaouad Zemmouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.202300213⟩</w:t>
+              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 328, pp.125070. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2023.125070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04301175v1</w:t>
+                <w:t xml:space="preserve">hal-04242235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep eutectic solvents and conventional solvents as VOC absorbents for biogas upgrading: A comparative study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Optimization of Mn‐Mg‐Al Mixed Oxides Composition on their Activity towards the Total Oxidation of Aromatic and Oxygenated VOCs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca El Khawaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Poupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (20), pp.e202300213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.202300213⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2022.136875⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04242264v1</w:t>
+                <w:t xml:space="preserve">hal-04301175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermokinetic and Spectroscopic Mapping of Carbon Monoxide Adsorption on Highly Dispersed Pt/γ-Al 2 O 3</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Deep eutectic solvents and conventional solvents as VOC absorbents for biogas upgrading: A comparative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Villarim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Sautet</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaouad Zemmouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Raybaud</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sophie Fourmentin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (21), pp.13280-13293. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 446 (Part I), pp.136875. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acscatal.1c04262⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2022.136875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03500445v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04242264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Activity and Selectivity of CoAl and CoAlCe Mixed Oxides in Formaldehyde Production from Pulp Mill Emissions</w:t>
+                <w:t xml:space="preserve">Thermokinetic and Spectroscopic Mapping of Carbon Monoxide Adsorption on Highly Dispersed Pt/γ-Al 2 O 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiina Laitinen</w:t>
+                <w:t xml:space="preserve">Alexis Sangnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satu Ojala</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Genty</w:t>
+                <w:t xml:space="preserve">Mathilde Iachella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Brunet</w:t>
+                <w:t xml:space="preserve">Philippe Sautet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy de Weireld</w:t>
+                <w:t xml:space="preserve">Pascal Raybaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (4), pp.424. </w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (21), pp.13280-13293. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/catal10040424⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.1c04262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04255621v1</w:t>
+                <w:t xml:space="preserve">hal-03500445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of reaction mechanism and kinetic modelling for the toluene total oxidation in presence of CoAlCe catalyst</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">On the Activity and Selectivity of CoAl and CoAlCe Mixed Oxides in Formaldehyde Production from Pulp Mill Emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiina Laitinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satu Ojala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy de Weireld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cattod.2018.03.018⟩</w:t>
+              <w:t xml:space="preserve">Catalysts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (4), pp.424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/catal10040424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03487192v1</w:t>
+                <w:t xml:space="preserve">hal-04255621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Ce Addition on MgAl Mixed Oxides for the Total Oxidation of CO and Toluene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadi Dib</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julien Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Siffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topics in Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 62 (1-4), pp.397-402. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11244-018-1105-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04294993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of CO addition on the toluene total oxidation over Co based mixed oxide catalysts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Investigation of reaction mechanism and kinetic modelling for the toluene total oxidation in presence of CoAlCe catalyst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Siffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2019.01.081⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 333, pp.28 - 35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2018.03.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03485892v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03487192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dry reforming of methane via plasma-catalysis: influence of the catalyst nature supported on alumina in a packed-bed DBD configuration</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence of CO addition on the toluene total oxidation over Co based mixed oxide catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Poupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satu Ojala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Siffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/aac047⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 247, pp.163 - 172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2019.01.081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04294999v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03485892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CoAlCeO Mixed Oxide: An Alternative to Palladium-Based Catalysts for Total Oxidation of Industrial VOCs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Genty</w:t>
+                <w:t xml:space="preserve">Dry reforming of methane via plasma-catalysis: influence of the catalyst nature supported on alumina in a packed-bed DBD configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Brune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Barroo</w:t>
+                <w:t xml:space="preserve">A Ozkan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Cazier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Visart de Bocarmé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Reniers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/catal8020064⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (23), pp.234002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/aac047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04168622v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04294999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiral adsorption studied by field emission techniques: the case of alanine on platinum</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jai Prakash Jai Prakash</w:t>
+                <w:t xml:space="preserve">The CoAlCeO Mixed Oxide: An Alternative to Palladium-Based Catalysts for Total Oxidation of Industrial VOCs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lambeets</w:t>
+                <w:t xml:space="preserve">Cédric Barroo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Genty</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Barroo</w:t>
+                <w:t xml:space="preserve">Fabrice Cazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7NJ01202K⟩</w:t>
+              <w:t xml:space="preserve">Catalysts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (2), pp.64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/catal8020064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04295036v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption and Hydrogenation of CO 2 on Rh Nanosized Crystals: Demonstration of the Role of Interfacet Oxygen Spillover and Comparative Studies with O 2 , N 2 O, and CO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sten Lambeets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Barroo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sten Lambeets</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cédric Barroo</w:t>
+                <w:t xml:space="preserve">Sylwia Owczarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylwia Owczarek</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Luc Jacobs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 121 (30), pp.16238-16249. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b02217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04295019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usefulness of toxicological validation of VOCs catalytic degradation by air-liquid interface exposure system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margueritta Al Zallouha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margueritta Al Zallouha</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yann Landkocz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 152, pp.328-335. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2016.10.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2016.10.027⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04295042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Ce Substituted Hydrotalcite-derived Mixed Oxides on Total Catalytic Oxidation of Air Pollutant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chiral adsorption studied by field emission techniques: the case of alanine on platinum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gilis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Pequeux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Brunet</w:t>
+                <w:t xml:space="preserve">Jai Prakash Jai Prakash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Capelle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Siffert</w:t>
+                <w:t xml:space="preserve">S. Lambeets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Barroo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today: Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matpr.2016.01.069⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 41 (14), pp.6638-6645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7NJ01202K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04295268v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04295036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-Al-Ce Mixed Oxide Materials Prepared by Hydrotalcite Way for VOCs Total Oxidation in Micro- and Semi-Pilot Scale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Effect of Ce Substituted Hydrotalcite-derived Mixed Oxides on Total Catalytic Oxidation of Air Pollutant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pequeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">André Decroly</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Capelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Siffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Today: Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 3 (2), pp.188-193. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matpr.2016.01.055⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 3 (2), pp.277-281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matpr.2016.01.069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04295274v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04295268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of by-products issued from the catalytic oxidation of toluene by chemical and biological methods</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Co-Al-Ce Mixed Oxide Materials Prepared by Hydrotalcite Way for VOCs Total Oxidation in Micro- and Semi-Pilot Scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Bugnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy de Weireld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eric Genty</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Decroly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Today: Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (2), pp.188-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matpr.2016.01.055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crci.2015.09.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04295280v1</w:t>
+                <w:t xml:space="preserve">hal-04295274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-Al Mixed Oxides Prepared via LDH Route Using Microwaves or Ultrasound: Application for Catalytic Toluene Total Oxidation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Identification of by-products issued from the catalytic oxidation of toluene by chemical and biological methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margueritta Al Zallouha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy de Weireld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Genty</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Capelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/catal5020851⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18 (10), pp.1084-1093. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crci.2015.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01259403v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04295280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Gold on Hydrotalcite-like Compound Catalysts for Toluene and CO Total Oxidation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Co-Al Mixed Oxides Prepared via LDH Route Using Microwaves or Ultrasound: Application for Catalytic Toluene Total Oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Poupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Casale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Capelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (2), pp.851-867. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/catal5020851⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01259403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of Gold on Hydrotalcite-like Compound Catalysts for Toluene and CO Total Oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Capelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Siffert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Catalysts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2013, 3 (4), pp.966 - 977. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/catal3040966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04250406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redox thermal gaz treatment : the role of copper and carbonate species in the CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; industrial flue gas</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Ni/SiO2 catalysts derived from phyllosilicate catalysts for CO2 methanation: effect of preparation methods on catalytic performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaheen Aysha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharad Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.C. Prabhakaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poupin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Éric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13 th International Conference on Environmental Engineering and Management (ICEEM13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cristofor Simionescu Faculty of Chemical Engineering; Environmental Protection and Department of Environmental Engineering and Management from Gheorghe Asachi Technical University of Iasi, Sep 2025, Iasi, Romania</w:t>
+              <w:t xml:space="preserve">GECAT 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, La londe les Maures, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05545976v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05629451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REDOX THERMAL GAS TREATMENT: THE ROLE OF COPPER AND CARBONATE SPECIES IN THE CO2 PURIFICATION OF INDUSTRIAL FLUE GAS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Optimisation des oxydes mixtes Cu-Mn issu de la voie oxalate : suivi en temps réel de la transition de phase par techniques in situ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Machinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria La Parola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Siffert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The13th International Conference on Environmental Engineering and Management (ICEEM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cristofor Simionescu Faculty of Chemical Engineering and Environmental Protection; Gheorghe Asachi Technical University of Iasi, Romania; Department of Science and Engineering of Materials, Environment and Urban Planning; Politecnica delle Marche University, Ancona, Italy, Sep 2025, Iasi Romania, Romania</w:t>
+              <w:t xml:space="preserve">GECAT 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, La londe les Maures, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05509521v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05629442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of Cu/Mn ratio in mixed oxides for total oxidation of air pollutants</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">CO2 Purification of Industrial Flue Gas: The Effect of Redox Thermal Treatment of CoCuAl Mixed Oxides on NO SCR by CO Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Abou Rahhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Valeria La Parola</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ponchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FCCat 2025 : French Conference on Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe d'étude en catalyse (GECAT); Division catalyse de la société chimique de France (DivCat), May 2025, Ronce-les-bains, France</w:t>
+              <w:t xml:space="preserve">GECAT 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, La londe les Maures, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05077839v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05629458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Mn/Cu ratio for CuMnOx prepared by oxalate coprecipitation: the essential point for total oxidation of model pollutants issued from biomass combustion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">REDOX THERMAL GAS TREATMENT: THE ROLE OF COPPER AND CARBONATE SPECIES IN THE CO2 PURIFICATION OF INDUSTRIAL FLUE GAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Abou Rahhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Poupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Siffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Genty</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valeria La Parola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Environmental Catalysis (ICEC 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ERIC aisbl (European Research Institute of Catalysis); Italian Group of Catalysis (GIC); Division of Industrial Chemistry of the Italian Chemical Society (SCI), Jun 2025, Isola delle Femmine - Palermo, Italy</w:t>
+              <w:t xml:space="preserve">The13th International Conference on Environmental Engineering and Management (ICEEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cristofor Simionescu Faculty of Chemical Engineering and Environmental Protection; Gheorghe Asachi Technical University of Iasi, Romania; Department of Science and Engineering of Materials, Environment and Urban Planning; Politecnica delle Marche University, Ancona, Italy, Sep 2025, Iasi Romania, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05513672v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05509521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mn-Co supportés par CeO2 pour l'oxydation totale de mélange CO/COV</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The role of Cu/Mn ratio in mixed oxides for total oxidation of air pollutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Machinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fanny Hanon</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charf Eddine Bounoukta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Poupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria La Parola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECat 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe d’étude en catalyse (GECat) de la Société chimique de France (SCF), May 2024, Hendaye, France</w:t>
+              <w:t xml:space="preserve">FCCat 2025 : French Conference on Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe d'étude en catalyse (GECAT); Division catalyse de la société chimique de France (DivCat), May 2025, Ronce-les-bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04579484v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05077839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed oxides materials for catalytic treatment of wood combustion emissions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Redox thermal gaz treatment : the role of copper and carbonate species in the CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; industrial flue gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Abou Rahhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Siffert</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Siffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th Ibero-American Catalysis Congress - CICAT 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SECAT – Sociedad Española de Catálisis; La Universidad del País Vasco (en euskera: Euskal Herriko Unibertsitatea; UPV/EHU), Sep 2024, Bilbao, France</w:t>
+              <w:t xml:space="preserve">13 th International Conference on Environmental Engineering and Management (ICEEM13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cristofor Simionescu Faculty of Chemical Engineering; Environmental Protection and Department of Environmental Engineering and Management from Gheorghe Asachi Technical University of Iasi, Sep 2025, Iasi, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04710766v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05545976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NEW PREPARATION METHOD OF GOLD NANOPARTICLES ON LDH PRECURSOR'S FOR ETHANOL OXIDATION REACTION</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Impact of Mn/Cu ratio for CuMnOx prepared by oxalate coprecipitation: the essential point for total oxidation of model pollutants issued from biomass combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Machinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charf Eddine Bounoukta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria La Parola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th Ibero-American Catalysis Congress - CICAT 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SECAT – Sociedad Española de Catálisis; La Universidad del País Vasco (en euskera: Euskal Herriko Unibertsitatea; UPV/EHU), Sep 2024, Bilbao, Spain</w:t>
+              <w:t xml:space="preserve">13th International Conference on Environmental Catalysis (ICEC 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ERIC aisbl (European Research Institute of Catalysis); Italian Group of Catalysis (GIC); Division of Industrial Chemistry of the Italian Chemical Society (SCI), Jun 2025, Isola delle Femmine - Palermo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04710751v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05513672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of various absorbents for biogas upgrading</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Mn-Co supportés par CeO2 pour l'oxydation totale de mélange CO/COV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Devred</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Eloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Hanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISGC – The International Symposium on Green Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">GECat 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe d’étude en catalyse (GECat) de la Société chimique de France (SCF), May 2024, Hendaye, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04443404v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04579484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed oxides issued from HDL precursors for ethanol total oxidation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Mixed oxides materials for catalytic treatment of wood combustion emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charf Eddine Bounoukta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Siffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Asia-Pacific Congress on Catalysis (APCAT-8)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Bangkok, Thailand</w:t>
+              <w:t xml:space="preserve">29th Ibero-American Catalysis Congress - CICAT 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SECAT – Sociedad Española de Catálisis; La Universidad del País Vasco (en euskera: Euskal Herriko Unibertsitatea; UPV/EHU), Sep 2024, Bilbao, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04423448v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04710766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l’état d’oxydation du platine sur l’oxydation catalytique du CO : Apport de la méthodologie SSITKA-IR</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">NEW PREPARATION METHOD OF GOLD NANOPARTICLES ON LDH PRECURSOR'S FOR ETHANOL OXIDATION REACTION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Céline Chizallet</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Poupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Siffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria La Parola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gecat 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Trégunc, France</w:t>
+              <w:t xml:space="preserve">29th Ibero-American Catalysis Congress - CICAT 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SECAT – Sociedad Española de Catálisis; La Universidad del País Vasco (en euskera: Euskal Herriko Unibertsitatea; UPV/EHU), Sep 2024, Bilbao, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03524873v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04710751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Comparison of various absorbents for biogas upgrading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Villarim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaouad Zemmouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Fourmentin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISGC – The International Symposium on Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, La Rochelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04443404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mixed oxides issued from HDL precursors for ethanol total oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca El Khawaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Poupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Siffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th Asia-Pacific Congress on Catalysis (APCAT-8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Bangkok, Thailand</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact de l’état d’oxydation du platine sur l’oxydation catalytique du CO : Apport de la méthodologie SSITKA-IR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Sangnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Dhainaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Matrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chizallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gecat 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Trégunc, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03524873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">CoAlCe-O: un oxyde mixte efficace pour l'oxydation catalytique des COV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy de Weireld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GECat 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Trégunc, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04423873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (12)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; purification of industrial flue gas: effect of physico-chemical properties obtained by different preparation methods on CoCuAl oxide for the Selective Catalytic Reduction process</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Ponchel</w:t>
+                <w:t xml:space="preserve">Influence of calcination temperature on the formation of Cu/Co/Al mixed oxides via LDH route for catalytic oxidation of CO at low temperature.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Fabián Sierra-Cantor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Machinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Poupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Siffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaouad Zemmouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FCCat 2025 : French Conference on Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Ronce-les-Bains, France</w:t>
+              <w:t xml:space="preserve">GECAT 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, La londe les Maures, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05077866v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05629492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Purification of Industrial Flue Gas : The Role of Copper and Carbonate Species in the Selective Catalytic Reduction Process</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Etude du traitement de polluants issus de la combustion de la biomasse sur des catalyseurs de type pérovskite.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charf Eddine Bounoukta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Machinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Noël</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Poupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Ciotonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Environmental Catalysis (ICEC 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Isola delle Femmine - Palermo, Italy</w:t>
+              <w:t xml:space="preserve">GECAT 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, La londe les Maures, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05294463v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05629520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of Physico-Chemical Properties Obtained by Different Preparation Methods on CoCuAl Oxide for CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Purification of Industrial Flue Gas</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Influence de la longueur de la chaîne carbonée des acides dioïques des précurseurs d’oxydes mixtes Cu-Mn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Machinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Rousé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anne Ponchel</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Poupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Siffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13 th International Conference on Environmental Engineering and Management (ICEEM13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Iasi, Romania</w:t>
+              <w:t xml:space="preserve">GECAT 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, La londe les Maures, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05546020v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05629482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Purification of Industrial Flue Gas : Effect of Physico-Chemical Properties Obtained by Different Preparation Methods on CoCuAl Oxide for the Selective Catalytic Reduction Process</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Rôle du calcium dans des catalyseurs non supportés à base de nickel préparés par voie oxalique pour la méthanation du CO₂</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Cruz Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Poupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Visart de Bocarmé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FCCat 2025 : French Conference on Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Ronce Les Bains, France</w:t>
+              <w:t xml:space="preserve">GECAT 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, La londe les Maures, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05294438v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05629502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Purification of Industrial Flue Gas: The Role of Copper and Carbonate Species in the Selective Catalytic Reduction Process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Purification of Industrial Flue Gas : Effect of Physico-Chemical Properties Obtained by Different Preparation Methods on CoCuAl Oxide for the Selective Catalytic Reduction Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Abou Rahhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ponchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEC 2025 : 13th International Conference on Environmental Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Palerme, Italy</w:t>
+              <w:t xml:space="preserve">FCCat 2025 : French Conference on Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Ronce Les Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05316610v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05294438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed oxides derived from LDH, a suitable catalyst for the toluene and CO co-oxidation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The Effect of Physico-Chemical Properties Obtained by Different Preparation Methods on CoCuAl Oxide for CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Purification of Industrial Flue Gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Abou Rahhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Siffert</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ponchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th Ibero-American Catalysis Congress - CICAT 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Bilbao, France</w:t>
+              <w:t xml:space="preserve">13 th International Conference on Environmental Engineering and Management (ICEEM13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Iasi, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04710776v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05546020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pérovskite à base de manganèse pour l’oxydation catalytique de polluants (CO, COV...)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; purification of industrial flue gas: effect of physico-chemical properties obtained by different preparation methods on CoCuAl oxide for the Selective Catalytic Reduction process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Abou Rahhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Cazier</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ponchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECat 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Hendaye, France</w:t>
+              <w:t xml:space="preserve">FCCat 2025 : French Conference on Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Ronce-les-Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04579492v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05077866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle méthode de préparation de matériaux Au/Hydrotalcite pour l’oxydation totale de l’éthanol</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Purification of Industrial Flue Gas : The Role of Copper and Carbonate Species in the Selective Catalytic Reduction Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Abou Rahhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Lamonier</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ponchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECat 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Hendaye, France</w:t>
+              <w:t xml:space="preserve">13th International Conference on Environmental Catalysis (ICEC 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Isola delle Femmine - Palermo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04579503v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05294463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep eutectic solvents as absorbent for biogas upgrading</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Purification of Industrial Flue Gas: The Role of Copper and Carbonate Species in the Selective Catalytic Reduction Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Abou Rahhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ponchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congress on Ionic Liquids (COIL9)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">ICEC 2025 : 13th International Conference on Environmental Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Palerme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04447247v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05316610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective VOC Capture by Hydrophobic Deep Eutectic Solvents Using Static and Dynamic Processes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Pérovskite à base de manganèse pour l’oxydation catalytique de polluants (CO, COV...)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charf Eddine Bounoukta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Poupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Ciotonea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Meeting on Deep Eutectic Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">GECat 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Hendaye, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04443342v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04579492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of bivalent and trivalent cations in mixed oxides issued from hydrotalcite precursors for ethanol total oxidation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Mixed oxides derived from LDH, a suitable catalyst for the toluene and CO co-oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charf Eddine Bounoukta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Siffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Conference on Catalysis (FCCat 2) 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Fréjus, France</w:t>
+              <w:t xml:space="preserve">29th Ibero-American Catalysis Congress - CICAT 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Bilbao, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04424105v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04710776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nouvelle méthode de préparation de matériaux Au/Hydrotalcite pour l’oxydation totale de l’éthanol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jean-marc giraudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Poupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Lamonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GECat 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Hendaye, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04579503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deep eutectic solvents as absorbent for biogas upgrading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Villarim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaouad Zemmouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Moura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Fourmentin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congress on Ionic Liquids (COIL9)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04447247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effective VOC Capture by Hydrophobic Deep Eutectic Solvents Using Static and Dynamic Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Villarim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaouad Zemmouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Fourmentin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd International Meeting on Deep Eutectic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Lisbonne, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04443342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of bivalent and trivalent cations in mixed oxides issued from hydrotalcite precursors for ethanol total oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca El Khawaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Poupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Siffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">French Conference on Catalysis (FCCat 2) 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Fréjus, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04424105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Beneficial effect of Ce in MgAlCe mixed oxide for the total oxidation of toluene and CO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadi Dib</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julien Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Siffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Congress on Catalysis and Automotive Pollution Control (CAPoC 11) 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04423662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5757,131 +6770,131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalysator element comprised of a mixed metal oxide hydrotalcite-like compound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dulgheru Petrica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Visart De Bocarme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Belgium, Patent n° : US11173474B2. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04294964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId145"/>
+      <w:footerReference w:type="default" r:id="rId162"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5949,51 +6962,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="92E89325"/>
+    <w:nsid w:val="9692B3E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6180,51 +7193,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-genty" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1796-2575" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197328644" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/515148389508310712537" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312162v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Genty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haingomalala Lucette Tidahy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Danjou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poupin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Siffert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202500350" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579473v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rochard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Giraudon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lamonier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29102285" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242235v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Villarim" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengmin Gui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhigang Lei" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaouad Zemmouri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2023.125070" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301175v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca El Khawaja" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cousin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202300213" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242264v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fourmentin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.136875" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03500445v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Sangnier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Iachella" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sautet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raybaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.1c04262" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255621v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiina Laitinen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satu Ojala" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brunet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy de Weireld" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal10040424" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487192v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2018.03.018" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294993v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Dib" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11244-018-1105-0" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485892v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2019.01.081" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294999v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Brune" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ozkan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Genty" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Visart de Bocarm&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Reniers" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aac047" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168622v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Barroo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cazier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal8020064" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295036v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gilis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jai Prakash Jai Prakash" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lambeets" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Genty" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barroo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NJ01202K" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295019v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sten Lambeets" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Owczarek" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jacobs" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b02217" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295042v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margueritta Al Zallouha" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Landkocz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2016.10.027" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HXT5813P-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295268v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pequeux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Capelle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2016.01.069" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295274v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bugnon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Thomas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Decroly" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2016.01.055" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295280v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2015.09.001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01259403v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Casale" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal5020851" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250406v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal3040966" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05545976v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Abou Rahhal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Siffert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Genty" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509521v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077839v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Machinski" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charf Eddine Bounoukta" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria La Parola" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513672v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579484v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Paris" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Devred" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Eloy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Hanon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710766v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710751v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443404v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423448v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03524873v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dhainaut" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Matrat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chizallet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423873v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077866v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delattre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ponchel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294463v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien No&#235;l" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05546020v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294438v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05316610v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710776v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579492v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ciotonea" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579503v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=jean-marc giraudon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lamonier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447247v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Moura" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443342v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424105v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423662v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294964v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulgheru Petrica" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Visart De Bocarme" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-genty" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1796-2575" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197328644" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/515148389508310712537" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=Q8zL_hYAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615435v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Machinski" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Genty" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fabi&#225;n Sierra-Cantor" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poupin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria La Parola" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202501805" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312162v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haingomalala Lucette Tidahy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Danjou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Siffert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202500350" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579473v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rochard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Giraudon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lamonier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29102285" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242235v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Villarim" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengmin Gui" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhigang Lei" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaouad Zemmouri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2023.125070" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301175v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca El Khawaja" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cousin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202300213" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242264v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fourmentin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.136875" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03500445v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Sangnier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Iachella" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sautet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raybaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.1c04262" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255621v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiina Laitinen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satu Ojala" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brunet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy de Weireld" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal10040424" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294993v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Dib" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11244-018-1105-0" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487192v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2018.03.018" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485892v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2019.01.081" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294999v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Brune" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ozkan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Genty" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Visart de Bocarm&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Reniers" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aac047" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168622v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Barroo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cazier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal8020064" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295019v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sten Lambeets" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Owczarek" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jacobs" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b02217" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295042v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margueritta Al Zallouha" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Landkocz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2016.10.027" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HXT5813P-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295036v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gilis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jai Prakash Jai Prakash" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lambeets" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Genty" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barroo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NJ01202K" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295268v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pequeux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Capelle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2016.01.069" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295274v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bugnon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Thomas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Decroly" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2016.01.055" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295280v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2015.09.001" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01259403v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Casale" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal5020851" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250406v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal3040966" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05629451v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaheen Aysha" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharad Gupta" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.C. Prabhakaran" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05629442v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05629458v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Abou Rahhal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ponchel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien No&#235;l" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509521v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077839v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charf Eddine Bounoukta" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05545976v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Siffert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Genty" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513672v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579484v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Paris" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Devred" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Eloy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Hanon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710766v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710751v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443404v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423448v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03524873v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dhainaut" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Matrat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chizallet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423873v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05629492v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05629520v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ciotonea" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05629482v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Rous&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05629502v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Cruz Santos" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Visart de Bocarm&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294438v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delattre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05546020v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077866v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294463v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05316610v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579492v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710776v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579503v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=jean-marc giraudon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lamonier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447247v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Moura" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443342v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424105v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423662v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294964v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulgheru Petrica" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Visart De Bocarme" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>