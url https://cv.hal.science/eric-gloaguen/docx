--- v0 (2026-04-05)
+++ v1 (2026-05-03)
@@ -234,494 +234,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05469393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expansion of solution-seeded supercritical CO2 characterized by mass spectrometry and laser spectroscopy</w:t>
+                <w:t xml:space="preserve">Stereochemical matching determines both helix type and handedness in α/γ-peptides with a cyclic-constrained γ-amino acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Xavier Bardaud</w:t>
+                <w:t xml:space="preserve">Dayi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc-André Gaveau</w:t>
+                <w:t xml:space="preserve">Ali T Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Mons</w:t>
+                <w:t xml:space="preserve">Ogaritte Yazbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Gloaguen</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daoud Naoufal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.5c02256⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 61 (38), pp.6925-6928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d5cc00746a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05374510v1</w:t>
+                <w:t xml:space="preserve">hal-05374537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereochemical matching determines both helix type and handedness in α/γ-peptides with a cyclic-constrained γ-amino acid</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The 4(5)-methylimidazole system in the gas phase: Insights from helium droplet experiment vs. quantum chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali T Mansour</w:t>
+                <w:t xml:space="preserve">F. Grollau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ogaritte Yazbeck</w:t>
+                <w:t xml:space="preserve">E. Mengesha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daoud Naoufal</w:t>
+                <w:t xml:space="preserve">J.-M. Mestdagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Robin</w:t>
+                <w:t xml:space="preserve">V. Brenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 61 (38), pp.6925-6928. </w:t>
+              <w:t xml:space="preserve">Low Temperature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 51 (4), pp.444-452. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d5cc00746a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/10.0036203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05374537v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05374451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 4(5)-methylimidazole system in the gas phase: Insights from helium droplet experiment vs. quantum chemistry</w:t>
+                <w:t xml:space="preserve">Expansion of solution-seeded supercritical CO2 characterized by mass spectrometry and laser spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Grollau</w:t>
+                <w:t xml:space="preserve">Jean-Xavier Bardaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Mengesha</w:t>
+                <w:t xml:space="preserve">Marc-André Gaveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-M. Mestdagh</w:t>
+                <w:t xml:space="preserve">Michel Mons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Brenner</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Low Temperature Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 51 (4), pp.444-452. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 129 (28), pp.6532-6537. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/10.0036203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.5c02256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05374451v1</w:t>
+                <w:t xml:space="preserve">hal-05374510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of sulfoxide and sulfone sidechain–backbone hydrogen bonding on local conformations in peptide models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dayi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 60 (15), pp.2074-2077. </w:t>
@@ -759,51 +759,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water-Induced Dissociative Mechanism of Carboxylate and Divalent Calcium Ions Revealed by IR Laser Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Xavier Bardaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yurika Hayakawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -887,1225 +887,1225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04728946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stepwise hydration of [CH3COOMg]+ studied by cold ion trap infrared spectroscopy: insights into interactions in the magnesium channel selection filters</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Length-Dependent Transition from Extended to Folded Shapes in Short Oligomers of an Azetidine-Based α-Amino Acid: The Critical Role of NH···N H-Bonds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dayi Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Xavier Bardaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeynab Imani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3cp00992k⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (13), pp.5048. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules28135048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04235206v1</w:t>
+                <w:t xml:space="preserve">hal-04234958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Length-Dependent Transition from Extended to Folded Shapes in Short Oligomers of an Azetidine-Based α-Amino Acid: The Critical Role of NH···N H-Bonds</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Non-covalent interactions reveal the protein chain δ conformation in a flexible single-residue model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeynab Imani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rao Mundlapati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Brenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Le Barbu-Debus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules28135048⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2CC06658K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04234958v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03923111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-covalent interactions reveal the protein chain δ conformation in a flexible single-residue model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Rao Mundlapati</w:t>
+                <w:t xml:space="preserve">Stepwise hydration of [CH3COOMg]+ studied by cold ion trap infrared spectroscopy: insights into interactions in the magnesium channel selection filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hikaru Takayanagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Xavier Bardaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keisuke Hirata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Katia Le Barbu-Debus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (35), pp.23923-23928. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D2CC06658K⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d3cp00992k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03923111v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04235206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selenium in Proteins: Conformational Changes Induced by Se Substitution on Methionine, as Studied in Isolated Model Peptides by Optical Spectroscopy and Quantum Chemistry</w:t>
+                <w:t xml:space="preserve">Excited states computation of models of phenylalanine protein chains: TD-DFT and composite CC2/TD-DFT protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gildas Goldsztejn</w:t>
+                <w:t xml:space="preserve">Marine Lebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Venkateswara Rao Mundlapati</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Thibaut Very</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Tardivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mons</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules27103163⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (2), pp.621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms23020621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03808280v1</w:t>
+                <w:t xml:space="preserve">cea-03524523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selenium in Proteins: Conformational Changes Induced by Se Substitution on Methionine, as Studied in Isolated Model Peptides by Optical Spectroscopy and Quantum Chemistry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Front Cover: Characterization of Asx Turn Types and Their Connate Relationship with β‐Turns (Chem. Eur. J. 25/2022)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viola d'Mello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Goldsztejn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venkateswara Rao Mundlapati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules27103163⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (25), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202200968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03856955v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03917656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Front Cover: Characterization of Asx Turn Types and Their Connate Relationship with β‐Turns (Chem. Eur. J. 25/2022)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Selenium in Proteins: Conformational Changes Induced by Se Substitution on Methionine, as Studied in Isolated Model Peptides by Optical Spectroscopy and Quantum Chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Goldsztejn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venkateswara Rao Mundlapati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mons</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202200968⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (10), pp.3163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules27103163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03917656v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excited states computation of models of phenylalanine protein chains: TD-DFT and composite CC2/TD-DFT protocols</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Characterization of Asx-turn types and their connate relationship with β-turns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viola d'Mello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Goldsztejn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venkateswara Rao Mundlapati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Brenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Mons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (25), pp.e202104328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202104328⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms23020621⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-03524523v1</w:t>
+                <w:t xml:space="preserve">hal-03808270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Asx-turn types and their connate relationship with β-turns</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Venkateswara Rao Mundlapati</w:t>
+                <w:t xml:space="preserve">Stepwise dissociation of ion pairs by water molecules: cationdependent separation mechanisms between carboxylate and alkali-earth metal ions †</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Donon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Xavier Bardaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Gloaguen</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shun-Ichi Ishiuchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masaaki Fujii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (20), pp.12121-12125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2cp01158a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202104328⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03808270v1</w:t>
+                <w:t xml:space="preserve">hal-03699870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stepwise dissociation of ion pairs by water molecules: cationdependent separation mechanisms between carboxylate and alkali-earth metal ions †</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Xavier Bardaud</w:t>
+                <w:t xml:space="preserve">Selenium in Proteins: Conformational Changes Induced by Se Substitution on Methionine, as Studied in Isolated Model Peptides by Optical Spectroscopy and Quantum Chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Goldsztejn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venkateswara Rao Mundlapati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mons</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (10), pp.3163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules27103163⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d2cp01158a⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03699870v1</w:t>
+                <w:t xml:space="preserve">hal-03808280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photofragmentation and electron detachment of aromatic phosphonate, sulfonate and phosphate oxyanions</w:t>
               </w:r>
@@ -2143,51 +2143,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Dedonder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isaure Carvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 75 (3), </w:t>
@@ -2219,1264 +2219,1264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03169735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N–H⋯X interactions stabilize intra-residue C5 hydrogen bonded conformations in heterocyclic $\alpha$-amino acid derivatives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">A theoretical and experimental case study of the hydrogen bonding predilection of S-methylcysteine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venkateswara Rao Mundlapati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeynab Imani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Viola d'Mello</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Goldsztejn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Brenner</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (44), pp.14826-14832. </w:t>
+              <w:t xml:space="preserve">Amino Acids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 53 (4), pp.621-633. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D1SC05014A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00726-021-02967-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03543435v1</w:t>
+                <w:t xml:space="preserve">hal-03186714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformational analysis by UV spectroscopy: the decisive contribution of environment-induced electronic Stark effects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Ion pair supramolecular structure identified by ATR-FTIR spectroscopy and simulations in explicit solvent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Donon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Habka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Very</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence D J Charnay-Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0sc06074g⟩</w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (23), pp.2442-2455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.202100565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03293478v1</w:t>
+                <w:t xml:space="preserve">hal-03783652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A theoretical and experimental case study of the hydrogen bonding predilection of S-methylcysteine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">N–H⋯X interactions stabilize intra-residue C5 hydrogen bonded conformations in heterocyclic $\alpha$-amino acid derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venkateswara Rao Mundlapati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeynab Imani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viola d'Mello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Brenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amino Acids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (44), pp.14826-14832. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1SC05014A⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00726-021-02967-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03186714v1</w:t>
+                <w:t xml:space="preserve">cea-03543435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion pair supramolecular structure identified by ATR-FTIR spectroscopy and simulations in explicit solvent</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Conformational analysis by UV spectroscopy: the decisive contribution of environment-induced electronic Stark effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Donon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Habka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Brenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22 (23), pp.2442-2455. </w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.2803 - 2815. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cphc.202100565⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d0sc06074g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03783652v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformation control through concurrent N–H⋯S and N–H⋯O=C hydrogen bonding and hyperconjugation effects</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">An intraresidue H-bonding motif in selenocysteine and cysteine, revealed by gas phase laser spectroscopy and quantum chemistry calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Goldsztejn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venkateswara Rao Mundlapati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Brenner</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Jérémy Donon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Tardivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, pp.9191-9197. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (36), pp.20409-20420. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D0SC03339A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D0CP02825H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02917912v1</w:t>
+                <w:t xml:space="preserve">hal-03443065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CC2 Benchmark for Models of Phenylalanine Protein Chains: 0–0 Transition Energies and IR Signatures of the ππ* Excited State</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neutral Peptides in the Gas Phase: Conformation and Aggregation Issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mi-Song Dupuy</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Valérie Brenner</w:t>
+                <w:t xml:space="preserve">Kirsten Schwing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Gerhards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.9b00923⟩</w:t>
+              <w:t xml:space="preserve">Chemical Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 120 (22), pp.12490-12562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemrev.0c00168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02451039v1</w:t>
+                <w:t xml:space="preserve">hal-03293514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An intraresidue H-bonding motif in selenocysteine and cysteine, revealed by gas phase laser spectroscopy and quantum chemistry calculations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Intrinsic folding of the cysteine residue: competition between folded and extended forms mediated by the –SH group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Goldsztejn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venkateswara Rao Mundlapati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Brenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 22 (36), pp.20409-20420. </w:t>
+              <w:t xml:space="preserve">, 2020, 22 (36), pp.20284-20294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D0CP02825H⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D0CP03136D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03443065v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03012453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrinsic folding of the cysteine residue: competition between folded and extended forms mediated by the –SH group</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Conformation control through concurrent N–H⋯S and N–H⋯O=C hydrogen bonding and hyperconjugation effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeynab Imani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venkateswara Rao Mundlapati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Goldsztejn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Brenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Mons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0CP03136D⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.9191-9197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0SC03339A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03012453v1</w:t>
+                <w:t xml:space="preserve">hal-02917912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutral Peptides in the Gas Phase: Conformation and Aggregation Issues</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">CC2 Benchmark for Models of Phenylalanine Protein Chains: 0–0 Transition Energies and IR Signatures of the ππ* Excited State</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mi-Song Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Tardivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Markus Gerhards</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Brenner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 120 (22), pp.12490-12562. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (1), pp.601-611. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.chemrev.0c00168⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.9b00923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03293514v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02451039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rationalizing the diversity of amide–amide H-bonding in peptides using the natural bond orbital method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 21 (44), pp.24601-24619. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3536,77 +3536,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Habka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Véry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Donon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanesa Vaquero-Vara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Tardivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 21 (24), pp.12798-12805. </w:t>
@@ -3657,90 +3657,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of ion pairs in solution by IR spectroscopy: crucial contributions of gas phase data and simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Habka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Very</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Donon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanesa Vaquero-Vara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Tardivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 21 (24), pp.12798-12805. </w:t>
@@ -3778,103 +3778,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic Stark Effect in Isolated Ion Pairs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Donon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Habka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanesa Vaquero-Vara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10 (23), pp.7458-7462. </w:t>
@@ -4072,64 +4072,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Woon Yong Sohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Habka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 19, pp.17128-17142 </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4157,1380 +4157,1380 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01571676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective Strategy for Conformer-Selective Detection of Short-Lived Excited State Species: Application to the IR Spectroscopy of the N1H Keto Tautomer of Guanine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gas-Phase Spectroscopic Signatures of Carboxylate−Li+ Contact Ion Pairs: New Benchmarks For Characterizing Ion Pairing in Solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Habka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Brenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Asami</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">M. Mons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.6b01194⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (7), pp.1192-1197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.6b00454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01326412v1</w:t>
+                <w:t xml:space="preserve">cea-01299274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas-Phase Spectroscopic Signatures of Carboxylate−Li+ Contact Ion Pairs: New Benchmarks For Characterizing Ion Pairing in Solution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Habka</w:t>
+                <w:t xml:space="preserve">Local NH–π interactions involving aromatic residues of proteins: influence of backbone conformation and ππ* excitation on the π H-bond strength, as revealed from studies of isolated model peptides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Y. Sohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Brenner</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Eric Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mons</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.6b00454⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18, pp.29969-29978. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6CP04109D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01299274v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01427214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local NH–π interactions involving aromatic residues of proteins: influence of backbone conformation and ππ* excitation on the π H-bond strength, as revealed from studies of isolated model peptides</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gas phase double-resonance IR/UV spectroscopy of an alanine dipeptide analogue using a non-covalently bound UV-tag: observation of a folded peptide conformation in the Ac-Ala-NH2–toluene complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Brenner</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Mons</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Tardivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6CP04109D⟩</w:t>
+              <w:t xml:space="preserve">Structural Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (1), pp.225-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11224-015-0690-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01427214v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01273016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas phase double-resonance IR/UV spectroscopy of an alanine dipeptide analogue using a non-covalently bound UV-tag: observation of a folded peptide conformation in the Ac-Ala-NH2–toluene complex</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Effective Strategy for Conformer-Selective Detection of Short-Lived Excited State Species: Application to the IR Spectroscopy of the N1H Keto Tautomer of Guanine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Asami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tokugawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Masaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.-I. Ishiuchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 27 (1), pp.225-230. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120, pp.2179−2184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11224-015-0690-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.6b01194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01273016v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01326412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local folding proclivities in cyclic b -peptide building blocks: assessment of configuration and heteroatom substitution effects by gas phase conformer-selective laser spectroscopy and quantum chemistry</w:t>
+                <w:t xml:space="preserve">Reactive and Inelastic Channels in the Ca*···FCH3 Transition State: A Simple Branching Mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Alauddin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">M. Briant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michel Mons</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto J. Beswick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Mestdagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Stolte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201501794⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119 (23), pp.6099-6110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.5b00444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01273006v1</w:t>
+                <w:t xml:space="preserve">hal-01172322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra-residue interactions in proteins: interplay between serine or cysteine side chains and backbone conformations, revealed by laser spectroscopy of isolated model peptides</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Local folding proclivities in cyclic b -peptide building blocks: assessment of configuration and heteroatom substitution effects by gas phase conformer-selective laser spectroscopy and quantum chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Alauddin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Brenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Tardivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4CP04449E⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (46), pp.16479-16493 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201501794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01131211v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01273006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive and Inelastic Channels in the Ca*···FCH3 Transition State: A Simple Branching Mechanism</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Intra-residue interactions in proteins: interplay between serine or cysteine side chains and backbone conformations, revealed by laser spectroscopy of isolated model peptides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alauddin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.-S. Biswal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mons</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 119 (23), pp.6099-6110. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17, pp.2169-2178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.5b00444⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C4CP04449E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01172322v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01131211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secondary Structures in Phe-Containing Isolated Dipeptide Chains: Laser Spectroscopy vs Quantum Chemistry</w:t>
+                <w:t xml:space="preserve">Non-radiative relaxation of UV photoexcited phenylalanine residues: probing the role of conical intersections by chemical substitution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohan Loquais</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">M. Malis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Loquais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Valérie Brenner</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp509494c⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (6), pp.2285-2288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C3CP53953A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01095145v1</w:t>
+                <w:t xml:space="preserve">hal-00968148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling non-covalent interactions within flexible biomolecules: from electron density topology to gas phase spectroscopy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Secondary Structures in Phe-Containing Isolated Dipeptide Chains: Laser Spectroscopy vs Quantum Chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Contreras-García</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Yohan Loquais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Zehnacker-Rentien</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Habka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanesa Vaquero-Vara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C3CP52774C⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp509494c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01131254v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01095145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-radiative relaxation of UV photoexcited phenylalanine residues: probing the role of conical intersections by chemical substitution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unraveling non-covalent interactions within flexible biomolecules: from electron density topology to gas phase spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chaudret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Malis</w:t>
+                <w:t xml:space="preserve">B. De Courcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Loquais</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">J. Contreras-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Jouvet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Brenner</w:t>
+                <w:t xml:space="preserve">A. Zehnacker-Rentien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 16 (6), pp.2285-2288. </w:t>
+              <w:t xml:space="preserve">, 2014, 16, pp.9876-9891. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C3CP53953A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C3CP52774C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00968148v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01131254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the near UV photophysics of a phenylalanine residue: conformation-dependent ππ* state deactivation revealed by laser spectroscopy of isolated neutral dipeptides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Loquais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Alauddin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Tardivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 16, pp.22192-22200. </w:t>
@@ -5568,103 +5568,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct Spectroscopic Evidence of Hyperconjugation Unveils the Conformational Landscape of Hydrazides†</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alauddin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Tardivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 53 (50), pp.13756-13759. </w:t>
@@ -5714,103 +5714,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spontaneous Formation of Hydrophobic Domains in Isolated Peptides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Loquais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.W. Pratt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 117 (17), pp.4945-4955. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5870,64 +5870,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cirtog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. M. Rijs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Loquais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Tardivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5972,373 +5972,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00807321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the Mechanisms of Nonradiative Deactivation in Model Peptides Following Photoexcitation of a Phenylalanine Residue</w:t>
+                <w:t xml:space="preserve">Strength of (NHS)-S-... Hydrogen Bonds in Methionine Residues Revealed by Gas-Phase IR/UV Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Momir Mališ</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">H.S. Biswal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Loquais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Tardivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mons</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja3054942⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3 (6), pp.755-759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jz300207k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00782181v1</w:t>
+                <w:t xml:space="preserve">hal-00724272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strength of (NHS)-S-... Hydrogen Bonds in Methionine Residues Revealed by Gas-Phase IR/UV Spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unraveling the Mechanisms of Nonradiative Deactivation in Model Peptides Following Photoexcitation of a Phenylalanine Residue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Momir Mališ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Loquais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Himansu S. Biswal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.S. Biswal</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Piuzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 3 (6), pp.755-759. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 134 (50), pp 20340-20351. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jz300207k⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ja3054942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00724272v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00782181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolated Monohydrates of a Model Peptide Chain: Effect of a First Water Molecule on the Secondary Structure of a Capped Phenylalanine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.S. Biswal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Loquais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Tardivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 133 (11), pp.3931-3942. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6385,64 +6385,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compact Folding of Isolated Four-Residue Neutral Peptide Chains: H-Bonding Patterns and Entropy Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.-J. Plowright</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemPhysChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 12 (10), pp.1889-1899. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6488,77 +6488,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of the Indole-Benzene Dimer Revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.S. Biswal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 115 (34), pp.9485-9492. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6586,377 +6586,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00643190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas-phase folding of a two-residue model peptide chain: on the importance of an interplay between experiment and theory.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Experimental and theoretical investigation of the aromatic-aromatic interaction in isolated capped dipeptides.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. de Courcy</w:t>
+                <w:t xml:space="preserve">H. Valdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P. Piquemal</w:t>
+                <w:t xml:space="preserve">F. Pagliarulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Pilmé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">O. Parisel</w:t>
+                <w:t xml:space="preserve">R. Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Tardivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja103996q⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 114 (9), pp.2973-2982. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp904216f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00915204v1</w:t>
+                <w:t xml:space="preserve">hal-00472773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and theoretical investigation of the aromatic-aromatic interaction in isolated capped dipeptides.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Gas-phase folding of a two-residue model peptide chain: on the importance of an interplay between experiment and theory.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. de Courcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Valdes</w:t>
+                <w:t xml:space="preserve">J.-P. Piquemal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Pagliarulo</w:t>
+                <w:t xml:space="preserve">J. Pilmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Pollet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Tardivel</w:t>
+                <w:t xml:space="preserve">O. Parisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 114 (9), pp.2973-2982. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 132 (34), pp.11860-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp904216f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ja103996q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00472773v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00915204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas phase folding of an (Ala)(4) neutral peptide chain: spectroscopic evidence for the formation of a beta-hairpin H-bonding pattern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Piuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Tardivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 11 (48), pp.11385-11388. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6996,342 +6996,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00450353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Observation of Microscopic Solvation at the Surface of Clusters by Ultrafast Photoelectron Imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transition-state spectroscopy of the photoinduced Ca+CH3Freaction. III. Reaction following the local excitation to Ca(4s3d 1D)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Poisson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Gloaguen</w:t>
+                <w:t xml:space="preserve">C.S. Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Mestdagh</w:t>
+                <w:t xml:space="preserve">M. Collier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Soep</w:t>
+                <w:t xml:space="preserve">M.A. Gaveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro González</w:t>
+                <w:t xml:space="preserve">B. Soep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 112 (39), pp.9200-9210. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, 112 (7), pp.1408 -1420</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00341208v1</w:t>
+                <w:t xml:space="preserve">hal-00274096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition-state spectroscopy of the photoinduced Ca+CH3Freaction. III. Reaction following the local excitation to Ca(4s3d 1D)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Direct Observation of Microscopic Solvation at the Surface of Clusters by Ultrafast Photoelectron Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.S. Sanz</w:t>
+                <w:t xml:space="preserve">Jean-Michel Mestdagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Collier</w:t>
+                <w:t xml:space="preserve">Benoît Soep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.A. Gaveau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Soep</w:t>
+                <w:t xml:space="preserve">Alejandro González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 112 (7), pp.1408 -1420</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 112 (39), pp.9200-9210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp711259m⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00274096v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00341208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intramolecular recognition in a jet-cooled short peptide chain: gama-turn helicity probed by a neighbouring residue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pagliarulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Chin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7407,51 +7407,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the chemical composition of mixed organic–inorganic particles by “soft” vacuum ultraviolet photoionization: The reaction of ozone with anthracene on sodium chloride particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erin R. Mysak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7549,90 +7549,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition State Spectroscopy of the Photoinduced Ca + CH3F Reaction. 2. Experimental and Ab Initio Studies of the Free Ca***FCH3 Complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Mestdagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernand Spiegelman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Collier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7683,64 +7683,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time resolved observation of multiple electronic configurations in the electronic relaxation of isolated molecules by photoelectron imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Mestdagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7817,77 +7817,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Evidence for Ultrafast Electronic Relaxation in Molecules, Mediated by Diffuse States</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Mestdagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7963,64 +7963,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition State Spectroscopy of the Photoinduced Ca + CH3F Reaction. 1. A Cluster Isolated Chemical Reaction Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Gaveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-R. Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8240,51 +8240,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Mestdagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Visticot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8386,64 +8386,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Eppink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.J. Whitaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Soep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Coroiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8520,1165 +8520,1165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Following ion pairing/dissociation at the microscopic level by spectroscopic techniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Microhydration of Mg2+(CH3COO-) ion pairs followed by IR laser spectroscopy: insights into the water-mediated ionic interactions in the magnesium transport channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Xavier Bardaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Brenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hikaru Takayanagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Asian Spectroscopy Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Tokamachi, Japan</w:t>
+              <w:t xml:space="preserve">Journée de l'école doctoral 2MIB 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Gif sur Yvette (91), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04296296v1</w:t>
+                <w:t xml:space="preserve">hal-04395386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microhydration of Mg2+(CH3COO-) ion pairs followed by IR laser spectroscopy: insights into the water-mediated ionic interactions in the magnesium transport channel</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">The big plunge of ion pairs from gas phase to solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Molecular Spectroscopy - 73rd Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Urbana (IL), United States</w:t>
+              <w:t xml:space="preserve">4th International Symposium of JSPS Core-to-Core Program on “Molecular Recognition Mechanism between Flexible Molecules”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04355628v1</w:t>
+                <w:t xml:space="preserve">hal-04296276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The big plunge of ion pairs from gas phase to solution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Supercritical fluid-aided vaporization of neutral biomolecules for structural and photodynamical studies by UV or VUV spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Xavier Bardaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deb Pratim Mukhopadhyay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-André Gaveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo A Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Symposium of JSPS Core-to-Core Program on “Molecular Recognition Mechanism between Flexible Molecules”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Orsay, France</w:t>
+              <w:t xml:space="preserve">Asian spectroscopy conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Tokamachi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04296276v1</w:t>
+                <w:t xml:space="preserve">hal-04355654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supercritical fluid-aided vaporization of neutral biomolecules for structural and photodynamical studies by UV or VUV spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Microhydration of Mg2+(CH3COO–) ion pairs followed by IR laser spectroscopy: insights into the water-mediated ionic interactions in the magnesium transport channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Xavier Bardaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gustavo A Garcia</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Brenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hikaru Takayanagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian spectroscopy conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Tokamachi, France</w:t>
+              <w:t xml:space="preserve">26ème congrès général de la SFP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04355654v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04355538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microhydration of Mg2+(CH3COO-) ion pairs followed by IR laser spectroscopy: insights into the water-mediated ionic interactions in the magnesium transport channel</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Following ion pairing/dissociation at the microscopic level by spectroscopic techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de l'école doctoral 2MIB 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Gif sur Yvette (91), France</w:t>
+              <w:t xml:space="preserve">8th Asian Spectroscopy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Tokamachi, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04395386v1</w:t>
+                <w:t xml:space="preserve">hal-04296296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microhydration of Mg2+(CH3COO–) ion pairs followed by IR laser spectroscopy: insights into the water-mediated ionic interactions in the magnesium transport channel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Microhydration of Mg2+(CH3COO-) ion pairs followed by IR laser spectroscopy: insights into the water-mediated ionic interactions in the magnesium transport channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Xavier Bardaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hikaru Takayanagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26ème congrès général de la SFP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Molecular Spectroscopy - 73rd Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Urbana (IL), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04355538v1</w:t>
+                <w:t xml:space="preserve">hal-04355628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopie de paires d'ions isolées</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thermal peak detected in gold-bearing shear zones by a thermo-structural study: a new tool to retrieve fluid flow?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaétan Link</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vanderhaeghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Béziat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel de Saint Blanquat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de l'Institut des Sciences Moléculaires d'Orsay</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Orsay, France</w:t>
+              <w:t xml:space="preserve">15th SGA Biennal Meeting on Life with Ore Deposits on Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for Geology Applied to Mineral Deposits, Aug 2019, Glasgow, United Kingdom. pp.260-263</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03313264v1</w:t>
+                <w:t xml:space="preserve">hal-02552421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IR and UV Spectroscopy of Neutral Ion Pairs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Spectroscopy and Dynamics of Molecules and Clusters (SDMC) Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Shimla, India</w:t>
+              <w:t xml:space="preserve">Seminar of the National Institute of Science Education and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Bhubaneswar, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03293558v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal peak detected in gold-bearing shear zones by a thermo-structural study: a new tool to retrieve fluid flow?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spectroscopie de paires d'ions isolées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th SGA Biennal Meeting on Life with Ore Deposits on Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society for Geology Applied to Mineral Deposits, Aug 2019, Glasgow, United Kingdom. pp.260-263</w:t>
+              <w:t xml:space="preserve">Séminaire de l'Institut des Sciences Moléculaires d'Orsay</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02552421v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IR and UV Spectroscopy of Neutral Ion Pairs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminar of the National Institute of Science Education and Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Bhubaneswar, India</w:t>
+              <w:t xml:space="preserve">16th Spectroscopy and Dynamics of Molecules and Clusters (SDMC) Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Shimla, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03293610v1</w:t>
+                <w:t xml:space="preserve">hal-03293558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IR and UV spectroscopy of neutral peptides: lessons from the confrontation between experiment and theory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Gas-phase spectroscopy of Zwitterionic complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Japan-France Symposium on Biomolecular Structure and Function : Technical Fusion between Spectroscopy and Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Saclay, France</w:t>
+              <w:t xml:space="preserve">French-Korean Workshop on Biomolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01095257v1</w:t>
+                <w:t xml:space="preserve">hal-01095255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas-phase spectroscopy of Zwitterionic complexes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">IR and UV spectroscopy of neutral peptides: lessons from the confrontation between experiment and theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French-Korean Workshop on Biomolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Saclay, France</w:t>
+              <w:t xml:space="preserve">Japan-France Symposium on Biomolecular Structure and Function : Technical Fusion between Spectroscopy and Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01095255v1</w:t>
+                <w:t xml:space="preserve">hal-01095257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser probing of isolated Biomolecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laser Probing 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9703,51 +9703,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomolecular flexibility and solvation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIX International Conference " Horizons in H‐bond Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Gottingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9772,77 +9772,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas phase folding of a hydrated model peptide chain: Influence of hydration investigated by IR/UV laser spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.-S. Biswal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Loquais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Tardivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9897,64 +9897,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-covalent interaction shaping proteins revealed by IR/UV laser spectroscopy of isolated peptide chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Royal Australian Chemical Institute Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9979,103 +9979,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la structure secondaire de petits peptides par spectroscopie IR/UV en phase gazeuse et chimie quantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Tardivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Piuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion Plénière du GDR « Thermodynamique, Fragmentation et Agrégation de systèmes moléculaires complexes isolés »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10100,51 +10100,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IR/UV laser spectroscopy of secondary structures in isolated peptide chains: an original insight onto the non-covalent interactions that shape proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Institute of Physics, March Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Pittsburgh, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10163,803 +10163,803 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00423986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domaines hydrophobes dans les protéines : Etude de peptides modèles contenant deux résidus aromatiques voisins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Investigating hydrophobic domains in proteins: gas phase and theoretical study of model dipeptides with neighbouring aromatic residues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Valdes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. D. Vaden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pagliarulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Tardivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAMO/JSM 2008 ; Mini-symposium on « Biomolécules en Phase gazeuse : Spectroscopie optique, Spectrometrie de masse et chimie quantique»</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Lille, France</w:t>
+              <w:t xml:space="preserve">XXII IUPAC Symposium on Photochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Göteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00320607v1</w:t>
+                <w:t xml:space="preserve">hal-00423984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating hydrophobic domains in proteins: gas phase and theoretical study of model dipeptides with neighbouring aromatic residues</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Spectroscopic signatures of the conformational flexibility in isolated peptide chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pagliarulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Tardivel</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Piuzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXII IUPAC Symposium on Photochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Göteborg, Sweden</w:t>
+              <w:t xml:space="preserve">Isolated Biomolecules and Biomolecular Interactions, IBBI 2008,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Valladolid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00423984v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00320606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic signatures of the conformational flexibility in isolated peptide chains</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Intramolecular interactions in gas phase peptides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pagliarulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Piuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Isolated Biomolecules and Biomolecular Interactions, IBBI 2008,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Valladolid, Spain</w:t>
+              <w:t xml:space="preserve">Isolated Biomolecules and Biomolecular Interactions (IBBI 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Valladolid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00320606v1</w:t>
+                <w:t xml:space="preserve">hal-00331917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intramolecular interactions in gas phase peptides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Structures secondaires de chaines peptidiques en phase gazeuse : spectroscopies laser, champs de forces et chimie quantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pagliarulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Brenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Isolated Biomolecules and Biomolecular Interactions (IBBI 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Valladolid, Spain</w:t>
+              <w:t xml:space="preserve">Journées Françaises de Spectrométrie de Masse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00331917v1</w:t>
+                <w:t xml:space="preserve">hal-00423991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structures secondaires de chaines peptidiques en phase gazeuse : spectroscopies laser, champs de forces et chimie quantique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Domaines hydrophobes dans les protéines : Etude de peptides modèles contenant deux résidus aromatiques voisins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Françaises de Spectrométrie de Masse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Grenoble, France</w:t>
+              <w:t xml:space="preserve">PAMO/JSM 2008 ; Mini-symposium on « Biomolécules en Phase gazeuse : Spectroscopie optique, Spectrometrie de masse et chimie quantique»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00423991v1</w:t>
+                <w:t xml:space="preserve">hal-00320607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de systèmes complexes en phase gazeuse par rayonnement synchrotron : Utilisation d'aérosol comme source de vaporisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Caractérisation de la structure secondaire de petits peptides en phase gazeuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VAPOMOLEC : Atelier sur la vaporisation laser</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Saclay, France</w:t>
+              <w:t xml:space="preserve">9èmes Journées Francophones des Jeunes Physico-Chimistes JFJCP9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Maubuisson, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00178506v1</w:t>
+                <w:t xml:space="preserve">hal-00178508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de la structure secondaire de petits peptides en phase gazeuse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Caractérisation de systèmes complexes en phase gazeuse par rayonnement synchrotron : Utilisation d'aérosol comme source de vaporisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9èmes Journées Francophones des Jeunes Physico-Chimistes JFJCP9</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Maubuisson, France</w:t>
+              <w:t xml:space="preserve">VAPOMOLEC : Atelier sur la vaporisation laser</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00178508v1</w:t>
+                <w:t xml:space="preserve">hal-00178506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidimensional Charge Transfer in Metal Molecule Reactions Induced in Clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Mestdagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernand Spiegelman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Collier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-A. Gaveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11001,103 +11001,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoinduced metal molecules reactions the van der Waals complex Ca-CH3F</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Collier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-A. Gaveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Mestdagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Soep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Beams</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11122,90 +11122,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-resolved photoelectron imaging of a free and solvated</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Mestdagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Soep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Eppink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11247,90 +11247,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femtosecond Photoelectron Spectroscopy as a Probe for Non-Adiabatic Evolution.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Soep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Mestdagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.H. Parker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11381,64 +11381,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Additional information given by the photoion velocity map imaging when used on cluster and cluster deposited system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Mestdagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Soep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11502,77 +11502,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Mestdagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Visticot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Soep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004, pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11584,355 +11584,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00086631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoinduced reaction in the Ca..CH3F complex deposited on large argon clusters</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Time-resolved observation of multiple electronic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Mestdagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Visticot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Soep</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eighth European Conference on Atomic and Molecular Physics (ECAMP 8)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Rennes, France</w:t>
+              <w:t xml:space="preserve">24th Rarefied Gas Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00086281v1</w:t>
+                <w:t xml:space="preserve">hal-00087261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-resolved observation of multiple electronic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Photoinduced reaction in the Ca..CH3F complex deposited on large argon clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-A. Gaveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.O. Nguyen-Thi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-R. Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Mestdagh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th Rarefied Gas Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Bari, Italy</w:t>
+              <w:t xml:space="preserve">Eighth European Conference on Atomic and Molecular Physics (ECAMP 8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00087261v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00086281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-resolved photoelectron imaging of tetrakisdimethylaminoethylene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Mestdagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Soep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PICNIC European Network meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Amsterdam, Netherlands</w:t>
@@ -11961,51 +11961,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique réactionnelle de systèmes complexes suivie par imagerie de phtoélectrons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème journée des doctorants de Physico-Chimie du Sud de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12030,103 +12030,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Desorption Dynamics of a molecule deposited on cluster: Preliminary Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-A. Gaveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Mestdagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Soep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">G.D.R. Thermodynamique, Fragmentation et Agregation de systèmes moléculaires complexes isoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12151,90 +12151,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoinduced reactions in metal-molecule complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Soep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Collier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Mestdagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-A. Gaveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12272,103 +12272,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of the photoinduced Ca..CH3F reaction performed on large argon clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Gaveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-R. Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Visticot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Mestdagh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XX Symposium on Molecular Beams</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12425,64 +12425,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolated Neutral Peptides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topics in Current Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 364, pp.225-270, 2015, Gas-phase IR Spectroscopy for the Structural Characterization of Biomolecules, </w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12516,103 +12516,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast Photoelectron imaging of the electronic relaxation of a molecule deposited at the surface of an argon cluster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-A. Gaveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Mestdagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Soep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Femtochemistry VII Fundamental Ultrafast Processes in Chemistry, Physics, and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.174-182, 2006, 978-0-444-52821-6. </w:t>
@@ -12663,64 +12663,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro solvation dynamics at the passage of conical intersections observed in argon clusters of excited tetrakis(dimethylamino) ethylene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Sorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Mestdagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Visticot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12949,51 +12949,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469393v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Marmorat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gloaguen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kumar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kossov" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0302126" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374510v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier Bardaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Gaveau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mons" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gloaguen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5c02256" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374537v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayi Liu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali T Mansour" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ogaritte Yazbeck" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoud Naoufal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Robin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cc00746a" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374451v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grollau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mengesha" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Mestdagh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brenner" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/10.0036203" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729580v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Brenner" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cc05933b" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728946v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurika Hayakawa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hikaru Takayanagi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keisuke Hirata" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun-Ichi Ishiuchi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.4c01803" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04235206v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cp00992k" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04234958v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynab Imani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28135048" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923111v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rao Mundlapati" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Le Barbu-Debus" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CC06658K" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808280v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Goldsztejn" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkateswara Rao Mundlapati" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27103163" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856955v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917656v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola d'Mello" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202200968" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03524523v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lebel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Very" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tardivel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23020621" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808270v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202104328" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699870v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Donon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaaki Fujii" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp01158a" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169735v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A. Noble" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Marceca" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Dedonder" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaure Carvin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-021-00094-8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03543435v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SC05014A" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293478v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Habka" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0sc06074g" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186714v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-021-02967-z" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783652v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence D J Charnay-Pouget" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202100565" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917912v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Brenner" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SC03339A" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451039v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mi-Song Dupuy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.9b00923" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443065v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Donon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP02825H" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012453v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP03136D" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293514v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Schwing" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Gerhards" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.0c00168" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02370063v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cp03825f" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02160902v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut V&#233;ry" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa Vaquero-Vara" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cp00700h" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917603v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409435v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b02675" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01881657v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Habka" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sohn" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vaquero-Vara" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G&#233;l&#233;oc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tardivel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP07605C" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01571676v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woon Yong Sohn" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP03058D" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326412v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Asami" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tokugawa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Masaki" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-I. Ishiuchi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.6b01194" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01299274v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mons" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b00454" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01427214v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Y. Sohn" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP04109D" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01273016v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11224-015-0690-9" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01273006v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Alauddin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201501794" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F4JX68D8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131211v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alauddin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-S. Biswal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP04449E" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172322v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briant" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto J. Beswick" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Mestdagh" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stolte" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b00444" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095145v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Loquais" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp509494c" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131254v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chaudret" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. De Courcy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Contreras-Garc&#237;a" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zehnacker-Rentien" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP52774C" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968148v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Malis" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Loquais" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jouvet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP53953A" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095175v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP03401E" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131234v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201407801" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-57RJH20X-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854259v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Thomas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.W. Pratt" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp401499x" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807321v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cirtog" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Rijs" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz301440c" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782181v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momir Mali&#353;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Himansu S. Biswal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piuzzi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja3054942" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724272v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.S. Biswal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz300207k" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610884v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja108643p" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656143v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-J. Plowright" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201001023" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WWGS44HG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643190v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1119684" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915204v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Courcy" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Piquemal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pilm&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Parisel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja103996q" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472773v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Valdes" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pagliarulo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pollet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp904216f" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450353v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Piuzzi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b918670k" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-TL1N5JKN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341208v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Poisson" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mestdagh" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoi&#770;t Soep" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp711259m" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274096v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Sanz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Collier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Gaveau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Soep" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162448v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b704573e" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-3C517BLK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026271v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin R. Mysak" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen R. Leone" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Musahid Ahmed" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin R. Wilson" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2006.07.019" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M0ZGD5SG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126680v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Spiegelman" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lepetit" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp057483j" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081831v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Poisson" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Visticot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Soep" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1941644" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084442v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Mestdagh" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja052269u" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-P293RTVX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084439v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-R. Fournier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp053128h" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085000v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Wang" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-T. Van-Oanh" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bellert" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.H. Breckenridge" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Gaveau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2004.04.083" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085003v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sorgues" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heninger" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp037555b" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4R87J1R4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084734v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eppink" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. Whitaker" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coroiu" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1795654" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296296v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355628v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296276v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355654v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deb Pratim Mukhopadhyay" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo A Garcia" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395386v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355538v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313264v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293558v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552421v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Link" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vanderhaeghe" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B&#233;ziat" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Saint Blanquat" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Munoz" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293610v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095257v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095255v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869156v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869159v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656153v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423987v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423988v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423986v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320607v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423984v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. D. Vaden" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320606v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331917v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423991v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178506v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178508v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128700v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088163v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088167v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081962v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H. Parker" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081964v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086631v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086281v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.O. Nguyen-Thi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087261v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085662v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088462v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085709v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087448v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141280v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Visticot" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170925v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/128_2014_580" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177792v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-044452821-6/50028-9" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026628v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Sorgues" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Visticot" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-044451656-5/50004-9" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469393v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Marmorat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gloaguen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kumar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kossov" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0302126" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374537v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayi Liu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali T Mansour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ogaritte Yazbeck" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoud Naoufal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Robin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cc00746a" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374451v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grollau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mengesha" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Mestdagh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brenner" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/10.0036203" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374510v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier Bardaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Gaveau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mons" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gloaguen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5c02256" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729580v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Brenner" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cc05933b" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728946v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurika Hayakawa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hikaru Takayanagi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keisuke Hirata" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun-Ichi Ishiuchi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.4c01803" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04234958v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynab Imani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28135048" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923111v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rao Mundlapati" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Le Barbu-Debus" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CC06658K" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04235206v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cp00992k" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03524523v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lebel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Very" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tardivel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23020621" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917656v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola d'Mello" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Goldsztejn" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkateswara Rao Mundlapati" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202200968" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856955v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27103163" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808270v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202104328" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699870v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Donon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaaki Fujii" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp01158a" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808280v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169735v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A. Noble" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Marceca" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Dedonder" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaure Carvin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-021-00094-8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186714v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-021-02967-z" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783652v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Habka" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence D J Charnay-Pouget" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202100565" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03543435v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SC05014A" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293478v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0sc06074g" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443065v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Donon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP02825H" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293514v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Schwing" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Gerhards" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.0c00168" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012453v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP03136D" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917912v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Brenner" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SC03339A" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451039v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mi-Song Dupuy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.9b00923" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02370063v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cp03825f" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02160902v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut V&#233;ry" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa Vaquero-Vara" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cp00700h" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917603v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409435v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b02675" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01881657v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Habka" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sohn" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vaquero-Vara" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G&#233;l&#233;oc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tardivel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP07605C" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01571676v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woon Yong Sohn" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP03058D" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01299274v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mons" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b00454" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01427214v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Y. Sohn" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP04109D" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01273016v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11224-015-0690-9" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326412v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Asami" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tokugawa" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Masaki" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-I. Ishiuchi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.6b01194" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172322v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briant" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto J. Beswick" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Mestdagh" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stolte" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b00444" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01273006v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Alauddin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201501794" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F4JX68D8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131211v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alauddin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-S. Biswal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP04449E" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968148v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Malis" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Loquais" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jouvet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP53953A" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095145v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Loquais" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp509494c" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131254v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chaudret" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. De Courcy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Contreras-Garc&#237;a" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zehnacker-Rentien" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP52774C" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095175v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP03401E" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131234v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201407801" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-57RJH20X-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854259v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Thomas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.W. Pratt" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp401499x" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807321v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cirtog" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Rijs" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz301440c" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724272v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.S. Biswal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz300207k" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782181v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momir Mali&#353;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Himansu S. Biswal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piuzzi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja3054942" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610884v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja108643p" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656143v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-J. Plowright" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201001023" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WWGS44HG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643190v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1119684" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472773v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Valdes" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pagliarulo" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pollet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp904216f" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915204v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Courcy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Piquemal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pilm&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Parisel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja103996q" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450353v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Piuzzi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b918670k" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-TL1N5JKN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274096v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Sanz" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Collier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Gaveau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Soep" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341208v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Poisson" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mestdagh" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoi&#770;t Soep" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp711259m" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162448v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b704573e" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-3C517BLK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026271v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin R. Mysak" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen R. Leone" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Musahid Ahmed" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin R. Wilson" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2006.07.019" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M0ZGD5SG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126680v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Spiegelman" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lepetit" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp057483j" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081831v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Poisson" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Visticot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Soep" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1941644" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084442v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Mestdagh" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja052269u" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-P293RTVX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084439v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-R. Fournier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp053128h" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085000v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Wang" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-T. Van-Oanh" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bellert" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.H. Breckenridge" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Gaveau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2004.04.083" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085003v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sorgues" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heninger" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp037555b" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4R87J1R4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084734v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eppink" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. Whitaker" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coroiu" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1795654" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395386v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296276v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355654v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deb Pratim Mukhopadhyay" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo A Garcia" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355538v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296296v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355628v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552421v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Link" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vanderhaeghe" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B&#233;ziat" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Saint Blanquat" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Munoz" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293610v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313264v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293558v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095255v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095257v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869156v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869159v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656153v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423987v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423988v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423986v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423984v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. D. Vaden" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320606v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331917v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423991v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320607v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178508v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178506v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128700v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088163v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088167v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081962v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H. Parker" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081964v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086631v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087261v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086281v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.O. Nguyen-Thi" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085662v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088462v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085709v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087448v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141280v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Visticot" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170925v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/128_2014_580" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177792v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-044452821-6/50028-9" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026628v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Sorgues" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Visticot" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-044451656-5/50004-9" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>