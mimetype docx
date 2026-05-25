--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (64)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (65)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,2094 +234,2094 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05469393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereochemical matching determines both helix type and handedness in α/γ-peptides with a cyclic-constrained γ-amino acid</w:t>
+                <w:t xml:space="preserve">Ionization-Induced Double Charge Transfer in Metallophthalocyanines Revealed by Ab Initio Simulation of 2p Photoelectron Spectra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dayi Liu</w:t>
+                <w:t xml:space="preserve">Stéphane Carniato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali T Mansour</w:t>
+                <w:t xml:space="preserve">Ralph Püttner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ogaritte Yazbeck</w:t>
+                <w:t xml:space="preserve">M. Briant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daoud Naoufal</w:t>
+                <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Robin</w:t>
+                <w:t xml:space="preserve">Kenzo Marmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 61 (38), pp.6925-6928. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 17 (16), pp.4804-4810. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d5cc00746a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.6c00486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05374537v1</w:t>
+                <w:t xml:space="preserve">hal-05619872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 4(5)-methylimidazole system in the gas phase: Insights from helium droplet experiment vs. quantum chemistry</w:t>
+                <w:t xml:space="preserve">Expansion of solution-seeded supercritical CO2 characterized by mass spectrometry and laser spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Grollau</w:t>
+                <w:t xml:space="preserve">Jean-Xavier Bardaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Mengesha</w:t>
+                <w:t xml:space="preserve">Marc-André Gaveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-M. Mestdagh</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Mons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Low Temperature Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/10.0036203⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 129 (28), pp.6532-6537. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.5c02256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05374451v1</w:t>
+                <w:t xml:space="preserve">hal-05374510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expansion of solution-seeded supercritical CO2 characterized by mass spectrometry and laser spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stereochemical matching determines both helix type and handedness in α/γ-peptides with a cyclic-constrained γ-amino acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dayi Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Xavier Bardaud</w:t>
+                <w:t xml:space="preserve">Ali T Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc-André Gaveau</w:t>
+                <w:t xml:space="preserve">Ogaritte Yazbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Mons</w:t>
+                <w:t xml:space="preserve">Daoud Naoufal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Gloaguen</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvie Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 129 (28), pp.6532-6537. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 61 (38), pp.6925-6928. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.5c02256⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d5cc00746a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05374510v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05374537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of sulfoxide and sulfone sidechain–backbone hydrogen bonding on local conformations in peptide models</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The 4(5)-methylimidazole system in the gas phase: Insights from helium droplet experiment vs. quantum chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Brenner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Mons</w:t>
+                <w:t xml:space="preserve">F. Grollau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mengesha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Mestdagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Brenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3cc05933b⟩</w:t>
+              <w:t xml:space="preserve">Low Temperature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 51 (4), pp.444-452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/10.0036203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04729580v1</w:t>
+                <w:t xml:space="preserve">hal-05374451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water-Induced Dissociative Mechanism of Carboxylate and Divalent Calcium Ions Revealed by IR Laser Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Xavier Bardaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yurika Hayakawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hikaru Takayanagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keisuke Hirata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shun-Ichi Ishiuchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15 (36), pp.9295-9300. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpclett.4c01803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04728946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Length-Dependent Transition from Extended to Folded Shapes in Short Oligomers of an Azetidine-Based α-Amino Acid: The Critical Role of NH···N H-Bonds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Effects of sulfoxide and sulfone sidechain–backbone hydrogen bonding on local conformations in peptide models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dayi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Brenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules28135048⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 60 (15), pp.2074-2077. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3cc05933b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04234958v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04729580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-covalent interactions reveal the protein chain δ conformation in a flexible single-residue model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Length-Dependent Transition from Extended to Folded Shapes in Short Oligomers of an Azetidine-Based α-Amino Acid: The Critical Role of NH···N H-Bonds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dayi Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Xavier Bardaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeynab Imani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sylvie Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Katia Le Barbu-Debus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (13), pp.5048. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules28135048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D2CC06658K⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03923111v1</w:t>
+                <w:t xml:space="preserve">hal-04234958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stepwise hydration of [CH3COOMg]+ studied by cold ion trap infrared spectroscopy: insights into interactions in the magnesium channel selection filters</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Non-covalent interactions reveal the protein chain δ conformation in a flexible single-residue model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeynab Imani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rao Mundlapati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Le Barbu-Debus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3cp00992k⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2CC06658K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04235206v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03923111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excited states computation of models of phenylalanine protein chains: TD-DFT and composite CC2/TD-DFT protocols</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Stepwise hydration of [CH3COOMg]+ studied by cold ion trap infrared spectroscopy: insights into interactions in the magnesium channel selection filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hikaru Takayanagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Xavier Bardaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keisuke Hirata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Brenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Mons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (35), pp.23923-23928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3cp00992k⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms23020621⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-03524523v1</w:t>
+                <w:t xml:space="preserve">hal-04235206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Front Cover: Characterization of Asx Turn Types and Their Connate Relationship with β‐Turns (Chem. Eur. J. 25/2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viola d'Mello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Goldsztejn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venkateswara Rao Mundlapati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 28 (25), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/chem.202200968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03917656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selenium in Proteins: Conformational Changes Induced by Se Substitution on Methionine, as Studied in Isolated Model Peptides by Optical Spectroscopy and Quantum Chemistry</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Excited states computation of models of phenylalanine protein chains: TD-DFT and composite CC2/TD-DFT protocols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Very</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Tardivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mons</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (2), pp.621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms23020621⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules27103163⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03856955v1</w:t>
+                <w:t xml:space="preserve">cea-03524523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Asx-turn types and their connate relationship with β-turns</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Selenium in Proteins: Conformational Changes Induced by Se Substitution on Methionine, as Studied in Isolated Model Peptides by Optical Spectroscopy and Quantum Chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Goldsztejn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venkateswara Rao Mundlapati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mons</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202104328⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (10), pp.3163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules27103163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03808270v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stepwise dissociation of ion pairs by water molecules: cationdependent separation mechanisms between carboxylate and alkali-earth metal ions †</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Characterization of Asx-turn types and their connate relationship with β-turns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viola d'Mello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Goldsztejn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venkateswara Rao Mundlapati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Masaaki Fujii</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2cp01158a⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (25), pp.e202104328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202104328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03699870v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03808270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selenium in Proteins: Conformational Changes Induced by Se Substitution on Methionine, as Studied in Isolated Model Peptides by Optical Spectroscopy and Quantum Chemistry</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Stepwise dissociation of ion pairs by water molecules: cationdependent separation mechanisms between carboxylate and alkali-earth metal ions †</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Donon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Xavier Bardaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shun-Ichi Ishiuchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masaaki Fujii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules27103163⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (20), pp.12121-12125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2cp01158a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03808280v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03699870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photofragmentation and electron detachment of aromatic phosphonate, sulfonate and phosphate oxyanions</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Selenium in Proteins: Conformational Changes Induced by Se Substitution on Methionine, as Studied in Isolated Model Peptides by Optical Spectroscopy and Quantum Chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Goldsztejn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venkateswara Rao Mundlapati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Brenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mons</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (10), pp.3163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules27103163⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjd/s10053-021-00094-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03169735v1</w:t>
+                <w:t xml:space="preserve">hal-03808280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A theoretical and experimental case study of the hydrogen bonding predilection of S-methylcysteine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venkateswara Rao Mundlapati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeynab Imani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Venkateswara Rao Mundlapati</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gildas Goldsztejn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amino Acids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 53 (4), pp.621-633. </w:t>
@@ -2359,103 +2359,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion pair supramolecular structure identified by ATR-FTIR spectroscopy and simulations in explicit solvent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Donon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Habka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Very</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence D J Charnay-Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemPhysChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22 (23), pp.2442-2455. </w:t>
@@ -2493,103 +2493,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N–H⋯X interactions stabilize intra-residue C5 hydrogen bonded conformations in heterocyclic $\alpha$-amino acid derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venkateswara Rao Mundlapati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeynab Imani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viola d'Mello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (44), pp.14826-14832. </w:t>
@@ -2627,103 +2627,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conformational analysis by UV spectroscopy: the decisive contribution of environment-induced electronic Stark effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Donon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Habka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12, pp.2803 - 2815. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2751,9657 +2751,9791 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03293478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An intraresidue H-bonding motif in selenocysteine and cysteine, revealed by gas phase laser spectroscopy and quantum chemistry calculations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photofragmentation and electron detachment of aromatic phosphonate, sulfonate and phosphate oxyanions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Donon</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Jennifer A. Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernesto Marceca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Dedonder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaure Carvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0CP02825H⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 75 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjd/s10053-021-00094-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03443065v1</w:t>
+                <w:t xml:space="preserve">hal-03169735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutral Peptides in the Gas Phase: Conformation and Aggregation Issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirsten Schwing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Gerhards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 120 (22), pp.12490-12562. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemrev.0c00168⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03293514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intrinsic folding of the cysteine residue: competition between folded and extended forms mediated by the –SH group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Goldsztejn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venkateswara Rao Mundlapati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 22 (36), pp.20284-20294. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D0CP03136D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03012453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformation control through concurrent N–H⋯S and N–H⋯O=C hydrogen bonding and hyperconjugation effects</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An intraresidue H-bonding motif in selenocysteine and cysteine, revealed by gas phase laser spectroscopy and quantum chemistry calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gildas Goldsztejn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Venkateswara Rao Mundlapati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Donon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Tardivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0SC03339A⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (36), pp.20409-20420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0CP02825H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02917912v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03443065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CC2 Benchmark for Models of Phenylalanine Protein Chains: 0–0 Transition Energies and IR Signatures of the ππ* Excited State</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Conformation control through concurrent N–H⋯S and N–H⋯O=C hydrogen bonding and hyperconjugation effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeynab Imani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venkateswara Rao Mundlapati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Goldsztejn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Brenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.9b00923⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.9191-9197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0SC03339A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02451039v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02917912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rationalizing the diversity of amide–amide H-bonding in peptides using the natural bond orbital method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">CC2 Benchmark for Models of Phenylalanine Protein Chains: 0–0 Transition Energies and IR Signatures of the ππ* Excited State</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mi-Song Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Tardivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Brenner</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Mons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9cp03825f⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (1), pp.601-611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.9b00923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02370063v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02451039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of ion pairs in solution by IR spectroscopy: crucial contributions of gas phase data and simulations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rationalizing the diversity of amide–amide H-bonding in peptides using the natural bond orbital method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Brenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mons</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 21 (24), pp.12798-12805. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9cp00700h⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 21 (44), pp.24601-24619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9cp03825f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02160902v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02370063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of ion pairs in solution by IR spectroscopy: crucial contributions of gas phase data and simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Habka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Véry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Donon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanesa Vaquero-Vara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Tardivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 21 (24), pp.12798-12805. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c9cp00700h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03917603v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02160902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic Stark Effect in Isolated Ion Pairs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Donon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Habka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanesa Vaquero-Vara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10 (23), pp.7458-7462. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpclett.9b02675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02409435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the turn-inducing properties of asparagine: the structuring role of the amide side chain, from isolated model peptides to crystallized proteins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of ion pairs in solution by IR spectroscopy: crucial contributions of gas phase data and simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Habka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Very</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Donon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Habka</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">B. Tardivel</w:t>
+                <w:t xml:space="preserve">Vanesa Vaquero-Vara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Tardivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 20 (5), pp.3411 - 3423. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7CP07605C⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 21 (24), pp.12798-12805. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9cp00700h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01881657v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03917603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unifying the microscopic picture of His-containing turns: from gas phase model peptides to crystallized proteins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the turn-inducing properties of asparagine: the structuring role of the amide side chain, from isolated model peptides to crystallized proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Habka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Woon Yong Sohn</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">W. Sohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vaquero-Vara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Géléoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Tardivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 19, pp.17128-17142 </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7CP03058D⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 20 (5), pp.3411 - 3423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7CP07605C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01571676v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01881657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas-Phase Spectroscopic Signatures of Carboxylate−Li+ Contact Ion Pairs: New Benchmarks For Characterizing Ion Pairing in Solution</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Unifying the microscopic picture of His-containing turns: from gas phase model peptides to crystallized proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Woon Yong Sohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Habka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.6b00454⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19, pp.17128-17142 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7CP03058D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01299274v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01571676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local NH–π interactions involving aromatic residues of proteins: influence of backbone conformation and ππ* excitation on the π H-bond strength, as revealed from studies of isolated model peptides</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Gas-Phase Spectroscopic Signatures of Carboxylate−Li+ Contact Ion Pairs: New Benchmarks For Characterizing Ion Pairing in Solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Habka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Mons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6CP04109D⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (7), pp.1192-1197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.6b00454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01427214v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01299274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas phase double-resonance IR/UV spectroscopy of an alanine dipeptide analogue using a non-covalently bound UV-tag: observation of a folded peptide conformation in the Ac-Ala-NH2–toluene complex</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Local NH–π interactions involving aromatic residues of proteins: influence of backbone conformation and ππ* excitation on the π H-bond strength, as revealed from studies of isolated model peptides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Y. Sohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Brenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Mons</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11224-015-0690-9⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18, pp.29969-29978. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6CP04109D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01273016v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01427214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective Strategy for Conformer-Selective Detection of Short-Lived Excited State Species: Application to the IR Spectroscopy of the N1H Keto Tautomer of Guanine</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Gas phase double-resonance IR/UV spectroscopy of an alanine dipeptide analogue using a non-covalently bound UV-tag: observation of a folded peptide conformation in the Ac-Ala-NH2–toluene complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Tardivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mons</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 120, pp.2179−2184. </w:t>
+              <w:t xml:space="preserve">Structural Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (1), pp.225-230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.6b01194⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11224-015-0690-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01326412v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01273016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive and Inelastic Channels in the Ca*···FCH3 Transition State: A Simple Branching Mechanism</w:t>
+                <w:t xml:space="preserve">Effective Strategy for Conformer-Selective Detection of Short-Lived Excited State Species: Application to the IR Spectroscopy of the N1H Keto Tautomer of Guanine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Briant</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">H. Asami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tokugawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Masaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.-I. Ishiuchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Stolte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 119 (23), pp.6099-6110. </w:t>
+              <w:t xml:space="preserve">, 2016, 120, pp.2179−2184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.5b00444⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.6b01194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01172322v1</w:t>
+                <w:t xml:space="preserve">hal-01326412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local folding proclivities in cyclic b -peptide building blocks: assessment of configuration and heteroatom substitution effects by gas phase conformer-selective laser spectroscopy and quantum chemistry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reactive and Inelastic Channels in the Ca*···FCH3 Transition State: A Simple Branching Mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Briant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Alauddin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Michel Mons</w:t>
+                <w:t xml:space="preserve">Alberto J. Beswick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Mestdagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Stolte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201501794⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119 (23), pp.6099-6110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.5b00444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01273006v1</w:t>
+                <w:t xml:space="preserve">hal-01172322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra-residue interactions in proteins: interplay between serine or cysteine side chains and backbone conformations, revealed by laser spectroscopy of isolated model peptides</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Local folding proclivities in cyclic b -peptide building blocks: assessment of configuration and heteroatom substitution effects by gas phase conformer-selective laser spectroscopy and quantum chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.-S. Biswal</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Mohammad Alauddin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Brenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Tardivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 17, pp.2169-2178. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (46), pp.16479-16493 </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C4CP04449E⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201501794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01131211v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01273006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-radiative relaxation of UV photoexcited phenylalanine residues: probing the role of conical intersections by chemical substitution</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intra-residue interactions in proteins: interplay between serine or cysteine side chains and backbone conformations, revealed by laser spectroscopy of isolated model peptides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Loquais</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">M. Alauddin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.-S. Biswal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mons</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 16 (6), pp.2285-2288. </w:t>
+              <w:t xml:space="preserve">, 2015, 17, pp.2169-2178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C3CP53953A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C4CP04449E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00968148v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01131211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secondary Structures in Phe-Containing Isolated Dipeptide Chains: Laser Spectroscopy vs Quantum Chemistry</w:t>
+                <w:t xml:space="preserve">Non-radiative relaxation of UV photoexcited phenylalanine residues: probing the role of conical intersections by chemical substitution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohan Loquais</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">M. Malis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Loquais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Valérie Brenner</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp509494c⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (6), pp.2285-2288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C3CP53953A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01095145v1</w:t>
+                <w:t xml:space="preserve">hal-00968148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling non-covalent interactions within flexible biomolecules: from electron density topology to gas phase spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chaudret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. De Courcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Contreras-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zehnacker-Rentien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 16, pp.9876-9891. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C3CP52774C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01131254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the near UV photophysics of a phenylalanine residue: conformation-dependent ππ* state deactivation revealed by laser spectroscopy of isolated neutral dipeptides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">Secondary Structures in Phe-Containing Isolated Dipeptide Chains: Laser Spectroscopy vs Quantum Chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Loquais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Habka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanesa Vaquero-Vara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Brenner</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Tardivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4CP03401E⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp509494c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01095175v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01095145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Spectroscopic Evidence of Hyperconjugation Unveils the Conformational Landscape of Hydrazides†</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">On the near UV photophysics of a phenylalanine residue: conformation-dependent ππ* state deactivation revealed by laser spectroscopy of isolated neutral dipeptides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Loquais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M. Mons</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Alauddin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Brenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Tardivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201407801⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16, pp.22192-22200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4CP03401E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01131234v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01095175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous Formation of Hydrophobic Domains in Isolated Peptides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Direct Spectroscopic Evidence of Hyperconjugation Unveils the Conformational Landscape of Hydrazides†</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Brenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Loquais</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D.W. Pratt</w:t>
+                <w:t xml:space="preserve">M. Alauddin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">B. Tardivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">M. Mons</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 117 (17), pp.4945-4955. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53 (50), pp.13756-13759. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp401499x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.201407801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00854259v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01131234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Far/Mid-Infrared Signatures of Solvent-Solute Interactions in a Microhydrated Model Peptide Chain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Cirtog</w:t>
+                <w:t xml:space="preserve">Spontaneous Formation of Hydrophobic Domains in Isolated Peptides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Loquais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. M. Rijs</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.A. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.W. Pratt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mons</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jz301440c⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 117 (17), pp.4945-4955. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp401499x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00807321v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00854259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strength of (NHS)-S-... Hydrogen Bonds in Methionine Residues Revealed by Gas-Phase IR/UV Spectroscopy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">Far/Mid-Infrared Signatures of Solvent-Solute Interactions in a Microhydrated Model Peptide Chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cirtog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. M. Rijs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Loquais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Brenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Tardivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 3 (6), pp.755-759. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jz300207k⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 3 (22), pp.3307-3311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jz301440c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00724272v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00807321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the Mechanisms of Nonradiative Deactivation in Model Peptides Following Photoexcitation of a Phenylalanine Residue</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Strength of (NHS)-S-... Hydrogen Bonds in Methionine Residues Revealed by Gas-Phase IR/UV Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.S. Biswal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Loquais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Tardivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mons</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 134 (50), pp 20340-20351. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3 (6), pp.755-759. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ja3054942⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jz300207k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00782181v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00724272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolated Monohydrates of a Model Peptide Chain: Effect of a First Water Molecule on the Secondary Structure of a Capped Phenylalanine</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Unraveling the Mechanisms of Nonradiative Deactivation in Model Peptides Following Photoexcitation of a Phenylalanine Residue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Momir Mališ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Loquais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Himansu S. Biswal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Piuzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 133 (11), pp.3931-3942. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja108643p⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 134 (50), pp 20340-20351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja3054942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00610884v1</w:t>
+                <w:t xml:space="preserve">hal-00782181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact Folding of Isolated Four-Residue Neutral Peptide Chains: H-Bonding Patterns and Entropy Effects</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Isolated Monohydrates of a Model Peptide Chain: Effect of a First Water Molecule on the Secondary Structure of a Capped Phenylalanine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.S. Biswal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Loquais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Tardivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cphc.201001023⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 133 (11), pp.3931-3942. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja108643p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00656143v1</w:t>
+                <w:t xml:space="preserve">hal-00610884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of the Indole-Benzene Dimer Revisited</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Compact Folding of Isolated Four-Residue Neutral Peptide Chains: H-Bonding Patterns and Entropy Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.-J. Plowright</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (10), pp.1889-1899. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.201001023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp1119684⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00643190v1</w:t>
+                <w:t xml:space="preserve">hal-00656143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and theoretical investigation of the aromatic-aromatic interaction in isolated capped dipeptides.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Structure of the Indole-Benzene Dimer Revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.S. Biswal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mons</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 114 (9), pp.2973-2982. </w:t>
+              <w:t xml:space="preserve">, 2011, 115 (34), pp.9485-9492. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp904216f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp1119684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00472773v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00643190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas-phase folding of a two-residue model peptide chain: on the importance of an interplay between experiment and theory.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Experimental and theoretical investigation of the aromatic-aromatic interaction in isolated capped dipeptides.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. de Courcy</w:t>
+                <w:t xml:space="preserve">H. Valdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P. Piquemal</w:t>
+                <w:t xml:space="preserve">F. Pagliarulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Pilmé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">O. Parisel</w:t>
+                <w:t xml:space="preserve">R. Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Tardivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja103996q⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 114 (9), pp.2973-2982. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp904216f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00915204v1</w:t>
+                <w:t xml:space="preserve">hal-00472773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas phase folding of an (Ala)(4) neutral peptide chain: spectroscopic evidence for the formation of a beta-hairpin H-bonding pattern</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Gas-phase folding of a two-residue model peptide chain: on the importance of an interplay between experiment and theory.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Pollet</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. de Courcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Piuzzi</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.-P. Piquemal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pilmé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Parisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b918670k⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 132 (34), pp.11860-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja103996q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00450353v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00915204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition-state spectroscopy of the photoinduced Ca+CH3Freaction. III. Reaction following the local excitation to Ca(4s3d 1D)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Gas phase folding of an (Ala)(4) neutral peptide chain: spectroscopic evidence for the formation of a beta-hairpin H-bonding pattern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C.S. Sanz</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Collier</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Piuzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Tardivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mons</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11 (48), pp.11385-11388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b918670k⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00274096v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00450353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Observation of Microscopic Solvation at the Surface of Clusters by Ultrafast Photoelectron Imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transition-state spectroscopy of the photoinduced Ca+CH3Freaction. III. Reaction following the local excitation to Ca(4s3d 1D)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Poisson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Gloaguen</w:t>
+                <w:t xml:space="preserve">C.S. Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Mestdagh</w:t>
+                <w:t xml:space="preserve">M. Collier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Soep</w:t>
+                <w:t xml:space="preserve">M.A. Gaveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro González</w:t>
+                <w:t xml:space="preserve">B. Soep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 112 (39), pp.9200-9210. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, 112 (7), pp.1408 -1420</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00341208v1</w:t>
+                <w:t xml:space="preserve">hal-00274096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intramolecular recognition in a jet-cooled short peptide chain: gama-turn helicity probed by a neighbouring residue</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Direct Observation of Microscopic Solvation at the Surface of Clusters by Ultrafast Photoelectron Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Chin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Piuzzi</w:t>
+                <w:t xml:space="preserve">Jean-Michel Mestdagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Soep</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b704573e⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 112 (39), pp.9200-9210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp711259m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00162448v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00341208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the chemical composition of mixed organic–inorganic particles by “soft” vacuum ultraviolet photoionization: The reaction of ozone with anthracene on sodium chloride particles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Intramolecular recognition in a jet-cooled short peptide chain: gama-turn helicity probed by a neighbouring residue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Erin R. Mysak</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pagliarulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen R. Leone</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">W. Chin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Piuzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijms.2006.07.019⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 9, pp.4491-4497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b704573e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03026271v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00162448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition State Spectroscopy of the Photoinduced Ca + CH3F Reaction. 2. Experimental and Ab Initio Studies of the Free Ca***FCH3 Complex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Mestdagh</w:t>
+                <w:t xml:space="preserve">Investigating the chemical composition of mixed organic–inorganic particles by “soft” vacuum ultraviolet photoionization: The reaction of ozone with anthracene on sodium chloride particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erin R. Mysak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen R. Leone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernand Spiegelman</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Collier</w:t>
+                <w:t xml:space="preserve">Musahid Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Lepetit</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kevin R. Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 110, pp.7355-7363. </w:t>
+              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 258 (1-3), pp.74-85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp057483j⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijms.2006.07.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00126680v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03026271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time resolved observation of multiple electronic configurations in the electronic relaxation of isolated molecules by photoelectron imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Transition State Spectroscopy of the Photoinduced Ca + CH3F Reaction. 2. Experimental and Ab Initio Studies of the Free Ca***FCH3 Complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Mestdagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernand Spiegelman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Mestdagh</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. P. Visticot</w:t>
+                <w:t xml:space="preserve">M. Collier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Soep</w:t>
+                <w:t xml:space="preserve">F. Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 762, pp.874. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 110, pp.7355-7363. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.1941644⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp057483j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00081831v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00126680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Evidence for Ultrafast Electronic Relaxation in Molecules, Mediated by Diffuse States</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Mestdagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Visticot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 127, pp.16529 -16534. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ja052269u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00084442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition State Spectroscopy of the Photoinduced Ca + CH3F Reaction. 1. A Cluster Isolated Chemical Reaction Study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Time resolved observation of multiple electronic configurations in the electronic relaxation of isolated molecules by photoelectron imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mestdagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Visticot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Soep</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp053128h⟩</w:t>
+              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 762, pp.874. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1941644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00084439v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00081831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser Spectroscopic Studies of the E 1£+ State of the MgO Molecule</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N.-T. Van-Oanh</w:t>
+                <w:t xml:space="preserve">Transition State Spectroscopy of the Photoinduced Ca + CH3F Reaction. 1. A Cluster Isolated Chemical Reaction Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Gaveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Bellert</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P.-R. Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Mestdagh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cplett.2004.04.083⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 109, pp.9494 -9498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp053128h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00085000v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00084439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Ion-Molecule Reactions via Femtosecond Excitation and Ionization of Tetrakis(dimethylamino)ethylene n&amp;gt;=1</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dissociative multiphoton ionization of NO2 studied by time-resolved imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Eppink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.J. Whitaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Soep</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Sorgues</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M. Heninger</w:t>
+                <w:t xml:space="preserve">M. Coroiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp037555b⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 121, pp.7776-7783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1795654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00085003v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00084734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissociative multiphoton ionization of NO2 studied by time-resolved imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laser Spectroscopic Studies of the E 1£+ State of the MgO Molecule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.-T. Van-Oanh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Eppink</w:t>
+                <w:t xml:space="preserve">D. Bellert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B.J. Whitaker</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">B. Soep</w:t>
+                <w:t xml:space="preserve">W.H. Breckenridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Coroiu</w:t>
+                <w:t xml:space="preserve">M.-A. Gaveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 121, pp.7776-7783. </w:t>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 392, pp.62-67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.1795654⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2004.04.083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00084734v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00085000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigation of Ion-Molecule Reactions via Femtosecond Excitation and Ionization of Tetrakis(dimethylamino)ethylene n&amp;gt;=1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sorgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Mestdagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Visticot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Heninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 108, pp.3884 -3895. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp037555b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00085003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (38)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microhydration of Mg2+(CH3COO-) ion pairs followed by IR laser spectroscopy: insights into the water-mediated ionic interactions in the magnesium transport channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Xavier Bardaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hikaru Takayanagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l'école doctoral 2MIB 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Gif sur Yvette (91), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04395386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The big plunge of ion pairs from gas phase to solution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Supercritical fluid-aided vaporization of neutral biomolecules for structural and photodynamical studies by UV or VUV spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Xavier Bardaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deb Pratim Mukhopadhyay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-André Gaveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo A Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Symposium of JSPS Core-to-Core Program on “Molecular Recognition Mechanism between Flexible Molecules”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Orsay, France</w:t>
+              <w:t xml:space="preserve">Asian spectroscopy conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Tokamachi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04296276v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04355654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supercritical fluid-aided vaporization of neutral biomolecules for structural and photodynamical studies by UV or VUV spectroscopy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The big plunge of ion pairs from gas phase to solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian spectroscopy conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Tokamachi, France</w:t>
+              <w:t xml:space="preserve">4th International Symposium of JSPS Core-to-Core Program on “Molecular Recognition Mechanism between Flexible Molecules”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04355654v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microhydration of Mg2+(CH3COO–) ion pairs followed by IR laser spectroscopy: insights into the water-mediated ionic interactions in the magnesium transport channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Xavier Bardaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hikaru Takayanagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26ème congrès général de la SFP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04355538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Following ion pairing/dissociation at the microscopic level by spectroscopic techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Asian Spectroscopy Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Tokamachi, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04296296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microhydration of Mg2+(CH3COO-) ion pairs followed by IR laser spectroscopy: insights into the water-mediated ionic interactions in the magnesium transport channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Xavier Bardaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hikaru Takayanagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Molecular Spectroscopy - 73rd Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Urbana (IL), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04355628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal peak detected in gold-bearing shear zones by a thermo-structural study: a new tool to retrieve fluid flow?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Link</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vanderhaeghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Béziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel de Saint Blanquat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th SGA Biennal Meeting on Life with Ore Deposits on Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society for Geology Applied to Mineral Deposits, Aug 2019, Glasgow, United Kingdom. pp.260-263</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02552421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IR and UV Spectroscopy of Neutral Ion Pairs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminar of the National Institute of Science Education and Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Bhubaneswar, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03293610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopie de paires d'ions isolées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">IR and UV Spectroscopy of Neutral Ion Pairs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de l'Institut des Sciences Moléculaires d'Orsay</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Orsay, France</w:t>
+              <w:t xml:space="preserve">16th Spectroscopy and Dynamics of Molecules and Clusters (SDMC) Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Shimla, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03313264v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IR and UV Spectroscopy of Neutral Ion Pairs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Spectroscopie de paires d'ions isolées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Spectroscopy and Dynamics of Molecules and Clusters (SDMC) Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Shimla, India</w:t>
+              <w:t xml:space="preserve">Séminaire de l'Institut des Sciences Moléculaires d'Orsay</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03293558v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas-phase spectroscopy of Zwitterionic complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French-Korean Workshop on Biomolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01095255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IR and UV spectroscopy of neutral peptides: lessons from the confrontation between experiment and theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Japan-France Symposium on Biomolecular Structure and Function : Technical Fusion between Spectroscopy and Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01095257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser probing of isolated Biomolecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laser Probing 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00869156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomolecular flexibility and solvation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIX International Conference " Horizons in H‐bond Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Gottingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00869159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas phase folding of a hydrated model peptide chain: Influence of hydration investigated by IR/UV laser spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.-S. Biswal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Loquais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mons</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">B. Tardivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Piuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">241st National Meeting and Exposition of the American-Chemical-Society (ACS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Anaheim, United States. pp.148-PHYS</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00656153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-covalent interaction shaping proteins revealed by IR/UV laser spectroscopy of isolated peptide chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Royal Australian Chemical Institute Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00423987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de la structure secondaire de petits peptides par spectroscopie IR/UV en phase gazeuse et chimie quantique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">IR/UV laser spectroscopy of secondary structures in isolated peptide chains: an original insight onto the non-covalent interactions that shape proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Mons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion Plénière du GDR « Thermodynamique, Fragmentation et Agrégation de systèmes moléculaires complexes isolés »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">American Institute of Physics, March Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Pittsburgh, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00423988v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00423986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IR/UV laser spectroscopy of secondary structures in isolated peptide chains: an original insight onto the non-covalent interactions that shape proteins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Caractérisation de la structure secondaire de petits peptides par spectroscopie IR/UV en phase gazeuse et chimie quantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Tardivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Piuzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Institute of Physics, March Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Pittsburgh, United States</w:t>
+              <w:t xml:space="preserve">Réunion Plénière du GDR « Thermodynamique, Fragmentation et Agrégation de systèmes moléculaires complexes isolés »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00423986v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00423988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating hydrophobic domains in proteins: gas phase and theoretical study of model dipeptides with neighbouring aromatic residues</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Spectroscopic signatures of the conformational flexibility in isolated peptide chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pagliarulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Tardivel</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Piuzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXII IUPAC Symposium on Photochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Göteborg, Sweden</w:t>
+              <w:t xml:space="preserve">Isolated Biomolecules and Biomolecular Interactions, IBBI 2008,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Valladolid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00423984v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00320606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic signatures of the conformational flexibility in isolated peptide chains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating hydrophobic domains in proteins: gas phase and theoretical study of model dipeptides with neighbouring aromatic residues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Valdes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. D. Vaden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pagliarulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mons</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">V. Brenner</w:t>
+                <w:t xml:space="preserve">B. Tardivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Isolated Biomolecules and Biomolecular Interactions, IBBI 2008,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Valladolid, Spain</w:t>
+              <w:t xml:space="preserve">XXII IUPAC Symposium on Photochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Göteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00320606v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00423984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intramolecular interactions in gas phase peptides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pagliarulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Piuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Isolated Biomolecules and Biomolecular Interactions (IBBI 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Valladolid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00331917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structures secondaires de chaines peptidiques en phase gazeuse : spectroscopies laser, champs de forces et chimie quantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pagliarulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Françaises de Spectrométrie de Masse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00423991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domaines hydrophobes dans les protéines : Etude de peptides modèles contenant deux résidus aromatiques voisins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAMO/JSM 2008 ; Mini-symposium on « Biomolécules en Phase gazeuse : Spectroscopie optique, Spectrometrie de masse et chimie quantique»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00320607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la structure secondaire de petits peptides en phase gazeuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9èmes Journées Francophones des Jeunes Physico-Chimistes JFJCP9</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Maubuisson, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00178508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de systèmes complexes en phase gazeuse par rayonnement synchrotron : Utilisation d'aérosol comme source de vaporisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VAPOMOLEC : Atelier sur la vaporisation laser</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00178506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidimensional Charge Transfer in Metal Molecule Reactions Induced in Clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Mestdagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernand Spiegelman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Collier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-A. Gaveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STEREODYNAMICS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00128700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoinduced metal molecules reactions the van der Waals complex Ca-CH3F</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Time-resolved photoelectron imaging of a free and solvated</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Mestdagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Soep</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Eppink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Beams</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Heraklion, Greece</w:t>
+              <w:t xml:space="preserve">Femtochemistry VII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00088163v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00088167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-resolved photoelectron imaging of a free and solvated</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Photoinduced metal molecules reactions the van der Waals complex Ca-CH3F</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Collier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-A. Gaveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Mestdagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Soep</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Femtochemistry VII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Washington, United States</w:t>
+              <w:t xml:space="preserve">Molecular Beams</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00088167v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00088163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femtosecond Photoelectron Spectroscopy as a Probe for Non-Adiabatic Evolution.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Soep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Mestdagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.H. Parker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Optics 2005 and Laser Science XXI. The 89th OSA Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Tucson, Arizona, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00081962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additional information given by the photoion velocity map imaging when used on cluster and cluster deposited system</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Time-resolved observation of multiple electronic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Mestdagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Visticot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Soep</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PICNIC European Network meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">24th Rarefied Gas Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00081964v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00087261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro solvation dynamics at the passage of conical intersection abserved in argon clusters of excited tetrakis (dimethylamino) ethylene</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Photoinduced reaction in the Ca..CH3F complex deposited on large argon clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-A. Gaveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2004, pp</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.O. Nguyen-Thi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-R. Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Mestdagh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eighth European Conference on Atomic and Molecular Physics (ECAMP 8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00086631v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00086281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-resolved observation of multiple electronic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Additional information given by the photoion velocity map imaging when used on cluster and cluster deposited system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mestdagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Soep</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th Rarefied Gas Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Bari, Italy</w:t>
+              <w:t xml:space="preserve">PICNIC European Network meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00087261v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00081964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoinduced reaction in the Ca..CH3F complex deposited on large argon clusters</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Micro solvation dynamics at the passage of conical intersection abserved in argon clusters of excited tetrakis (dimethylamino) ethylene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sorgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Mestdagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...46 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Rennes, France</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Visticot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Soep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004, pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00086281v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00086631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-resolved photoelectron imaging of tetrakisdimethylaminoethylene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Mestdagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Soep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PICNIC European Network meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00085662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique réactionnelle de systèmes complexes suivie par imagerie de phtoélectrons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Desorption Dynamics of a molecule deposited on cluster: Preliminary Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-A. Gaveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Mestdagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Soep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème journée des doctorants de Physico-Chimie du Sud de Paris</w:t>
+              <w:t xml:space="preserve">G.D.R. Thermodynamique, Fragmentation et Agregation de systèmes moléculaires complexes isoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00088462v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00085709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Desorption Dynamics of a molecule deposited on cluster: Preliminary Results</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Dynamique réactionnelle de systèmes complexes suivie par imagerie de phtoélectrons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. Soep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">G.D.R. Thermodynamique, Fragmentation et Agregation de systèmes moléculaires complexes isoles</w:t>
+              <w:t xml:space="preserve">3ème journée des doctorants de Physico-Chimie du Sud de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00085709v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00088462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoinduced reactions in metal-molecule complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Soep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Collier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Mestdagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-A. Gaveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">stereodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00087448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of the photoinduced Ca..CH3F reaction performed on large argon clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Gaveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-R. Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Visticot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Mestdagh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XX Symposium on Molecular Beams</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00141280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12411,398 +12545,398 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolated Neutral Peptides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topics in Current Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 364, pp.225-270, 2015, Gas-phase IR Spectroscopy for the Structural Characterization of Biomolecules, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/128_2014_580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01170925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast Photoelectron imaging of the electronic relaxation of a molecule deposited at the surface of an argon cluster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-A. Gaveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Mestdagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Soep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Femtochemistry VII Fundamental Ultrafast Processes in Chemistry, Physics, and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.174-182, 2006, 978-0-444-52821-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-044452821-6/50028-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00177792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro solvation dynamics at the passage of conical intersections observed in argon clusters of excited tetrakis(dimethylamino) ethylene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Sorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Mestdagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Visticot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Soep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Femtochemistry and Femtobiology: Ultrafast Events in Molecular Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.29-32, 2004, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-044451656-5/50004-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03026628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId318"/>
+      <w:footerReference w:type="default" r:id="rId323"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12949,51 +13083,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469393v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Marmorat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gloaguen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kumar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kossov" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0302126" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374537v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayi Liu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali T Mansour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ogaritte Yazbeck" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoud Naoufal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Robin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cc00746a" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374451v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grollau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mengesha" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Mestdagh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brenner" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/10.0036203" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374510v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier Bardaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Gaveau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mons" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gloaguen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5c02256" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729580v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Brenner" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cc05933b" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728946v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurika Hayakawa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hikaru Takayanagi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keisuke Hirata" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun-Ichi Ishiuchi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.4c01803" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04234958v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynab Imani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28135048" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923111v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rao Mundlapati" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Le Barbu-Debus" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CC06658K" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04235206v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cp00992k" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03524523v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lebel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Very" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tardivel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23020621" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917656v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola d'Mello" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Goldsztejn" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkateswara Rao Mundlapati" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202200968" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856955v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27103163" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808270v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202104328" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699870v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Donon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaaki Fujii" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp01158a" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808280v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169735v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A. Noble" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Marceca" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Dedonder" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaure Carvin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-021-00094-8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186714v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-021-02967-z" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783652v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Habka" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence D J Charnay-Pouget" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202100565" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03543435v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SC05014A" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293478v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0sc06074g" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443065v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Donon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP02825H" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293514v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Schwing" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Gerhards" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.0c00168" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012453v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP03136D" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917912v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Brenner" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SC03339A" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451039v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mi-Song Dupuy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.9b00923" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02370063v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cp03825f" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02160902v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut V&#233;ry" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa Vaquero-Vara" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cp00700h" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917603v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409435v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b02675" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01881657v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Habka" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sohn" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vaquero-Vara" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G&#233;l&#233;oc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tardivel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP07605C" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01571676v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woon Yong Sohn" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP03058D" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01299274v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mons" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b00454" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01427214v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Y. Sohn" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP04109D" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01273016v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11224-015-0690-9" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326412v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Asami" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tokugawa" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Masaki" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-I. Ishiuchi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.6b01194" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172322v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briant" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto J. Beswick" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Mestdagh" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stolte" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b00444" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01273006v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Alauddin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201501794" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F4JX68D8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131211v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alauddin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-S. Biswal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP04449E" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968148v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Malis" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Loquais" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jouvet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP53953A" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095145v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Loquais" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp509494c" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131254v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chaudret" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. De Courcy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Contreras-Garc&#237;a" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zehnacker-Rentien" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP52774C" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095175v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP03401E" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131234v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201407801" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-57RJH20X-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854259v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Thomas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.W. Pratt" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp401499x" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807321v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cirtog" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Rijs" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz301440c" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724272v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.S. Biswal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz300207k" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782181v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momir Mali&#353;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Himansu S. Biswal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piuzzi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja3054942" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610884v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja108643p" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656143v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-J. Plowright" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201001023" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WWGS44HG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643190v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1119684" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472773v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Valdes" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pagliarulo" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pollet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp904216f" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915204v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Courcy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Piquemal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pilm&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Parisel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja103996q" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450353v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Piuzzi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b918670k" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-TL1N5JKN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274096v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Sanz" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Collier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Gaveau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Soep" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341208v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Poisson" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mestdagh" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoi&#770;t Soep" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp711259m" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162448v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b704573e" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-3C517BLK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026271v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin R. Mysak" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen R. Leone" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Musahid Ahmed" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin R. Wilson" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2006.07.019" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M0ZGD5SG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126680v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Spiegelman" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lepetit" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp057483j" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081831v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Poisson" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Visticot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Soep" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1941644" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084442v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Mestdagh" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja052269u" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-P293RTVX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084439v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-R. Fournier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp053128h" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085000v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Wang" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-T. Van-Oanh" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bellert" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.H. Breckenridge" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Gaveau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2004.04.083" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085003v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sorgues" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heninger" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp037555b" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4R87J1R4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084734v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eppink" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. Whitaker" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coroiu" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1795654" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395386v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296276v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355654v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deb Pratim Mukhopadhyay" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo A Garcia" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355538v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296296v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355628v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552421v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Link" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vanderhaeghe" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B&#233;ziat" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Saint Blanquat" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Munoz" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293610v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313264v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293558v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095255v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095257v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869156v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869159v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656153v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423987v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423988v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423986v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423984v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. D. Vaden" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320606v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331917v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423991v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320607v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178508v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178506v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128700v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088163v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088167v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081962v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H. Parker" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081964v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086631v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087261v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086281v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.O. Nguyen-Thi" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085662v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088462v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085709v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087448v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141280v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Visticot" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170925v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/128_2014_580" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177792v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-044452821-6/50028-9" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026628v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Sorgues" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Visticot" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-044451656-5/50004-9" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469393v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Marmorat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gloaguen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kumar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kossov" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0302126" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05619872v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Carniato" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph P&#252;ttner" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gloaguen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenzo Marmorat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6c00486" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374510v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier Bardaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Gaveau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mons" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5c02256" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374537v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayi Liu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali T Mansour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ogaritte Yazbeck" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoud Naoufal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Robin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cc00746a" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374451v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grollau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mengesha" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Mestdagh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brenner" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/10.0036203" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728946v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurika Hayakawa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hikaru Takayanagi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keisuke Hirata" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun-Ichi Ishiuchi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.4c01803" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729580v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Brenner" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cc05933b" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04234958v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynab Imani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28135048" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923111v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rao Mundlapati" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Le Barbu-Debus" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CC06658K" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04235206v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cp00992k" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917656v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola d'Mello" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Goldsztejn" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkateswara Rao Mundlapati" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202200968" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03524523v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lebel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Very" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tardivel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23020621" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856955v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27103163" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808270v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202104328" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699870v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Donon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaaki Fujii" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp01158a" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808280v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186714v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-021-02967-z" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783652v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Habka" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence D J Charnay-Pouget" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202100565" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03543435v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SC05014A" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293478v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0sc06074g" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169735v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A. Noble" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Marceca" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Dedonder" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaure Carvin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-021-00094-8" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293514v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Schwing" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Gerhards" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.0c00168" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012453v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP03136D" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443065v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Donon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP02825H" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917912v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Brenner" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SC03339A" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451039v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mi-Song Dupuy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.9b00923" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02370063v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cp03825f" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02160902v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut V&#233;ry" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa Vaquero-Vara" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cp00700h" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409435v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b02675" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917603v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01881657v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Habka" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sohn" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vaquero-Vara" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G&#233;l&#233;oc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tardivel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP07605C" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01571676v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woon Yong Sohn" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP03058D" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01299274v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mons" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b00454" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01427214v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Y. Sohn" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP04109D" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01273016v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11224-015-0690-9" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326412v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Asami" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tokugawa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Masaki" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-I. Ishiuchi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.6b01194" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172322v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto J. Beswick" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Mestdagh" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stolte" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b00444" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01273006v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Alauddin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201501794" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F4JX68D8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131211v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alauddin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-S. Biswal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP04449E" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968148v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Malis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Loquais" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jouvet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP53953A" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131254v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chaudret" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. De Courcy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Contreras-Garc&#237;a" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zehnacker-Rentien" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP52774C" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095145v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Loquais" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp509494c" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095175v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP03401E" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131234v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201407801" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-57RJH20X-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854259v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Thomas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.W. Pratt" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp401499x" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807321v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cirtog" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Rijs" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz301440c" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724272v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.S. Biswal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz300207k" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782181v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momir Mali&#353;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Himansu S. Biswal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piuzzi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja3054942" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610884v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja108643p" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656143v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-J. Plowright" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201001023" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WWGS44HG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643190v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1119684" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472773v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Valdes" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pagliarulo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pollet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp904216f" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915204v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Courcy" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Piquemal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pilm&#233;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Parisel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja103996q" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450353v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Piuzzi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b918670k" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-TL1N5JKN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274096v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Sanz" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Collier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Gaveau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Soep" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341208v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Poisson" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mestdagh" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoi&#770;t Soep" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp711259m" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162448v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b704573e" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-3C517BLK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026271v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin R. Mysak" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen R. Leone" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Musahid Ahmed" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin R. Wilson" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2006.07.019" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M0ZGD5SG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126680v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Spiegelman" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lepetit" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp057483j" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084442v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Mestdagh" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Visticot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja052269u" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-P293RTVX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081831v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Poisson" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Soep" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1941644" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084439v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-R. Fournier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp053128h" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084734v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eppink" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. Whitaker" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coroiu" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1795654" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085000v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Wang" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-T. Van-Oanh" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bellert" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.H. Breckenridge" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Gaveau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2004.04.083" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085003v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sorgues" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heninger" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp037555b" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4R87J1R4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395386v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355654v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deb Pratim Mukhopadhyay" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo A Garcia" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296276v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355538v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296296v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355628v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552421v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Link" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vanderhaeghe" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B&#233;ziat" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Saint Blanquat" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Munoz" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293610v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293558v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313264v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095255v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095257v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869156v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869159v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656153v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423987v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423986v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423988v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320606v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423984v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. D. Vaden" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331917v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423991v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320607v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178508v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178506v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128700v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088167v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088163v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081962v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H. Parker" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087261v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086281v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.O. Nguyen-Thi" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081964v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086631v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085662v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085709v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088462v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087448v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141280v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Visticot" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170925v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/128_2014_580" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177792v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-044452821-6/50028-9" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026628v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Sorgues" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Visticot" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-044451656-5/50004-9" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>