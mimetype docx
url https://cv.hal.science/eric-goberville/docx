--- v0 (2026-03-09)
+++ v1 (2026-05-04)
@@ -66,2525 +66,2525 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (51)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (52)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diel Vertical Migration Shapes North Atlantic Copepod Bioregions</w:t>
+                <w:t xml:space="preserve">Opportunities for Earth observation to inform risk management for ocean tipping points</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Vilain</w:t>
+                <w:t xml:space="preserve">Richard A Wood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Goberville</w:t>
+                <w:t xml:space="preserve">Jonathan A Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorothée Vincent</w:t>
+                <w:t xml:space="preserve">Grégory Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Benedetti</w:t>
+                <w:t xml:space="preserve">Jacqueline Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Olivier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alessandra Conversi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biogeography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 52 (6), </w:t>
+              <w:t xml:space="preserve">Surveys in Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 46, pp.443-502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jbi.15120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10712-024-09859-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05513582v1</w:t>
+                <w:t xml:space="preserve">hal-04794504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opportunities for Earth observation to inform risk management for ocean tipping points</w:t>
+                <w:t xml:space="preserve">Seasonal colonisation and ecological succession shape coral reef sessile cryptobenthic communities in Autonomous Reef Monitoring Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard A Wood</w:t>
+                <w:t xml:space="preserve">Baptiste Frattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan A Baker</w:t>
+                <w:t xml:space="preserve">J. Henrich Bruggemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Beaugrand</w:t>
+                <w:t xml:space="preserve">Éric Goberville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacqueline Boutin</w:t>
+                <w:t xml:space="preserve">Marion Couëdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandra Conversi</w:t>
+                <w:t xml:space="preserve">Fleur Bruggemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surveys in Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 46, pp.443-502. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.23232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10712-024-09859-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-01624-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04794504v1</w:t>
+                <w:t xml:space="preserve">hal-05587549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deterministic and stochastic processes drive sessile cryptobenthic community composition on coral reefs at different spatial scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Frattini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Frattini</w:t>
+                <w:t xml:space="preserve">Henrich Bruggemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henrich Bruggemann</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eric Goberville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Couëdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleur Bruggemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 761, pp.21-34. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3354/meps14852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05286996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large differences in the distribution of pelagic biomass as a result of sonar frequency choice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lloyd Izard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Ariza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lloyd Izard</w:t>
+                <w:t xml:space="preserve">N. Fonvieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Goberville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Djian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 292 (2047), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rspb.2024.2991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05089559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biogeographical Regions and Climate Change: Lanternfishes Shed Light on the Role of Climatic Barriers in the Southern Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cam Ly Rintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Koubbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berta Ramiro‐sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cam Ly Rintz</w:t>
+                <w:t xml:space="preserve">Clara Azarian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jilda Alicia Caccavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Change Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 31 (6), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/gcb.70256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05124982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data quality control considerations in multivariate environmental monitoring: experience of the French coastal network SOMLIT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diel Vertical Migration Shapes North Atlantic Copepod Bioregions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Goberville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Breton</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2023.1135446⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 52 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jbi.15120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04083118v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05513582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Major declines in NE Atlantic plankton contrast with more stable populations in the rapidly warming North Sea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Data quality control considerations in multivariate environmental monitoring: experience of the French coastal network SOMLIT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Savoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Rimmelin-Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew Holland</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Angus Atkinson</w:t>
+                <w:t xml:space="preserve">Benoit Sautour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Goberville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.165505⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp.12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2023.1135446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193672v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Threatened fish species in the Northeast Atlantic are functionally rare</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Major declines in NE Atlantic plankton contrast with more stable populations in the rapidly warming North Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Holland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud P. Louchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Felipe Artigas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clare Ostle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Coulon</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Aurore Receveur</w:t>
+                <w:t xml:space="preserve">Angus Atkinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/geb.13731⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 898, pp.165505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.165505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04162009v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal dynamics of marine protist communities in tidally mixed coastal waters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Threatened fish species in the Northeast Atlantic are functionally rare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Lindegren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Goberville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurèle Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariarita Caracciolo</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Samuel Forsans</w:t>
+                <w:t xml:space="preserve">Aurore Receveur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.16539⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geb.13731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03781932v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04162009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal characteristics of plankton indicators in coastal waters: High-frequency data from PlanktonScope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongsheng Bi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junting Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuemin Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 189, pp.102283. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.seares.2022.102283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03836109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expected contraction in the distribution ranges of demersal fish of high economic value in the Mediterranean and European Seas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Ben Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Schickele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Goberville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Allemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-022-14151-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03824731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple phytoplankton community responses to environmental change in a temperate coastal system: A trait-based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Goberville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Sautour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Ouadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra-Ioli Skouroliakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9, pp.914475. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmars.2022.914475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03836114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interannual variability of the initiation of the phytoplankton growing period in two French coastal ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Poppeschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Verney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Rimmelin-Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 19 (24), pp.5667-5687. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/bg-19-5667-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03999951v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A functional vulnerability framework for biodiversity conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Auber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conor Waldock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Goberville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Albouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13 (1), pp.4774. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-022-32331-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03773552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annual phytoplankton succession results from niche-environment interaction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Seasonal dynamics of marine protist communities in tidally mixed coastal waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariarita Caracciolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gregory Beaugrand</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Rigaut-Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Romac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Hélaouët</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Martin Edwards</w:t>
+                <w:t xml:space="preserve">Samuel Forsans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/plankt/fbaa060⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31 (14), pp.3761-3783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.16539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03267611v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03781932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal Variations in the Biodiversity, Ecological Strategy, and Specialization of Diatoms and Copepods in a Coastal System With Phaeocystis Blooms: The Key Role of Trait Trade-Offs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urania Christaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Sautour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Demonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra-Ioli Skouroliakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 8, pp.Article 656300. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmars.2021.656300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03338637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bi-decadal variability in physico-biogeochemical characteristics of temperate coastal ecosystems: from large-scale to local drivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Lheureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Savoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Lheureux</w:t>
+                <w:t xml:space="preserve">Y del Amo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Goberville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bozec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 660, pp.19-35. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3354/meps13577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03204164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disentangling tropicalization and deborealization in marine ecosystems under climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Mclean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew Mclean</w:t>
+                <w:t xml:space="preserve">Aurore Maureaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Mouillot</w:t>
+                <w:t xml:space="preserve">Tarek Hattab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aaron Macneil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cub.2021.08.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03338639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">North Atlantic warming over six decades drives decreases in krill abundance with no associated range shift</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Edwards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hélaouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Goberville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Lindley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2612,126 +2612,126 @@
               <w:t xml:space="preserve">Communications Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 4 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s42003-021-02159-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03246654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling Salinity Extreme Events in Coastal Environments: A Winter Focus on the Bay of Brest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Poppeschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Goberville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Rimmelin-Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2782,103 +2782,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European small pelagic fish distribution under global change scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Schickele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Goberville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Hattab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fish and Fisheries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22 (1), pp.212-225. </w:t>
@@ -2910,213 +2910,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03326581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mathematical influence on global patterns of biodiversity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Annual phytoplankton succession results from niche-environment interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariarita Caracciolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hélaouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Kirby</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Francois Gevaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Edwards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (13), pp.6494-6511. </w:t>
+              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 43 (1), pp.85-102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.6385⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/plankt/fbaa060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03080042v1</w:t>
+                <w:t xml:space="preserve">hal-03267611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling European small pelagic fish distribution: Methodological insights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Schickele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Goberville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Hattab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 416 (1), pp.212-225. </w:t>
@@ -3148,3765 +3178,3869 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02514810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decreased thermal tolerance under recurrent heat stress conditions explains summer mass mortality of the blue mussel Mytilus edulis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The mathematical influence on global patterns of biodiversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Beaugrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Seuront</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Richard Kirby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Goberville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-53580-w⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (13), pp.6494-6511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.6385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02379035v1</w:t>
+                <w:t xml:space="preserve">hal-03080042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atlantic Multidecadal Oscillations drive the basin-scale distribution of Atlantic bluefin tuna</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Decreased thermal tolerance under recurrent heat stress conditions explains summer mass mortality of the blue mussel Mytilus edulis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Seuront</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katy R Nicastro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Faillettaz</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Gerardo I Zardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Goberville</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard R Kirby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.aar6993⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-53580-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02188623v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of unprecedented biological shifts in the global ocean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atlantic Multidecadal Oscillations drive the basin-scale distribution of Atlantic bluefin tuna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Faillettaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Beaugrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Goberville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Beaugrand</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Richard R Kirby</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Climate Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41558-019-0420-1⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (1), pp.eaar6993. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.aar6993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02189417v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional traits unravel temporal changes in fish biomass production on artificial reefs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prediction of unprecedented biological shifts in the global ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Beaugrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Conversi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Atkinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cloern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Cresson</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Patrick Astruch</w:t>
+                <w:t xml:space="preserve">S. Chiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2019.02.018⟩</w:t>
+              <w:t xml:space="preserve">Nature Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (3), pp.237-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41558-019-0420-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465341v2</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02189417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local changes in copepod composition and diversity in two coastal systems of Western Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional traits unravel temporal changes in fish biomass production on artificial reefs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Le Direach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Rouanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Goberville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Richirt</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrick Astruch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2019.106304⟩</w:t>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 145, pp.137-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2019.02.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02303415v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465341v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benthic foraminifera to assess Ecological Quality Statuses in Italian transitional waters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Local changes in copepod composition and diversity in two coastal systems of Western Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Richirt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Goberville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent M.P. Bouchet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabrizio Frontalini</w:t>
+                <w:t xml:space="preserve">Vania Ruiz-Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Sautour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2017.07.055⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 227, pp.106304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2019.106304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836174v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02303415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine biodiversity and the chessboard of life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Luczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Goberville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard R Kirby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 13 (3), pp.e0194006. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0194006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02374208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change and the ash dieback crisis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Benthic foraminifera to assess Ecological Quality Statuses in Italian transitional waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent M.P. Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Goberville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric R Goberville</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrizio Frontalini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep35303⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 84, pp.130-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2017.07.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01394731v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global impacts of the 1980s regime shift</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Climate change and the ash dieback crisis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric R Goberville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina-Coralie R Hautekèete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard R Kirby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves R Piquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philip Reid</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christoph Marty</w:t>
+                <w:t xml:space="preserve">Christophe R Luczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.13106⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.35303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep35303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03215099v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01394731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Future vulnerability of marine biodiversity compared with contemporary and past changes.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martin Edwards</w:t>
+                <w:t xml:space="preserve">Global impacts of the 1980s regime shift</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Reid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Hari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Beaugrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Livingstone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Raybaud</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christoph Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Climate Change</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (2), pp.682-703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.13106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01272286v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03215099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthropogenic impact on macrobenthic communities and consequences for shorebirds in Northern France : a complex response</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Rolet</w:t>
+                <w:t xml:space="preserve">Future vulnerability of marine biodiversity compared with contemporary and past changes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Beaugrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Edwards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Spilmont</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Virginie Raybaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Goberville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Luczak</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard R Kirby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Conservation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nature Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.695-701</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01128368v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01272286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Future vulnerability of marine biodiversity compared with contemporary and past changes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Anthropogenic impact on macrobenthic communities and consequences for shorebirds in Northern France : a complex response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Rolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Spilmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Davoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Goberville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Richard R. Kirby</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Luczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Climate Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 5, pp.695-701. </w:t>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 184, pp.396-404. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nclimate2650⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2015.02.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03657482v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01128368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainties in the projection of species distributions related to general circulation models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Future vulnerability of marine biodiversity compared with contemporary and past changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Beaugrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Edwards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Raybaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Goberville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina-Coralie Hautekèete</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Luczak</w:t>
+                <w:t xml:space="preserve">Richard R. Kirby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.1411⟩</w:t>
+              <w:t xml:space="preserve">Nature Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.695-701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nclimate2650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01134075v1</w:t>
+                <w:t xml:space="preserve">insu-03657482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine biological shifts and climate.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Uncertainties in the projection of species distributions related to general circulation models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Goberville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Beaugrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina-Coralie Hautekèete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Piquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Luczak</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard Kirby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2013.3350⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (5), pp.1100-1116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.1411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01010213v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01134075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large and local-scale influences on physical and chemical characteristics of coastal waters of Western Europe during winter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Tréguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Goberville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane L'Helguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Marine Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 139, pp.79-90. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2014.05.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02330574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchronous response of marine plankton ecosystems to climate in the Northeast Atlantic and the North Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Goberville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Edwards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Marine Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 129, pp.189-202. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2013.05.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01009824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating marine ecosystem health: Case studies of indicators using direct observations and modelling methods</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marine biological shifts and climate.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Beaugrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Goberville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Luczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Kirby</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2012.07.001⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 281, pp.1783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2013.3350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00742772v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01010213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decline in Kelp in West Europe and Climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Raybaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Goberville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Delebecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Destombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8, pp.e66044. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0066044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01110791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term responses of North Atlantic calcifying plankton to climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mcquatters-Gollop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Edwards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Goberville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Climate Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 3, pp.263-267. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nclimate1753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00809112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term phenological shifts in raptor migration and climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Goberville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Kjellen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (11), pp.e79112. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0079112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00936971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climatic facilitation of the colonization of an estuary by Acartia tonsa</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Applying the concept of the ecological niche and a macroecological approach to understand how climate influences zooplankton : advantages, assumptions, limitations and requirements.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Beaugrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mackas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Goberville</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0074531⟩</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 111, pp.75-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2012.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01110777v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00824437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying the concept of the ecological niche and a macroecological approach to understand how climate influences zooplankton : advantages, assumptions, limitations and requirements.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Climatic facilitation of the colonization of an estuary by Acartia tonsa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chaalali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Beaugrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Raybaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Goberville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2012.11.002⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8, pp.e74531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0074531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00824437v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01110777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climatic facilitation of the colonization of an estuary by Acartia tonsa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chaalali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Raybaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Goberville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (9), pp.e74531. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0074531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00874345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of coastal perturbations: A new mathematical procedure to detect changes in the reference state of coastal systems</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evaluating marine ecosystem health: Case studies of indicators using direct observations and modelling methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Rombouts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Beaugrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Felipe Artigas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gevaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Indicators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 11 (5), pp.1290-1300. </w:t>
+              <w:t xml:space="preserve">, 2013, 24, pp.353-365. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2011.02.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2012.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01109318v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00742772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early evaluation of coastal nutrient over-enrichment: New procedures and indicators</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
+                <w:t xml:space="preserve">Evaluation of coastal perturbations: A new mathematical procedure to detect changes in the reference state of coastal systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Goberville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Beaugrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Sautour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Tréguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (5), pp.1290-1300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2011.02.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2011.05.024⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00758302v1</w:t>
+                <w:t xml:space="preserve">hal-01109318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term changes in the French coastal environmental and climate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+                <w:t xml:space="preserve">Early evaluation of coastal nutrient over-enrichment: New procedures and indicators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Goberville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sautour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Tréguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 62, pp.1751-1761. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2011.05.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00762660v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00758302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate-driven changes in coastal marine systems of western Europe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+                <w:t xml:space="preserve">Conséquences des changements climatiques en milieu océanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Beaugrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Goberville</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Team Somlit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, HORS SERIE (8), pp.1-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3354/meps08564⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00634519v1</w:t>
+                <w:t xml:space="preserve">hal-00762346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conséquences des changements climatiques en milieu océanique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Long-term changes in the French coastal environmental and climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Goberville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Goberville</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sautour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Tréguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, HORS SERIE (8), pp.1-13</w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 408, pp.129-147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00762346v1</w:t>
+                <w:t xml:space="preserve">hal-00762660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Climate-driven changes in coastal marine systems of western Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Goberville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Beaugrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Sautour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Tréguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Team Somlit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 408, pp.129-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps08564⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00634519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring long-term effects of climate change on intertidal rocky shores through citizen science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cam Ly Rintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Serranito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Goberville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Le Viol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Temperate Reefs Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05136328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LONG-TERM ENVIRONMENTAL CHANGES IN THE GIRONDE ESTUARY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chaalali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Goberville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Sautour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ClimECO2 International Summer School - Oceans, Marine Ecosystems, and Society facing Climate Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00502323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6916,404 +7050,404 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating factors shaping epifaunal rocky shore communities using citizen science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Serranito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cam Ly Rintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Le Viol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Mébarki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Temperate Reefs Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05135840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-constructing science with society: monitoring long-term effects of global change on intertidal rocky shores through citizen science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cam Ly Rintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Charvolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Serranito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Mebarki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">One Ocean Science Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05135988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating eutrophication effects on rockys-shore epifauna with citizen science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Serranito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cam Ly Rintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Le Viol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Mébarki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">One Ocean Science Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05135869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7323,520 +7457,520 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre le plancton à travers ses traits de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra-Ioli Skouroliakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Sautour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urania Christaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Crouvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François G. Schmitt; Anne Brisabois. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Observer le monde marin, de la ressource à l'assiette</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Universitaires Européennes, pp.187-208, 2024, 978-3-8416-7831-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04841829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling species distribution, ecosystem structure and function and climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Saint-Béat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Noguès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bourdaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Niquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Raybaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Baird, Daniel; Elliott, Michael. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Treatise on Estuarine and Coastal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5 (Seconde édition), Elsevier, pp.251-286, 2023, 9780124095489. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-323-90798-9.00028-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04193645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature and Salinity Changes in Coastal Waters of Western Europe: Variability, Trends and Extreme Events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Charria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Rimmelin-Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Goberville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane l'Helguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hubert-Jean Ceccaldi; Yves Hénocque; Teruhisa Komatsu; Patrick Prouzet; Benoit Sautour; Jiro Yoshida. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution of Marine Coastal Ecosystems under the Pressure of Global Changes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.207-226, 2020, 978-3-030-43483-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-43484-7_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04003325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation rapide des perturbations anthropiques: cas de l'enrichissement en nutriments en milieux côtiers. .</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Goberville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François G Schmitt. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le 26ème Forum des Jeunes océanographes de France'</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Union des Océanographes de France, pp.89-95, 2012, 978-2-9510625-5-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00815758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7846,184 +7980,184 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preventing misuse of high-resolution remote sensing data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Goberville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.24072/pci.ecology.100102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03836324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental heterogeneity drives phytoplankton community assembly patterns in a tropical riverine system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Hubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Goberville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, pp.100083. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.24072/pci.ecology.100083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03235599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8033,147 +8167,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal temporal dynamics of marine protists communities in tidally mixed coastal waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariarita Caracciolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Rigaut-Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Romac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Forsans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03454364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8183,753 +8317,753 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note technique : Estimation de l'abondance du zooplancton gélatineux à partir de traits de chaluts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lheureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Vaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvire Antajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Morandeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sorbonne Universite; Ifremer; OFB. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04003132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de la pertinence des données de zooplancton gélatineux issues des campagnes halieutiques optimisées DCSMM pour alimenter les indicateurs du BEE « Habitats pélagiques » (PH1, PH2 et PH3)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lheureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Vaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Goberville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sorbonne Université - Faculté des sciences; BOREA; Ifremer; Office Français de la Biodiversité. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05044674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation méthodologique de l'indicateur PH2 -Phytoplancton en Méditerranée : 1 ère partie Synthèse des spécificités de la Méditerranée : paramètres abiotiques et biomasse phytoplanctonique totale (chl a)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId284" w:history="1">
+                <w:t xml:space="preserve">Approche de biorégionalisation pour alimenter les échelles d'évaluation du programme thématique «Habitats pélagiques»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Vilain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Goberville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Goffart</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Université de Liège; OFB; Sorbonne Universite. 2022, pp.25</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">BOREA; OFB; Université de Liège. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04003141v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04003137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche de biorégionalisation pour alimenter les échelles d'évaluation du programme thématique «Habitats pélagiques»</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Adaptation méthodologique de l'indicateur PH2 -Phytoplancton en Méditerranée : 1 ère partie Synthèse des spécificités de la Méditerranée : paramètres abiotiques et biomasse phytoplanctonique totale (chl a)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Goffart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Goberville</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">BOREA; OFB; Université de Liège. 2022</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Liège; OFB; Sorbonne Universite. 2022, pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04003137v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04003141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Campagnes halieutiques optimisées pour la DCSMM. Analyse du dispositif de surveillance pour répondre aux besoins du programme thématique « Habitats pélagiques »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Goberville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Goffart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">OFB; Sorbonne Universite; Université de Liège. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04003257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation méthodologique de l'indicateur PH2 -Phytoplancton en Méditerranée : 2 ème partie Propositions pour le cycle 3 basées sur l'analyse des données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Goffart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Goberville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Vilain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de Liège; OFB; Sorbonne Universite. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04003269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DIRECTIVE CADRE STRATEGIE POUR LE MILIEU MARIN EVALUATION DU DESCRIPTEUR 1 -BIODIVERSITE « HABITATS PELAGIQUES » EN FRANCE METROPOLITAINE. Rapport scientifique pour l'évaluation cycle 3 au titre de la DCSMM Etat d'avancement des travaux sur le programme thématique « Habitats pélagiques »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Goberville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Goffart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sorbonne Universite; Université de Liège; OFB. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04003260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8939,114 +9073,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution décennale des zones côtières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Goberville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Milieux et Changements globaux. Université Bordeaux 1, 2010. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01135197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId291"/>
+      <w:footerReference w:type="default" r:id="rId294"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9193,51 +9327,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513582v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vilain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goberville" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Vincent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Benedetti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Olivier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.15120" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794504v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Wood" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan A Baker" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Beaugrand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Boutin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Conversi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-024-09859-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05286996v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Frattini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrich Bruggemann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cou&#235;del" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Bruggemann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps14852" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089559v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd Izard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ariza" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fonvieille" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Goberville" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Djian" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2024.2991" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124982v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam Ly Rintz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Koubbi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berta Ramiro&#8208;s&#225;nchez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Azarian" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilda Alicia Caccavo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.70256" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083118v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Breton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Savoye" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Rimmelin-Maury" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sautour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1135446" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193672v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Holland" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud P. Louchart" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Artigas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Ostle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angus Atkinson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.165505" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162009v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Coulon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lindegren" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#232;le Toussaint" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Receveur" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13731" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781932v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariarita Caracciolo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rigaut-Jalabert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Romac" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mah&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forsans" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16539" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836109v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongsheng Bi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junting Song" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zhao" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Liu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuemin Cheng" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2022.102283" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03824731v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Ben Lamine" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Schickele" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Beaugrand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allemand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-14151-8" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836114v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Ouadi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra-Ioli Skouroliakou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.914475" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999951v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Poppeschi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charria" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Daniel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Verney" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-5667-2022" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03773552v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Auber" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor Waldock" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Maire" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Albouy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32331-y" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03267611v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H&#233;laou&#235;t" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gevaert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Edwards" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbaa060" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338637v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urania Christaki" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Demonio" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.656300" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204164v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lheureux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Savoye" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y del Amo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bozec" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps13577" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338639v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Mclean" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mouillot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Maureaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hattab" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aaron Macneil" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.08.034" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03246654v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Lindley" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraint A Tarling" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02159-1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326596v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barrier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.705403" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326581v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Leroy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12515" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080042v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kirby" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6385" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514810v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2019.108902" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379035v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Seuront" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy R Nicastro" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo I Zardi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-53580-w" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02188623v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Faillettaz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard R Kirby" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aar6993" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02189417v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beaugrand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Conversi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Atkinson" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cloern" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chiba" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-019-0420-1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02465341v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cresson" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Direach" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rouanet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Astruch" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2019.02.018" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02303415v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Richirt" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Ruiz-Gonzalez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2019.106304" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836174v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M.P. Bouchet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Frontalini" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2017.07.055" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374208v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Luczak" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0194006" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394731v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric R Goberville" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina-Coralie R Hautek&#232;ete" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves R Piquot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe R Luczak" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep35303" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215099v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Reid" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Hari" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Livingstone" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Marty" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13106" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272286v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Raybaud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128368v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rolet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Spilmont" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Davoult" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2015.02.016" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03657482v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard R. Kirby" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nclimate2650" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134075v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina-Coralie Hautek&#232;ete" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Piquot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1411" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010213v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2013.3350" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02330574v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tr&#233;guer" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane L'Helguen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2014.05.019" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009824v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2013.05.008" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C4H37MGL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742772v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rombouts" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gevaert" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2012.07.001" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z17GZG89-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110791v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Delebecq" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Destombe" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0066044" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809112v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mcquatters-Gollop" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Edwards" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nclimate1753" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936971v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Jaffr&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jiguet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Kjellen" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079112" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110777v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaalali" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Raybaud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Goberville" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. David" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0074531" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824437v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mackas" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2012.11.002" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DZBC74D-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874345v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaalali" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie David" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01109318v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2011.02.002" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RW8N854V-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758302v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sautour" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2011.05.024" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-569K64JL-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762660v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00634519v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Team Somlit" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps08564" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762346v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136328v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Serranito" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bouet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Viol" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00502323v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135840v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia M&#233;barki" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135988v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Charvolin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jacquin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Mebarki" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135869v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841829v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Crouvoisier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193645v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Saint-B&#233;at" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Nogu&#232;s" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdaud" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Niquil" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-90798-9.00028-7" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003325v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane l'Helguen" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43484-7_15" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815758v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836324v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.ecology.100102" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235599v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubas" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.ecology.100083" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454364v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003132v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lheureux" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vaz" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Antajan" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Morandeau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044674v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Vincent" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003141v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goffart" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003137v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003257v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003269v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003260v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01135197v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794504v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Wood" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan A Baker" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Beaugrand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Boutin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Conversi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-024-09859-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587549v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Frattini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Henrich Bruggemann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Goberville" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cou&#235;del" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Bruggemann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-01624-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05286996v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrich Bruggemann" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goberville" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps14852" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089559v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd Izard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ariza" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fonvieille" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Djian" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2024.2991" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124982v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam Ly Rintz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Koubbi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berta Ramiro&#8208;s&#225;nchez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Azarian" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilda Alicia Caccavo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.70256" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513582v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vilain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Vincent" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Benedetti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Olivier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.15120" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083118v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Breton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Savoye" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Rimmelin-Maury" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sautour" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1135446" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193672v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Holland" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud P. Louchart" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Artigas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Ostle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angus Atkinson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.165505" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162009v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Coulon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lindegren" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#232;le Toussaint" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Receveur" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13731" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836109v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongsheng Bi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junting Song" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zhao" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Liu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuemin Cheng" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2022.102283" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03824731v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Ben Lamine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Schickele" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Beaugrand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allemand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-14151-8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836114v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Ouadi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra-Ioli Skouroliakou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.914475" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999951v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Poppeschi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charria" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Daniel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Verney" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-5667-2022" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03773552v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Auber" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor Waldock" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Maire" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Albouy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32331-y" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781932v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariarita Caracciolo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rigaut-Jalabert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Romac" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mah&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forsans" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16539" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338637v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urania Christaki" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Demonio" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.656300" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204164v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lheureux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Savoye" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y del Amo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bozec" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps13577" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338639v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Mclean" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mouillot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Maureaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hattab" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aaron Macneil" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.08.034" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03246654v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Edwards" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H&#233;laou&#235;t" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Lindley" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraint A Tarling" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02159-1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326596v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barrier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.705403" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326581v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Leroy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12515" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03267611v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gevaert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbaa060" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514810v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2019.108902" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080042v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kirby" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6385" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379035v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Seuront" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy R Nicastro" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo I Zardi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-53580-w" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02188623v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Faillettaz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard R Kirby" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aar6993" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02189417v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beaugrand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Conversi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Atkinson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cloern" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chiba" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-019-0420-1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02465341v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cresson" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Direach" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rouanet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Astruch" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2019.02.018" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02303415v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Richirt" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Ruiz-Gonzalez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2019.106304" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374208v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Luczak" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0194006" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836174v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M.P. Bouchet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Frontalini" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2017.07.055" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394731v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric R Goberville" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina-Coralie R Hautek&#232;ete" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves R Piquot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe R Luczak" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep35303" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215099v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Reid" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Hari" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Livingstone" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Marty" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13106" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272286v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Raybaud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128368v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rolet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Spilmont" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Davoult" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2015.02.016" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03657482v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard R. Kirby" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nclimate2650" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134075v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina-Coralie Hautek&#232;ete" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Piquot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1411" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02330574v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tr&#233;guer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane L'Helguen" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2014.05.019" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009824v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2013.05.008" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C4H37MGL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010213v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2013.3350" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110791v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Delebecq" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Destombe" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0066044" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809112v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mcquatters-Gollop" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Edwards" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nclimate1753" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936971v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Jaffr&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jiguet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Kjellen" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079112" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824437v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mackas" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2012.11.002" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DZBC74D-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110777v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaalali" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Raybaud" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Goberville" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. David" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0074531" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874345v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaalali" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie David" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742772v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rombouts" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gevaert" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2012.07.001" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z17GZG89-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01109318v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2011.02.002" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RW8N854V-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758302v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sautour" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2011.05.024" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-569K64JL-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762346v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762660v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00634519v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Team Somlit" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps08564" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136328v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Serranito" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bouet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Viol" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00502323v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135840v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia M&#233;barki" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135988v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Charvolin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jacquin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Mebarki" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135869v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841829v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Crouvoisier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193645v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Saint-B&#233;at" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Nogu&#232;s" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdaud" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Niquil" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-90798-9.00028-7" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003325v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane l'Helguen" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43484-7_15" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815758v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836324v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.ecology.100102" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235599v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubas" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.ecology.100083" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454364v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003132v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lheureux" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vaz" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Antajan" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Morandeau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044674v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Vincent" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003137v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goffart" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003141v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003257v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003269v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003260v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01135197v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>