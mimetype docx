--- v0 (2026-03-27)
+++ v1 (2026-05-01)
@@ -748,238 +748,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03067808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu d'ouvrage : Frédéric Monneyron, Martine Xiberras, Le monde Hippie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gondard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociétés - Revue des sciences sociales et humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.171-172</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vin divin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gondard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers européens de l'imaginaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5, pp.348-351</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03067809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le toxicomane, une figure de l'incertain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gondard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RUSCA </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 4, s.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03067811v1</w:t>
-              </w:r>
-[...140 lines deleted...]
-                <w:t xml:space="preserve">hal-03067809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visages de la médecine</w:t>
               </w:r>
@@ -1143,2263 +1143,2401 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03067810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (32)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (34)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les usages de substances psychotropes chez les jeunes : rite de passage transgressif &amp; carrière déviante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gondard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de formation en addictologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Service Intégré d’Accueil et d’Orientation de l’Hérault (SIAO 34), Mar 2026, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Animation de table ronde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gondard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Et si.. Regards croisés sur les Temporalités alternatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LEIRIS, SENS, Apr 2026, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Comment la sociologie peut-elle aborder les addictions ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gondard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les métiers de l'addiction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LEIRIS - UPVM3, Mar 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04984041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animation de table ronde : &amp;quot;Travail social et valeurs contemporaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gondard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque internationnal : travail social, travail du lien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LEIRIS &amp; CFA sanitaire et social - Occitanie, Nov 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animation de table ronde &amp;quot;Vécu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gondard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Imaginaire et vie quotidienne #6 : Archétypes, figurations, représentations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LEIRIS, Nov 2025, Montpellier (34000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05506863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normes sociales et pathologie : &amp;quot;comment le social passe sous la peau ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gondard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les inégalités sociales de santé en questions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lycée Jean Jaures - BTS et DE ESF, Mar 2025, Saint Clément de rivière, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04984043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les usages de substances psychoactives, entre homogénéité et hétérogénéité. L’exemple de l’ayahuasca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gondard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Renaissance psychédélique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RIRA21 - UPVM3, May 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04797363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une &amp;quot;Réduction Des Risques sociale&amp;quot; ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gondard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30ème anniversaire de l'association Réduire les risques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Boutik - Association Réduire les risques, Nov 2024, Salle Rabelais - Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04984052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on prendre au sérieux les images produites par des psychotropes et comment les étudier d'un point de vue sociologique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gondard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méthodes créatives : les enjeux de la sociologie visuelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LEIRIS - UPVM3., Nov 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04797344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique de la précarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gondard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre entre les acteurs de la santé mentale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Conseil Local de Santé Mentale Pays Haut Languedoc et Vignoble - ARS Occitanie, Apr 2023, Murviel-lès-Béziers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04984076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rite, un marqueur d’identité sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gondard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIVème journées Vidéo-Psy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de Réflexion et d'Action Psycho-Sociale (CRAPS) et le Centre Hospitalier Universitaire de Montpellier, Mar 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04797381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regard sociologique sur les addictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gondard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anniversaire du CAARUD Aides Béziers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association AIDES, Oct 2023, Béziers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04984054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique sociale de l'addiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gondard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème édition de La semaine du cerveau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La semaine du cerveau, Mar 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04984060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les usages sociaux des addictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gondard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival de vulgarisation "Pint of science" : la drogue c'est (pas) mal !</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pint of science France, May 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04984056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le stigmate comme rupture des rapports sociaux ordinaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gondard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">semaine d’information sur la santé mentale (SISM) : Santé mentale et stigmate, avec Jean Furtos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Adages et le LEIRIS – UPVM3, Oct 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04797396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nouvelles formes familiales favorisent-elles les inégalités sociales et sanitaires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gondard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’étude sur les discriminations de Montpellier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Observatoire des discriminations de Montpellier et le LEIRIS - UPVM3, Mar 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04797427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animation de table ronde « Vulnérabilités »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gondard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque imaginaire et vie quotidienne n°4 « Émotions, altérités, sensibilités »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LEIRIS – UPVM3, Sep 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04797415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santé mentale et sociologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gondard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assemblée plénière du CLSM Pays cœur d'Hérault</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Conseil Local de Santé Mentale Pays cœur d'Hérault - ARS Occitanie, Apr 2022, Clermont l'Hérault, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04984079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le destin tragique de la morale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gondard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l’AISLF, CR 14 Sociologie de la connaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03337619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une archéologie de la déviance : De quelques sphères de légitimité de l’Occident</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gondard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intersections : déviance(s) Uliège</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03169020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approche socio-anthropologique de la famille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gondard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">33ème journée nationale de formation du M.A.I.S (Mouvement pour l'Accompagnement et l'Insertion Sociale), Palais des congrès de Perpignan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Perpignan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03169034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animation de table ronde « Être ensemble »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gondard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Imaginaire et vie quotidienne #2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03168982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Perpignan, France</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Animation du colloque : Migration et prise en charge sanitaire et sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gondard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pensées socio-logiques et praxis sanitaire et sociale #2, LERSEM-IRSA, Université Paul-Valéry Montpellier 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03174389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet&amp;quot; et &amp;quot;partenariat&amp;quot; des a priori de l’action sanitaire et sociale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gondard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Départementale de l’Hérault sur la précarité et la santé mentale : La Fédération des Acteurs de la Solidarité Occitanie et l’Agence Régionale de Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03168984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rapport aux substances modificatrices de conscience comme affinité élective entre romantisme et surréalisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gondard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque junior du CIERA : « Romantisme et Surréalisme. Eine Wahlverwandtschaft ? / Une affinité élective ? », Université Lumière Lyon II, Lyon, 18-19 mars 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Lyon, France. pp.207-216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Lyon, France. pp.207-216</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03069965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Animation du colloque : Travail du commun et travail social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gondard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pensées socio-logiques et praxis sanitaire et sociale #1, LERSEM-IRSA, Université Paul-Valéry Montpellier 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre contraintes et valeurs positives, l'ambivalence de l'usage de psychotropes dans la vie professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gondard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire international "Drogues illicites et activité salariée. Approches de droits étrangers et comparé. Eclairages pluridisciplinaires", CNRS - Université de Bordeaux, Bordeaux, 11-12 juin 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Bordeaux, France. pp.327-341</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Bordeaux, France. pp.327-341</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03069963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’institution religieuse comme cadre analytique de la société</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gondard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6ème colloque de l’AFS, RT 10 Sociologie de la connaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Saint Quentin-en-Yvelines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">6ème colloque de l’AFS, RT 10 Sociologie de la connaissance</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03168988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le parcours toxicomane, une construction identitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gondard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6ème colloque de l’AFS, RT 22 Parcours de vie et dynamiques sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Saint Quentin-en-Yvelines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Saint Quentin-en-Yvelines, France</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03168991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sortir de la drogue ou accompagner la drogue ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gondard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Les drogues en soi. Regards croisés sur les manières de faire face à la toxicodépendance », Centre Max Weber ENS de Lyon - Institut des sciences de l’homme - Université de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Saint Etienne, France</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03168994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’imaginaire des drogues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gondard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les journées du CEAQ – socialité postmoderne XIV, Université Paris Descartes Sorbonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Paris, France</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03168996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du voyage touristique au voyage intérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gondard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25e journées scientifiques de la Société d'Écologie Humaine, Symposium international "L'écologie humaine en voyage..", Université Bordeaux 1, Bordeaux, 19-20 septembre 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Bordeaux, France. pp.225-233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Bordeaux, France. pp.225-233</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03069964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un regard anthropologique sur la toxicomanie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gondard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Mineurs et trafic » organisé par le Ministère de la justice - et la La Mission interministérielle de la lutte contre les drogues et la toxicomanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Labège, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Labège, France</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03169001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le toxicomane, une forme sociale de l'incertain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gondard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIXème congrès international des sociologues de langues françaises – École Mohammadia d'ingénieur : « Penser l'incertain »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03169007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3409,167 +3547,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages sociaux des psychotropes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gondard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Support don't punish_2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04790103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’usage de psychotropes, de la vulnérabilité sanitaire à la vulnérabilité sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gondard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e journées scientifiques de la Société d'Écologie Humaine "Vulnérabilités et territoires", Centre Georges Chevrier - CNRS, Université de Bourgogne, Dijon, 19-21 octobre 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Dijon, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03076525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3579,139 +3717,139 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dynamiques de l'imaginaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Tacussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Celka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gondard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de la Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 230 p., 2012, Sociologie des imaginaires, Jean-Bruno Renard, 978-2-84269-972-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...59 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03051321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3721,403 +3859,403 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les &amp;quot;affinités électives&amp;quot; : quelle légitimité pour appréhender la réalité sociale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gondard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Thun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Romantik und Surrealismus : Eine Wahlverwandtschaft ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PETER LANG, 2018, 978-3-631-67683-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03167385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre coercition et stratégies d'acteurs : l'usage de substances psychoactives dans les activités salariées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gondard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Bordeaux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Drogues illicites et activité salariée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03168978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du voyage touristique au voyage intérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gondard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Société d'Ecologie Humaine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quand L'Homme voyage : les passeurs d'empreintes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03169040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du pharmakon au bouc émissaire, un lien privilégié entre « drogue » et sacré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gondard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrick tacussel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les dynamiques de l'imaginaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de la Méditerranée, pp.137-146, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03057580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction générale. Les dynamiques de l'imaginaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gondard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrick Tacussel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les dynamiques de l'imaginaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de la Méditerranée, pp.13-14, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03057604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4127,91 +4265,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colloque internationnal : Travail social, travail du lien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gondard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4221,108 +4359,108 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les personnes usagères de substances psychoactives reçues dans les CAARUD et CSAPA de Montpellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuelle Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gondard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] ARS Languedoc-Roussillon, MILDECA 34. 2015, 128 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03078326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4332,114 +4470,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les formes élémentaires de la prise de drogue : santé, sacré et déviance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gondard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. Université Paul Valéry - Montpellier III, 2013. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2013MON30057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00977504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId80"/>
+      <w:footerReference w:type="default" r:id="rId82"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4507,51 +4645,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1A8EBCDA"/>
+    <w:nsid w:val="5DE21B68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4738,51 +4876,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-gondard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/165713135" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05038099v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gondard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506823v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04790071v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gondard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soc.158.0015" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063375v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067797v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7413/22818138084" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067798v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067807v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067808v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067811v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077772v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067809v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881575v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soc.121.0127" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067810v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Xiberras" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elian Aigon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthijs Gardenier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04984041v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507050v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506863v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04984043v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04797363v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04984052v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04797344v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04984076v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04797381v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04984054v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04984060v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04984056v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04797396v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04797427v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04797415v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04984079v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03337619v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03169020v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03168982v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03169034v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03174389v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03168984v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069965v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03172836v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069963v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03168988v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03168991v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03168994v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03168996v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069964v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03169001v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03169007v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04790103v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076525v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051321v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tacussel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Celka" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vidal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/les-dynamiques-de-l-imaginaire.html" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03167385v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Thun" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03168978v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03169040v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057580v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057604v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507053v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078326v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuelle Hoareau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00977504v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013MON30057" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-gondard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/165713135" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05038099v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gondard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506823v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04790071v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gondard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soc.158.0015" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063375v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067797v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7413/22818138084" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067798v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067807v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067808v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077772v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067809v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067811v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881575v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soc.121.0127" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067810v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Xiberras" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elian Aigon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthijs Gardenier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05596686v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05596698v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04984041v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507050v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506863v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04984043v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04797363v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04984052v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04797344v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04984076v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04797381v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04984054v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04984060v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04984056v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04797396v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04797427v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04797415v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04984079v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03337619v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03169020v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03169034v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03168982v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03174389v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03168984v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069965v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03172836v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069963v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03168988v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03168991v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03168994v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03168996v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069964v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03169001v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03169007v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04790103v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076525v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051321v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tacussel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Celka" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vidal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/les-dynamiques-de-l-imaginaire.html" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03167385v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Thun" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03168978v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03169040v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057580v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057604v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507053v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078326v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuelle Hoareau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00977504v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013MON30057" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>