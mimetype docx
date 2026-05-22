--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -394,592 +394,592 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04790071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Substances psychotropes, substances du diable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gondard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Im@go. A journal of the Social Imaginary</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (juin), pp.90-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7413/22818138084⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03067797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La temporalité toxicomane : du discours à l'identité sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gondard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés - Revue des sciences sociales et humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 138, pp.41-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03063375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...44 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La santé &amp;quot;à la rue&amp;quot; !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gondard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers européens de l'imaginaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8, pp.192-194</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">La santé &amp;quot;à la rue&amp;quot; !</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03067798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romantisme et drogue, la modernité en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gondard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers ERTA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7, pp.59-70</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03067807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Précis de réalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gondard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers européens de l'imaginaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 8, pp.192-194</w:t>
+              <w:t xml:space="preserve">, 2014, 6, pp.96-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 7, pp.59-70</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03067808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vin divin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gondard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers européens de l'imaginaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5, pp.348-351</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 6, pp.96-98</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03067809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le toxicomane, une figure de l'incertain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gondard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RUSCA </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, s.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03067811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu d'ouvrage : Frédéric Monneyron, Martine Xiberras, Le monde Hippie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gondard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés - Revue des sciences sociales et humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp.171-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03077772v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-03067811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visages de la médecine</w:t>
               </w:r>
@@ -2143,579 +2143,579 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04984056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les nouvelles formes familiales favorisent-elles les inégalités sociales et sanitaires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gondard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’étude sur les discriminations de Montpellier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Observatoire des discriminations de Montpellier et le LEIRIS - UPVM3, Mar 2022, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04797427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le stigmate comme rupture des rapports sociaux ordinaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gondard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">semaine d’information sur la santé mentale (SISM) : Santé mentale et stigmate, avec Jean Furtos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Adages et le LEIRIS – UPVM3, Oct 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04797396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Observatoire des discriminations de Montpellier et le LEIRIS - UPVM3, Mar 2022, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Animation de table ronde « Vulnérabilités »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gondard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque imaginaire et vie quotidienne n°4 « Émotions, altérités, sensibilités »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LEIRIS – UPVM3, Sep 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, LEIRIS – UPVM3, Sep 2022, Montpellier, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04797415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santé mentale et sociologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gondard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assemblée plénière du CLSM Pays cœur d'Hérault</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conseil Local de Santé Mentale Pays cœur d'Hérault - ARS Occitanie, Apr 2022, Clermont l'Hérault, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Conseil Local de Santé Mentale Pays cœur d'Hérault - ARS Occitanie, Apr 2022, Clermont l'Hérault, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le destin tragique de la morale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gondard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l’AISLF, CR 14 Sociologie de la connaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Tunis, Tunisie</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une archéologie de la déviance : De quelques sphères de légitimité de l’Occident</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gondard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intersections : déviance(s) Uliège</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Liège, Belgique</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03169020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Animation de table ronde « Être ensemble »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gondard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Imaginaire et vie quotidienne #2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03168982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche socio-anthropologique de la famille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gondard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33ème journée nationale de formation du M.A.I.S (Mouvement pour l'Accompagnement et l'Insertion Sociale), Palais des congrès de Perpignan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03169034v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03168982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animation du colloque : Migration et prise en charge sanitaire et sociale</w:t>
               </w:r>
@@ -4645,51 +4645,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5DE21B68"/>
+    <w:nsid w:val="1F3232FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4876,51 +4876,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-gondard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/165713135" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05038099v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gondard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506823v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04790071v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gondard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soc.158.0015" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063375v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067797v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7413/22818138084" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067798v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067807v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067808v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077772v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067809v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067811v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881575v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soc.121.0127" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067810v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Xiberras" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elian Aigon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthijs Gardenier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05596686v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05596698v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04984041v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507050v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506863v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04984043v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04797363v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04984052v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04797344v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04984076v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04797381v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04984054v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04984060v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04984056v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04797396v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04797427v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04797415v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04984079v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03337619v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03169020v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03169034v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03168982v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03174389v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03168984v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069965v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03172836v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069963v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03168988v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03168991v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03168994v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03168996v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069964v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03169001v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03169007v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04790103v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076525v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051321v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tacussel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Celka" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vidal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/les-dynamiques-de-l-imaginaire.html" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03167385v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Thun" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03168978v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03169040v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057580v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057604v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507053v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078326v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuelle Hoareau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00977504v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013MON30057" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-gondard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/165713135" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05038099v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gondard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506823v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04790071v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gondard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soc.158.0015" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067797v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7413/22818138084" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063375v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067798v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067807v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067808v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067809v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067811v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077772v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881575v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soc.121.0127" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067810v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Xiberras" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elian Aigon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthijs Gardenier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05596686v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05596698v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04984041v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507050v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506863v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04984043v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04797363v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04984052v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04797344v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04984076v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04797381v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04984054v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04984060v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04984056v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04797427v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04797396v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04797415v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04984079v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03337619v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03169020v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03168982v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03169034v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03174389v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03168984v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069965v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03172836v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069963v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03168988v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03168991v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03168994v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03168996v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069964v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03169001v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03169007v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04790103v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076525v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051321v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tacussel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Celka" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vidal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/les-dynamiques-de-l-imaginaire.html" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03167385v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Thun" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03168978v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03169040v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057580v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057604v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507053v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078326v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuelle Hoareau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00977504v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013MON30057" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>