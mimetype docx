--- v0 (2026-03-10)
+++ v1 (2026-04-02)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric Gontier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">-Professor of Plant Biology & Biotechnology at the Université de Picardie Jules Verne, Amiens, France(Researcher in the BioEcoAgro Cross Boarder Research Unit INRAE1158, within the BIOPI Laboratory located in UPJV, Amiens, France //Co-Leader of BioEcoAgro Team 5 &amp;quot;Specialized Metabolites of Plant Origin&amp;quot; //In charge of BioEcoAgro Cluster 2 / Biomolecules of plant and microbial origin : from identification to production)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eric-gontier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2234-6665</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">079689221</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/DWU-5019-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/in/eric-gontier-2a433529/?originalSubdomain=fr</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.researchgate.net/profile/Eric-Gontier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Strategy for Metabolites Profiling of Flowers and Leaves from Camellia tienii, an Endemic Golden Tea of Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Nhi Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Linh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Cam Hoang Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Anh Le Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry and Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.e202400997. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbdv.202400997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widely targeted metabolomics reveals the species‐specific, matureness‐specific and post‐harvest‐specific discriminations in the chemical profiles of Vietnamese endemic golden camellias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Nhi Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Yen Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Nhung Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ha Trang Le Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ijfs.17071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harnessing Plant’s Arsenal: Essential Oils as Promising Tools for Sustainable Management of Potato Late Blight Disease Caused by Phytophthora infestans—A Comprehensive Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Haïssam Jijakli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Muchembled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Fauconnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28 (7302), </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules28217302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of Pistacia lentiscus Polyphenols: Chemical Diversity and Pharmacological Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chabha Sehaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Ayati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Fernane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gontier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (2), pp.279. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/plants12020279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03958066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics-Based Profiling via a Chemometric Approach to Investigate the Antidiabetic Property of Different Parts and Origins of Pistacia lentiscus L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chabha Sehaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Molinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mathiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Xavier Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (2), pp.275. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/metabo13020275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addition of Mentha arvensis in Infusions of Cleistocalyx operculatus Improves the Hedonic Score and Retains the High Antioxidant and Anti Lipid-Peroxidation Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tran Thi Le Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luu Thi Bich Kieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Son Thi Tuyet Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dang Long Bao Ngoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Thi Bich Thuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (5), pp.2873. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app13052873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04041543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiling of Essential Oils from the Leaves of Pistacia Lentiscus Collected in the Algerian Region of Tizi-Ouzou: Evidence of Chemical Variations Associated with Climatic Contrasts between Littoral and Mountain Samples.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chabha Sehaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Choque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Dauwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Xavier Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (13), </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules27134148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Acute and Subacute Toxicity of Fumaria officinalis Alkaloids in Mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Yahiaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabiha Khamtache-Abderrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Otmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Bachir-Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel-Edine Kati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avicenna Journal of Medical Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (2), pp.128-134. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34172/ajmb.2022.2383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etching of the seed cuticle by cold plasma shortens imbibitional leakage in Linum usitatissimum L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Dauwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Roulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Thiombiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mesnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 167, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2021.113536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An untargeted liquid chromatography-mass spectrometry-based workflow for the structural characterization of plant polyesters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Thiombiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Molinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Marcelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Mesnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 102 (6), pp.1323-1339. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tpj.14686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic markers for the yield of lipophilic indole alkaloids in dried woad leaves (Isatis tinctoria L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Kieu-Oanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Marcelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébecca Dauwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 163, pp.89-98. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2019.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Carnivorous Plants for the Production of Recombinant Proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sissi Miguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Nisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Biteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Rottloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Mignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2019.00793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Linum flavum (L.) Hairy Root Cultures for the Production of Anticancer Aryltetralin Lignans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sullivan Renouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Corbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Medvedec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Doussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (4), </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms19040990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropane alkaloids GC/MS analysis and low dose elicitors' effects on hyoscyamine biosynthetic pathway in hairy roots of Algerian Datura species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Harfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakhdar Khelifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majda Khelifi-Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Assaf-Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gontier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-36625-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Desirability Optimization Methodology; a Tool to Predict Two Antagonist Responses In Biotechnological Systems: Case of Biomass Growth and Hyoscyamine Content in Elicited Datura starmonium Hairy Roots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Amdoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakhdar Khelifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majda Khelifi-Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Amroune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Asch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Iranian Journal of Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (1), pp.11-19. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21859/ijb.1339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datura innoxia plants hydroponically-inoculated with Agrobacterium rhizogenes display an enhanced growth and alkaloid metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Dao Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril C. Jousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pawlicki-Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Schiltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Kieu Oanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 277, pp.166-176. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plantsci.2018.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenylpropanoid profiling reveals a class of hydroxycinnamoyl glucaric acid conjugates in Isatis tinctoria leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Kieu-Oanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Jamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Morreel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Marcelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 144, pp.127-140. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2017.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isoquinoline alkaloid fractions of Fumaria officinalis: Characterization and evaluation of their antioxidant and antibacterial activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabiha Khamtache-Abderrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Lequart-Pillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pilard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94, pp.1001-1008. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2016.09.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hairy root cultures of Panax vietnamensis, a promising approach for the production of ocotillol-type ginsenosides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loan Thi Ha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pawlicki-Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Pillon-Lequart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Boitel-Conti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoa Xo Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Cell, Tissue and Organ Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 126 (1), pp.93-103. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11240-016-0980-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arylnaphthalene and aryltetralin‐type lignans in hairy root cultures of Linum perenne , and the stereochemistry of 6‐methoxypodophyllotoxin and one diastereoisomer by HPLC‐MS and NMR spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pawlicki-Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Lequart-Pillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luyen Huynh-Cong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cailleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26 (5), pp.310-319. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pca.2565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of glucosylated and non-glucosylated aryltetralin lignans in Linum hairy root cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luyen Huynh Cong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébecca Dauwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Lequart-Pillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Vinchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sullivan Renouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 115, pp.70-78. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2015.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review: what is the spermosphere and how can it be studied?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schiltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pawlicki-Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Thiombiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mesnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119 (6), pp.1467-1481. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jam.12946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the architecture and dynamics of tropane alkaloid biosynthesis pathways using metabolite correlation networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Kieu Oanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Jamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lanoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébecca Dauwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 116, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2015.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01324605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of isoquinolin alkaloids from Fumaria agraria and evaluation of their antiproliferative activity against human breast cancer cell lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bougoffa-Sadaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Telliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lequart-Pillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ouadid-Ahidouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytothérapie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (3), pp.188-195. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10298-015-0981-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved stability of TMS derivatives for the robust quantification of plant polar metabolites by gas chromatography–mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Quéro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Jousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Lequart-Pillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 970, pp.36-43. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jchromb.2014.08.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From bioreactor to entire plants: development of production systems for secondary metabolites; In Advances in Botanical Research; Ed. Guivarc'h; Biosynthesis of Alkaloids in Plants, Chapter 9: Bioengineering of alkaloid production in plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Kieu Oanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébecca Dauwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Bourgaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gontier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Botanical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01324613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid, cost-effective screening of flax genotypes to identify desirable fatty acid compositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril C. Jousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Schiltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fournez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier X. Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Thomasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic journal of plant breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (6), pp.1396-1404</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01993016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the Culture Medium Composition to Improve the Production of Hyoscyamine in Elicited Datura stramonium L. Hairy Roots Using the Response Surface Methodology (RSM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Amdoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakhdar Khelifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majda Khelifi-Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Amroune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Asch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (11), pp.4726-4740. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms11114726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropane alkaloid profiling of hydroponic Datura innoxia mill. Plants inoculated with Agrobacterium rhizogenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Jousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Le Minh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Houssam Al Balkhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (1), pp.118 - 127. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pca.1180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of minerals and elicitation on Datura stramonium L. tropane alkaloid production: Modelization of the in vitro biochemical response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Amdoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Khelifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Khelifi-Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Amroune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.-H. Benyoussef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 177 (2), pp.81-87. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plantsci.2009.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a potential bottleneck in branched chain fatty acid incorporation into triacylglycerol for lipid biosynthesis in agronomic plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nlandu Mputu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.-D. Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 91 (6), pp.703-710. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biochi.2009.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hairy root and tissue cultures of Leucojum aestivum L.—relationships to galanthamine content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ptak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Chrétien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Doerper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6 (1), pp.137-141. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11101-006-9043-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permeabilization of Datura innoxia Hairy Roots for Release of Stored Tropane Alkaloids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boitel-Conti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Laberche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Assaf-Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sangwan-Norreel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta Medica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 61 (03), pp.287-290. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-2006-958079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropane Alkaloid Levels in the Leaves of Micropropagated Datura innoxia Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fliniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barbotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sangwan-Norrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta Medica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 59 (05), pp.432-435. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-2006-959726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Cloning and Functional Characterization of Psoralen Synthase, the First Committed Monooxygenase of Furanocoumarin Biosynthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Larbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Kellner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Specker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 282 (1), pp.542-554. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M604762200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biosynthesis of coumarins in plants: a major pathway still to be unravelled for cytochrome P450 enzymes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bourgaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Larbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Doerper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 5 (2-3), pp.293-308. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11101-006-9040-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic transformation of the medicinal plant Ruta graveolens L. by an Agrobacterium tumefaciens-mediated method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh T.T. Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Thomasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 168, pp.883-888. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plantsci.2004.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00016743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinnamic acid 4-hydroxylase mechanism-based inactivation by psoralen derivatives: cloning and characterization of a C4H from a psoralen producing plant - Ruta graveolens - exhibiting low sensitivity to psoralen inactivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Larbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Biochemistry and Biophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 422, pp.71-80. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.abb.2003.12.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plantes, sources d'acides gras essentiels omega 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gougeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Thomasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 11 (2), pp.106-111. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl.2004.0106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydroponic combined with natural or forced root permeabilization: a promising technique for plant secondary metabolite production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.L.M. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 163 (4), pp.723-732. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0168-9452(02)00171-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruta graveolens L.: a promising species for the production of furanocoumarins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Milesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bourgaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Guckert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 161, pp.189-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of plant secondary metabolites: a historical perpective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bourgaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Milesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gontier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 161, pp.839-851</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruta graveolens cell cultures for psoralens production: culture in bioreactor, effect of elicitation and calcium-alginate immobilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Milesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Piutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Goergen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Murano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Bio-Chromatography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 5 (3), pp.213-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized culture conditions for the production of furanocoumarins by micropropagated shoots of Ruta graveolens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Milesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bourgaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Guckert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 62, pp.11-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultivation of rue (Ruta graveolens L., Rutaceae) for the production of furanocoumarins of therapeutic value</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Poutaraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bourgaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gontier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 78 (10), pp.1326-1335. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/b00-112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Litchi chinensis fatty acid diversity: occurence of the unusual cyclopropanoic fatty acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boussouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Terrasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Jannoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Thomasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Society Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 28 (6), pp.578-580. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1042/bst0280578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of fatty acid chain length and unsaturation number on triglyceride synthesis catalyzed by immobilized lipase in solvent-free medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Selmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ergan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enzyme and Microbial Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 23 (3-4), pp.182-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzymatic synthesis of tricaprylin in a solvent-free system: lipase regiospecificity as controlled by glycerol adsorption on silica gel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Selmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ergan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 11 (8), pp.543-547. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1018430503994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipase-catalyzed synthesis of tricaprylin in a medium solely composed of substrates. Water production and elimination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Selmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ergan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Barbotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enzyme and Microbial Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 20 (5), pp.322-325. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0141-0229(96)00132-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response surface analysis of chlortetracycline and tetracycline production with K-carrageenan immobilized Streptomyces aureofaciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Asanza Teruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bienaime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Nava Saucedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-N. Barbotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enzyme and Microbial Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 21 (5), pp.314-320. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0141-0229(97)00045-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution HPLC method with reverse phase C18 symetry TM column for the analysis of tetracyclines produced by Streptomyces aureofaciens immobilized in Ca-alginate gel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L.Asanza Teruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E.Nava Saucedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Barbotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 10 (6), pp.443-448. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF00174230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inducer effect of Tween 20 permeabilization treatment used for release of stored tropane alkaloids inDatura innoxia Mill. hairy root cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Boitel-Conti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Laberche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Sangwan-Norreel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 16 (3-4), pp.241-244. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF01890876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of calcium, alginate, and calcium-alginate immobilization on growth and tropane alkaloid levels of a stable suspension cell line of Datura innoxia Mill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.S. Sangwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Barbotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 13 (9), </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF00232951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Potential Use of Androgenic Datura innoxia for the Development of Cell Cultures Producing High Amounts of Tropane Alkaloids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Herouart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sangwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sangwan-Norreel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 42 (8), pp.1073-1076. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/42.8.1073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un nouveau procédé de production d'actifs pharmaceutiques à partir de plantes médicinales : la technologie des plantes à traire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bourgaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Mignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Hannewald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Laine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rencontres du Végétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultivation of rue (Ruta graveolens L., Rutaceae) for the production of furanocoumarins of therapeutic value</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Poutaraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bourgaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Girardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Journées internationales huiles essentielles et extraits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Digne les Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immuno-histo-localization of psoralen and bergapten in Ruta graveolens shoot tissue. Comparison with Ficus carica leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Milesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bourgaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les biotechnologies végétales à l'aube du XXIème siècle. Bilan et perspectives. Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1999, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02840871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant secondary metabolite production: a promising alternative between bioreactor and field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Maldant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. L'Hôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bourgaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les biotechnologies végétales à l'aube du XXIème siècle. Bilan et perspectives. Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1999, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02840476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secondary metabolite profile of Ruta graveolens: comparison between cell suspension, in vitro shoot culture and entire plant for furanocoumarin productivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Milesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bourgaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Guckert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les biotechnologies végétales à l'aube du XXIème siècle. Bilan et perspectives. Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1999, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From bioreactor to entire plants: development of production systems for secondary metabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Khieu Oanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébecca Dauwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bourgaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gontier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New light on alkaloid biosynthesis and future prospects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 68, </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 380 p., 2013, Advances in Botanical Research, 978-0-12-408061-4. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-408061-4.00008-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrobacterium-mediated transformation of Ruta graveolens L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Le Minh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Doerper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protocols for In Vitro Cultures and Secondary Metabolite Analysis of Aromatic and Medicinal Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 547, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humana Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 411 p., 2009, Methods in Molecular Biology, 978-1-60327-286-5 978-1-60327-287-2. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-60327-287-2_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterologous expression and functional characterization of psoralen synthase, the first P450 monooxygenase involved in furanocoumarin biosynthesis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Larbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Kellner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Hans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème congrès international de biodiversité et biotechnologie des P450</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Swansea, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical preliminary study of acyltransferase and Β-ketoacyl synthase subdomains of Mycobacterium bovis BCG mycoserosid acid synthase: incorporation of 14C-Methymalonyl CoA into lipid fraction using isolated or fused AT-Ks domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gougeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brigé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Roussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Plant Lipid Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId321"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric Gontier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">-Professor of Plant Biology & Biotechnology at the Université de Picardie Jules Verne, Amiens, France(Researcher in the BioEcoAgro Cross Boarder Research Unit INRAE1158, within the BIOPI Laboratory located in UPJV, Amiens, France //Co-Leader of BioEcoAgro Team 5 &amp;quot;Specialized Metabolites of Plant Origin&amp;quot; //In charge of BioEcoAgro Cluster 2 / Biomolecules of plant and microbial origin : from identification to production)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eric-gontier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2234-6665</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">079689221</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/DWU-5019-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/in/eric-gontier-2a433529/?originalSubdomain=fr</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.researchgate.net/profile/Eric-Gontier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Strategy for Metabolites Profiling of Flowers and Leaves from Camellia tienii, an Endemic Golden Tea of Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Nhi Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Linh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Cam Hoang Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Anh Le Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry and Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.e202400997. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbdv.202400997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widely targeted metabolomics reveals the species‐specific, matureness‐specific and post‐harvest‐specific discriminations in the chemical profiles of Vietnamese endemic golden camellias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Nhi Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Yen Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Nhung Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ha Trang Le Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ijfs.17071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of Pistacia lentiscus Polyphenols: Chemical Diversity and Pharmacological Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chabha Sehaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Ayati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Fernane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gontier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (2), pp.279. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/plants12020279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03958066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addition of Mentha arvensis in Infusions of Cleistocalyx operculatus Improves the Hedonic Score and Retains the High Antioxidant and Anti Lipid-Peroxidation Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tran Thi Le Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luu Thi Bich Kieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Son Thi Tuyet Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dang Long Bao Ngoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Thi Bich Thuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (5), pp.2873. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app13052873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04041543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics-Based Profiling via a Chemometric Approach to Investigate the Antidiabetic Property of Different Parts and Origins of Pistacia lentiscus L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chabha Sehaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Molinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mathiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Xavier Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (2), pp.275. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/metabo13020275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harnessing Plant’s Arsenal: Essential Oils as Promising Tools for Sustainable Management of Potato Late Blight Disease Caused by Phytophthora infestans—A Comprehensive Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Haïssam Jijakli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Muchembled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Fauconnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28 (7302), </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules28217302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiling of Essential Oils from the Leaves of Pistacia Lentiscus Collected in the Algerian Region of Tizi-Ouzou: Evidence of Chemical Variations Associated with Climatic Contrasts between Littoral and Mountain Samples.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chabha Sehaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Choque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Dauwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Xavier Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (13), </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules27134148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Acute and Subacute Toxicity of Fumaria officinalis Alkaloids in Mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Yahiaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabiha Khamtache-Abderrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Otmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Bachir-Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel-Edine Kati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avicenna Journal of Medical Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (2), pp.128-134. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34172/ajmb.2022.2383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etching of the seed cuticle by cold plasma shortens imbibitional leakage in Linum usitatissimum L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Dauwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Roulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Thiombiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mesnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 167, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2021.113536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An untargeted liquid chromatography-mass spectrometry-based workflow for the structural characterization of plant polyesters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Thiombiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Molinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Marcelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Mesnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 102 (6), pp.1323-1339. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tpj.14686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic markers for the yield of lipophilic indole alkaloids in dried woad leaves (Isatis tinctoria L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Kieu-Oanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Marcelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébecca Dauwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 163, pp.89-98. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2019.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Carnivorous Plants for the Production of Recombinant Proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sissi Miguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Nisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Biteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Rottloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Mignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2019.00793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Linum flavum (L.) Hairy Root Cultures for the Production of Anticancer Aryltetralin Lignans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sullivan Renouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Corbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Medvedec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Doussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (4), </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms19040990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropane alkaloids GC/MS analysis and low dose elicitors' effects on hyoscyamine biosynthetic pathway in hairy roots of Algerian Datura species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Harfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakhdar Khelifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majda Khelifi-Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Assaf-Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gontier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-36625-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Desirability Optimization Methodology; a Tool to Predict Two Antagonist Responses In Biotechnological Systems: Case of Biomass Growth and Hyoscyamine Content in Elicited Datura starmonium Hairy Roots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Amdoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakhdar Khelifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majda Khelifi-Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Amroune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Asch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Iranian Journal of Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (1), pp.11-19. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21859/ijb.1339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datura innoxia plants hydroponically-inoculated with Agrobacterium rhizogenes display an enhanced growth and alkaloid metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Dao Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril C. Jousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pawlicki-Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Schiltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Kieu Oanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 277, pp.166-176. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plantsci.2018.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenylpropanoid profiling reveals a class of hydroxycinnamoyl glucaric acid conjugates in Isatis tinctoria leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Kieu-Oanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Jamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Morreel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Marcelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 144, pp.127-140. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2017.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hairy root cultures of Panax vietnamensis, a promising approach for the production of ocotillol-type ginsenosides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loan Thi Ha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pawlicki-Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Pillon-Lequart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Boitel-Conti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoa Xo Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Cell, Tissue and Organ Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 126 (1), pp.93-103. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11240-016-0980-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isoquinoline alkaloid fractions of Fumaria officinalis: Characterization and evaluation of their antioxidant and antibacterial activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabiha Khamtache-Abderrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Lequart-Pillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pilard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94, pp.1001-1008. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2016.09.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the architecture and dynamics of tropane alkaloid biosynthesis pathways using metabolite correlation networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Kieu Oanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Jamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lanoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébecca Dauwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 116, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2015.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01324605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of glucosylated and non-glucosylated aryltetralin lignans in Linum hairy root cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luyen Huynh Cong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébecca Dauwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Lequart-Pillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Vinchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sullivan Renouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 115, pp.70-78. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2015.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review: what is the spermosphere and how can it be studied?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schiltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pawlicki-Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Thiombiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mesnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119 (6), pp.1467-1481. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jam.12946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arylnaphthalene and aryltetralin‐type lignans in hairy root cultures of Linum perenne , and the stereochemistry of 6‐methoxypodophyllotoxin and one diastereoisomer by HPLC‐MS and NMR spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pawlicki-Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Lequart-Pillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luyen Huynh-Cong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cailleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26 (5), pp.310-319. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pca.2565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of isoquinolin alkaloids from Fumaria agraria and evaluation of their antiproliferative activity against human breast cancer cell lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bougoffa-Sadaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Telliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lequart-Pillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ouadid-Ahidouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytothérapie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (3), pp.188-195. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10298-015-0981-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved stability of TMS derivatives for the robust quantification of plant polar metabolites by gas chromatography–mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Quéro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Jousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Lequart-Pillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 970, pp.36-43. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jchromb.2014.08.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From bioreactor to entire plants: development of production systems for secondary metabolites; In Advances in Botanical Research; Ed. Guivarc'h; Biosynthesis of Alkaloids in Plants, Chapter 9: Bioengineering of alkaloid production in plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Kieu Oanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébecca Dauwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Bourgaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gontier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Botanical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01324613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid, cost-effective screening of flax genotypes to identify desirable fatty acid compositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril C. Jousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Schiltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fournez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier X. Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Thomasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic journal of plant breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (6), pp.1396-1404</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01993016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the Culture Medium Composition to Improve the Production of Hyoscyamine in Elicited Datura stramonium L. Hairy Roots Using the Response Surface Methodology (RSM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Amdoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakhdar Khelifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majda Khelifi-Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Amroune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Asch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (11), pp.4726-4740. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms11114726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropane alkaloid profiling of hydroponic Datura innoxia mill. Plants inoculated with Agrobacterium rhizogenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Jousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Le Minh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Houssam Al Balkhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (1), pp.118 - 127. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pca.1180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of minerals and elicitation on Datura stramonium L. tropane alkaloid production: Modelization of the in vitro biochemical response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Amdoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Khelifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Khelifi-Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Amroune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.-H. Benyoussef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 177 (2), pp.81-87. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plantsci.2009.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a potential bottleneck in branched chain fatty acid incorporation into triacylglycerol for lipid biosynthesis in agronomic plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nlandu Mputu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.-D. Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 91 (6), pp.703-710. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biochi.2009.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permeabilization of Datura innoxia Hairy Roots for Release of Stored Tropane Alkaloids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boitel-Conti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Laberche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Assaf-Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sangwan-Norreel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta Medica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 61 (03), pp.287-290. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-2006-958079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hairy root and tissue cultures of Leucojum aestivum L.—relationships to galanthamine content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ptak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Chrétien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Doerper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6 (1), pp.137-141. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11101-006-9043-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Cloning and Functional Characterization of Psoralen Synthase, the First Committed Monooxygenase of Furanocoumarin Biosynthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Larbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Kellner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Specker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 282 (1), pp.542-554. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M604762200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropane Alkaloid Levels in the Leaves of Micropropagated Datura innoxia Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fliniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barbotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sangwan-Norrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta Medica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 59 (05), pp.432-435. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-2006-959726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biosynthesis of coumarins in plants: a major pathway still to be unravelled for cytochrome P450 enzymes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bourgaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Larbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Doerper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 5 (2-3), pp.293-308. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11101-006-9040-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic transformation of the medicinal plant Ruta graveolens L. by an Agrobacterium tumefaciens-mediated method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh T.T. Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Thomasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 168, pp.883-888. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plantsci.2004.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00016743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plantes, sources d'acides gras essentiels omega 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gougeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Thomasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 11 (2), pp.106-111. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl.2004.0106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinnamic acid 4-hydroxylase mechanism-based inactivation by psoralen derivatives: cloning and characterization of a C4H from a psoralen producing plant - Ruta graveolens - exhibiting low sensitivity to psoralen inactivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Larbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Biochemistry and Biophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 422, pp.71-80. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.abb.2003.12.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydroponic combined with natural or forced root permeabilization: a promising technique for plant secondary metabolite production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.L.M. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 163 (4), pp.723-732. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0168-9452(02)00171-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruta graveolens L.: a promising species for the production of furanocoumarins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Milesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bourgaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Guckert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 161, pp.189-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of plant secondary metabolites: a historical perpective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bourgaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Milesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gontier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 161, pp.839-851</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Litchi chinensis fatty acid diversity: occurence of the unusual cyclopropanoic fatty acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boussouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Terrasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Jannoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Thomasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Society Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 28 (6), pp.578-580. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1042/bst0280578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultivation of rue (Ruta graveolens L., Rutaceae) for the production of furanocoumarins of therapeutic value</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Poutaraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bourgaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gontier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 78 (10), pp.1326-1335. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/b00-112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruta graveolens cell cultures for psoralens production: culture in bioreactor, effect of elicitation and calcium-alginate immobilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Milesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Piutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Goergen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Murano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Bio-Chromatography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 5 (3), pp.213-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized culture conditions for the production of furanocoumarins by micropropagated shoots of Ruta graveolens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Milesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bourgaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Guckert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 62, pp.11-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of fatty acid chain length and unsaturation number on triglyceride synthesis catalyzed by immobilized lipase in solvent-free medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Selmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ergan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enzyme and Microbial Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 23 (3-4), pp.182-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipase-catalyzed synthesis of tricaprylin in a medium solely composed of substrates. Water production and elimination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Selmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ergan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Barbotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enzyme and Microbial Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 20 (5), pp.322-325. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0141-0229(96)00132-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response surface analysis of chlortetracycline and tetracycline production with K-carrageenan immobilized Streptomyces aureofaciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Asanza Teruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bienaime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Nava Saucedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-N. Barbotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enzyme and Microbial Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 21 (5), pp.314-320. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0141-0229(97)00045-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzymatic synthesis of tricaprylin in a solvent-free system: lipase regiospecificity as controlled by glycerol adsorption on silica gel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Selmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ergan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 11 (8), pp.543-547. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1018430503994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inducer effect of Tween 20 permeabilization treatment used for release of stored tropane alkaloids inDatura innoxia Mill. hairy root cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Boitel-Conti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Laberche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Sangwan-Norreel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 16 (3-4), pp.241-244. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF01890876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution HPLC method with reverse phase C18 symetry TM column for the analysis of tetracyclines produced by Streptomyces aureofaciens immobilized in Ca-alginate gel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L.Asanza Teruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E.Nava Saucedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Barbotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 10 (6), pp.443-448. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF00174230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of calcium, alginate, and calcium-alginate immobilization on growth and tropane alkaloid levels of a stable suspension cell line of Datura innoxia Mill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.S. Sangwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Barbotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 13 (9), </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF00232951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Potential Use of Androgenic Datura innoxia for the Development of Cell Cultures Producing High Amounts of Tropane Alkaloids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Herouart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sangwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sangwan-Norreel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 42 (8), pp.1073-1076. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/42.8.1073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un nouveau procédé de production d'actifs pharmaceutiques à partir de plantes médicinales : la technologie des plantes à traire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bourgaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Mignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Hannewald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Laine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rencontres du Végétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultivation of rue (Ruta graveolens L., Rutaceae) for the production of furanocoumarins of therapeutic value</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Poutaraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bourgaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Girardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Journées internationales huiles essentielles et extraits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Digne les Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immuno-histo-localization of psoralen and bergapten in Ruta graveolens shoot tissue. Comparison with Ficus carica leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Milesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bourgaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les biotechnologies végétales à l'aube du XXIème siècle. Bilan et perspectives. Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1999, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02840871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant secondary metabolite production: a promising alternative between bioreactor and field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Maldant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. L'Hôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bourgaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les biotechnologies végétales à l'aube du XXIème siècle. Bilan et perspectives. Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1999, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02840476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secondary metabolite profile of Ruta graveolens: comparison between cell suspension, in vitro shoot culture and entire plant for furanocoumarin productivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Milesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bourgaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Guckert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les biotechnologies végétales à l'aube du XXIème siècle. Bilan et perspectives. Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1999, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From bioreactor to entire plants: development of production systems for secondary metabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Khieu Oanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébecca Dauwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bourgaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gontier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New light on alkaloid biosynthesis and future prospects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 68, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 380 p., 2013, Advances in Botanical Research, 978-0-12-408061-4. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-408061-4.00008-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrobacterium-mediated transformation of Ruta graveolens L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Le Minh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Doerper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protocols for In Vitro Cultures and Secondary Metabolite Analysis of Aromatic and Medicinal Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 547, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humana Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 411 p., 2009, Methods in Molecular Biology, 978-1-60327-286-5 978-1-60327-287-2. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-60327-287-2_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterologous expression and functional characterization of psoralen synthase, the first P450 monooxygenase involved in furanocoumarin biosynthesis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Larbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Kellner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Hans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème congrès international de biodiversité et biotechnologie des P450</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Swansea, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical preliminary study of acyltransferase and Β-ketoacyl synthase subdomains of Mycobacterium bovis BCG mycoserosid acid synthase: incorporation of 14C-Methymalonyl CoA into lipid fraction using isolated or fused AT-Ks domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gougeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brigé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Roussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Plant Lipid Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId323"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E3FF0CBC"/>
+    <w:nsid w:val="4F9E6F8C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-gontier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2234-6665" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079689221" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/DWU-5019-2022" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/eric-gontier-2a433529/?originalSubdomain=fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Eric-Gontier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04664138v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Nhi Nguyen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Linh Le" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gontier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Cam Hoang Thi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Anh Le Thi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.202400997" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04529439v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Yen Do" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Nhung Do" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Trang Le Nguyen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijfs.17071" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283129v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Martini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ha&#239;ssam Jijakli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Muchembled" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Fauconnier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28217302" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03958066v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabha Sehaki" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jullian" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Ayati" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Fernane" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12020279" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04012047v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Molinie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mathiron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier Fontaine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo13020275" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04041543v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Thi Le Minh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luu Thi Bich Kieu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Son Thi Tuyet Mai" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Long Bao Ngoc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Thi Bich Thuy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13052873" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03723443v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Choque" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Dauwe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Xavier Fontaine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27134148" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403230v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Yahiaoui" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabiha Khamtache-Abderrahim" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Otmani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostapha Bachir-Bey" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel-Edine Kati" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34172/ajmb.2022.2383" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03609452v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roulard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Ramos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thiombiano" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mesnard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2021.113536" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03609453v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Marcelo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Mesnard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14686" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949191v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Kieu-Oanh Nguyen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Dauwe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2019.04.006" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264370v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sissi Miguel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Nisse" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Biteau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Rottloff" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mignard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00793" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939124v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sullivan Renouard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Corbin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Drouet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Medvedec" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Doussot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19040990" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03609454v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Harfi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Khelifi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majda Khelifi-Slaoui" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Assaf-Ducrocq" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-36625-4" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03609455v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Amdoun" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Amroune" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Asch" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21859/ijb.1339" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878180v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Dao Vu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril C. Jousse" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pawlicki-Jullian" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Schiltz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Kieu Oanh Nguyen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2018.09.001" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948123v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Jamali" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Morreel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2017.09.007" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947885v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Lequart-Pillon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaillard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pilard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2016.09.016" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03609456v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loan Thi Ha" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Pillon-Lequart" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Boitel-Conti" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoa Xo Duong" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11240-016-0980-y" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04413921v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luyen Huynh-Cong" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lesur" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cailleu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pca.2565" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LSRL3ZD5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947737v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luyen Huynh Cong" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vinchon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2015.01.001" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04413901v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schiltz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gaillard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pawlicki-Jullian" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thiombiano" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mesnard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.12946" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324605v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lanoue" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2015.03.005" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CNKMH6V1-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04413937v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bougoffa-Sadaoui" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gontier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Telliez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lequart-Pillon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ouadid-Ahidouch" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10298-015-0981-8" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04414114v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Qu&#233;ro" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Jousse" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Guillot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2014.08.040" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324613v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bourgaud" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01993016v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fournez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Guillot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Thomasset" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04414216v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms11114726" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738259v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hehn" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Vu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Le Minh Tran" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Houssam Al Balkhi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pca.1180" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W0QM2BL2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04414138v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Amdoun" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khelifi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khelifi-Slaoui" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amroune" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.-H. Benyoussef" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2009.03.016" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-62K8BN75-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389178v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nlandu Mputu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rhazi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vasseur" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-D. Vu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2009.03.011" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-519PHZDV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660621v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Diop" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ptak" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chr&#233;tien" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Doerper" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11101-006-9043-z" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6CPT4DVC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04414293v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boitel-Conti" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laberche" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Assaf-Ducrocq" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sangwan-Norreel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2006-958079" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04414415v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fliniaux" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barbotin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sangwan-Norrel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2006-959726" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738059v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Larbat" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Kellner" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Specker" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M604762200" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187203v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourgaud" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hehn" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Doerper" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11101-006-9040-2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8VP7H31W-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016743v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lievre" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh T.T. Le" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gravot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thomasset" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2004.11.001" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGQLQWD3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676451v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abb.2003.12.013" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QRV5PWBP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679660v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gougeon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc M&#233;jean" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2004.0106" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678903v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clement" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.L.M. Tran" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9452(02)00171-1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D62CQB86-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677350v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Milesi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Massot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bourgaud" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Guckert" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677835v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698533v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Piutti" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Goergen" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Murano" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690461v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694087v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poutaraud" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bourgaud" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Girardin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/b00-112" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692532v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boussouel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Terrasse" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Jannoyer" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bst0280578" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694796v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Selmi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ergan" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thomas" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04414482v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1018430503994" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04414159v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Barbotin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0141-0229(96)00132-9" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PBZ86VW1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04414382v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Asanza Teruel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bienaime" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Nava Saucedo" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-N. Barbotin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0141-0229(97)00045-8" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P8DH8S5W-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688275v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L.Asanza Teruel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E.Nava Saucedo" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00174230" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-ZSS68H08-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04414128v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Boitel-Conti" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Laberche" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ducrocq" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Sangwan-Norreel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01890876" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-FZWB0VBW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04413989v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Sangwan" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00232951" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-MD77NMWQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04413917v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Herouart" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sangwan" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/42.8.1073" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-V6KW8G0J-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811231v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hannewald" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Laine" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770829v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840871v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Massot" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Milesi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840476v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maldant" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L'H&#244;te" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839741v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808285v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Khieu Oanh Nguyen" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/214113.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-408061-4.00008-0" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822605v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Li&#232;vre" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lacoste" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-1-60327-287-2" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-60327-287-2_19" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186949v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Hans" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04462835v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Prost" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brig&#233;" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Roussy" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-gontier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2234-6665" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079689221" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/DWU-5019-2022" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/eric-gontier-2a433529/?originalSubdomain=fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Eric-Gontier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04664138v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Nhi Nguyen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Linh Le" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gontier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Cam Hoang Thi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Anh Le Thi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.202400997" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04529439v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Yen Do" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Nhung Do" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Trang Le Nguyen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijfs.17071" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03958066v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabha Sehaki" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jullian" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Ayati" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Fernane" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12020279" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04041543v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Thi Le Minh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luu Thi Bich Kieu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Son Thi Tuyet Mai" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Long Bao Ngoc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Thi Bich Thuy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13052873" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04012047v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Molinie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mathiron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier Fontaine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo13020275" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283129v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Martini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ha&#239;ssam Jijakli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Muchembled" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Fauconnier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28217302" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03723443v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Choque" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Dauwe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Xavier Fontaine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27134148" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403230v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Yahiaoui" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabiha Khamtache-Abderrahim" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Otmani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostapha Bachir-Bey" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel-Edine Kati" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34172/ajmb.2022.2383" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03609452v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roulard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Ramos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thiombiano" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mesnard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2021.113536" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03609453v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Marcelo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Mesnard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14686" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949191v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Kieu-Oanh Nguyen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Dauwe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2019.04.006" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264370v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sissi Miguel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Nisse" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Biteau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Rottloff" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mignard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00793" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939124v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sullivan Renouard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Corbin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Drouet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Medvedec" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Doussot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19040990" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03609454v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Harfi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Khelifi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majda Khelifi-Slaoui" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Assaf-Ducrocq" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-36625-4" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03609455v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Amdoun" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Amroune" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Asch" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21859/ijb.1339" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878180v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Dao Vu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril C. Jousse" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pawlicki-Jullian" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Schiltz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Kieu Oanh Nguyen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2018.09.001" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948123v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Jamali" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Morreel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2017.09.007" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZHWGDVB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03609456v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loan Thi Ha" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Pillon-Lequart" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Boitel-Conti" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoa Xo Duong" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11240-016-0980-y" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947885v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Lequart-Pillon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaillard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pilard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2016.09.016" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324605v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lanoue" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2015.03.005" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CNKMH6V1-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947737v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luyen Huynh Cong" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vinchon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2015.01.001" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RHWX3DLH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04413901v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schiltz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gaillard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pawlicki-Jullian" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thiombiano" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mesnard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.12946" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04413921v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luyen Huynh-Cong" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lesur" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cailleu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pca.2565" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LSRL3ZD5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04413937v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bougoffa-Sadaoui" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gontier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Telliez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lequart-Pillon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ouadid-Ahidouch" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10298-015-0981-8" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04414114v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Qu&#233;ro" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Jousse" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Guillot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2014.08.040" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324613v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bourgaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01993016v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fournez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Guillot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Thomasset" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04414216v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms11114726" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738259v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hehn" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Vu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Le Minh Tran" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Houssam Al Balkhi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pca.1180" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W0QM2BL2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04414138v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Amdoun" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khelifi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khelifi-Slaoui" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amroune" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.-H. Benyoussef" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2009.03.016" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-62K8BN75-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389178v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nlandu Mputu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rhazi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vasseur" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-D. Vu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2009.03.011" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-519PHZDV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04414293v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boitel-Conti" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laberche" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Assaf-Ducrocq" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sangwan-Norreel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2006-958079" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660621v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Diop" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ptak" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chr&#233;tien" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Doerper" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11101-006-9043-z" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6CPT4DVC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738059v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Larbat" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Kellner" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Specker" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M604762200" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04414415v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fliniaux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barbotin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sangwan-Norrel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2006-959726" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187203v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourgaud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hehn" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Doerper" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11101-006-9040-2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8VP7H31W-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016743v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lievre" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh T.T. Le" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gravot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thomasset" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2004.11.001" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGQLQWD3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679660v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gougeon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc M&#233;jean" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2004.0106" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676451v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abb.2003.12.013" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QRV5PWBP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678903v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clement" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.L.M. Tran" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9452(02)00171-1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D62CQB86-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677350v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Milesi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Massot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bourgaud" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Guckert" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677835v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692532v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boussouel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Terrasse" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Jannoyer" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bst0280578" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694087v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poutaraud" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bourgaud" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Girardin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/b00-112" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698533v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Piutti" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Goergen" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Murano" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690461v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694796v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Selmi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ergan" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thomas" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04414159v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Barbotin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0141-0229(96)00132-9" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PBZ86VW1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04414382v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Asanza Teruel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bienaime" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Nava Saucedo" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-N. Barbotin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0141-0229(97)00045-8" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P8DH8S5W-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04414482v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1018430503994" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04414128v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Boitel-Conti" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Laberche" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ducrocq" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Sangwan-Norreel" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01890876" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-FZWB0VBW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688275v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L.Asanza Teruel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E.Nava Saucedo" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00174230" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-ZSS68H08-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04413989v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Sangwan" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00232951" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-MD77NMWQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04413917v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Herouart" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sangwan" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/42.8.1073" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-V6KW8G0J-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811231v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hannewald" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Laine" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770829v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840871v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Massot" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Milesi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840476v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maldant" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L'H&#244;te" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839741v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808285v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Khieu Oanh Nguyen" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/214113.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-408061-4.00008-0" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822605v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Li&#232;vre" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lacoste" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-1-60327-287-2" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-60327-287-2_19" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186949v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Hans" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04462835v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Prost" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brig&#233;" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Roussy" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>