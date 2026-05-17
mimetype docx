--- v1 (2026-04-02)
+++ v2 (2026-05-17)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric Gontier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">-Professor of Plant Biology & Biotechnology at the Université de Picardie Jules Verne, Amiens, France(Researcher in the BioEcoAgro Cross Boarder Research Unit INRAE1158, within the BIOPI Laboratory located in UPJV, Amiens, France //Co-Leader of BioEcoAgro Team 5 &amp;quot;Specialized Metabolites of Plant Origin&amp;quot; //In charge of BioEcoAgro Cluster 2 / Biomolecules of plant and microbial origin : from identification to production)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eric-gontier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2234-6665</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">079689221</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/DWU-5019-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/in/eric-gontier-2a433529/?originalSubdomain=fr</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.researchgate.net/profile/Eric-Gontier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Strategy for Metabolites Profiling of Flowers and Leaves from Camellia tienii, an Endemic Golden Tea of Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Nhi Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Linh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Cam Hoang Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Anh Le Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry and Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.e202400997. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbdv.202400997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widely targeted metabolomics reveals the species‐specific, matureness‐specific and post‐harvest‐specific discriminations in the chemical profiles of Vietnamese endemic golden camellias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Nhi Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Yen Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Nhung Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ha Trang Le Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ijfs.17071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of Pistacia lentiscus Polyphenols: Chemical Diversity and Pharmacological Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chabha Sehaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Ayati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Fernane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gontier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (2), pp.279. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/plants12020279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03958066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addition of Mentha arvensis in Infusions of Cleistocalyx operculatus Improves the Hedonic Score and Retains the High Antioxidant and Anti Lipid-Peroxidation Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tran Thi Le Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luu Thi Bich Kieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Son Thi Tuyet Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dang Long Bao Ngoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Thi Bich Thuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (5), pp.2873. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app13052873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04041543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics-Based Profiling via a Chemometric Approach to Investigate the Antidiabetic Property of Different Parts and Origins of Pistacia lentiscus L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chabha Sehaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Molinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mathiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Xavier Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (2), pp.275. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/metabo13020275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harnessing Plant’s Arsenal: Essential Oils as Promising Tools for Sustainable Management of Potato Late Blight Disease Caused by Phytophthora infestans—A Comprehensive Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Haïssam Jijakli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Muchembled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Fauconnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28 (7302), </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules28217302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiling of Essential Oils from the Leaves of Pistacia Lentiscus Collected in the Algerian Region of Tizi-Ouzou: Evidence of Chemical Variations Associated with Climatic Contrasts between Littoral and Mountain Samples.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chabha Sehaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Choque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Dauwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Xavier Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (13), </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules27134148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Acute and Subacute Toxicity of Fumaria officinalis Alkaloids in Mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Yahiaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabiha Khamtache-Abderrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Otmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Bachir-Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel-Edine Kati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avicenna Journal of Medical Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (2), pp.128-134. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34172/ajmb.2022.2383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etching of the seed cuticle by cold plasma shortens imbibitional leakage in Linum usitatissimum L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Dauwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Roulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Thiombiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mesnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 167, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2021.113536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An untargeted liquid chromatography-mass spectrometry-based workflow for the structural characterization of plant polyesters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Thiombiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Molinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Marcelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Mesnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 102 (6), pp.1323-1339. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tpj.14686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic markers for the yield of lipophilic indole alkaloids in dried woad leaves (Isatis tinctoria L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Kieu-Oanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Marcelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébecca Dauwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 163, pp.89-98. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2019.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Carnivorous Plants for the Production of Recombinant Proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sissi Miguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Nisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Biteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Rottloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Mignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2019.00793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Linum flavum (L.) Hairy Root Cultures for the Production of Anticancer Aryltetralin Lignans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sullivan Renouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Corbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Medvedec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Doussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (4), </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms19040990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropane alkaloids GC/MS analysis and low dose elicitors' effects on hyoscyamine biosynthetic pathway in hairy roots of Algerian Datura species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Harfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakhdar Khelifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majda Khelifi-Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Assaf-Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gontier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-36625-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Desirability Optimization Methodology; a Tool to Predict Two Antagonist Responses In Biotechnological Systems: Case of Biomass Growth and Hyoscyamine Content in Elicited Datura starmonium Hairy Roots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Amdoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakhdar Khelifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majda Khelifi-Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Amroune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Asch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Iranian Journal of Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (1), pp.11-19. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21859/ijb.1339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datura innoxia plants hydroponically-inoculated with Agrobacterium rhizogenes display an enhanced growth and alkaloid metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Dao Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril C. Jousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pawlicki-Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Schiltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Kieu Oanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 277, pp.166-176. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plantsci.2018.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenylpropanoid profiling reveals a class of hydroxycinnamoyl glucaric acid conjugates in Isatis tinctoria leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Kieu-Oanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Jamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Morreel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Marcelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 144, pp.127-140. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2017.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hairy root cultures of Panax vietnamensis, a promising approach for the production of ocotillol-type ginsenosides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loan Thi Ha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pawlicki-Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Pillon-Lequart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Boitel-Conti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoa Xo Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Cell, Tissue and Organ Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 126 (1), pp.93-103. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11240-016-0980-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isoquinoline alkaloid fractions of Fumaria officinalis: Characterization and evaluation of their antioxidant and antibacterial activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabiha Khamtache-Abderrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Lequart-Pillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pilard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94, pp.1001-1008. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2016.09.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the architecture and dynamics of tropane alkaloid biosynthesis pathways using metabolite correlation networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Kieu Oanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Jamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lanoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébecca Dauwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 116, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2015.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01324605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of glucosylated and non-glucosylated aryltetralin lignans in Linum hairy root cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luyen Huynh Cong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébecca Dauwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Lequart-Pillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Vinchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sullivan Renouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 115, pp.70-78. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2015.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review: what is the spermosphere and how can it be studied?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schiltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pawlicki-Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Thiombiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mesnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119 (6), pp.1467-1481. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jam.12946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arylnaphthalene and aryltetralin‐type lignans in hairy root cultures of Linum perenne , and the stereochemistry of 6‐methoxypodophyllotoxin and one diastereoisomer by HPLC‐MS and NMR spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pawlicki-Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Lequart-Pillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luyen Huynh-Cong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cailleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26 (5), pp.310-319. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pca.2565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of isoquinolin alkaloids from Fumaria agraria and evaluation of their antiproliferative activity against human breast cancer cell lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bougoffa-Sadaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Telliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lequart-Pillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ouadid-Ahidouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytothérapie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (3), pp.188-195. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10298-015-0981-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved stability of TMS derivatives for the robust quantification of plant polar metabolites by gas chromatography–mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Quéro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Jousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Lequart-Pillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 970, pp.36-43. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jchromb.2014.08.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From bioreactor to entire plants: development of production systems for secondary metabolites; In Advances in Botanical Research; Ed. Guivarc'h; Biosynthesis of Alkaloids in Plants, Chapter 9: Bioengineering of alkaloid production in plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Kieu Oanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébecca Dauwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Bourgaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gontier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Botanical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01324613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid, cost-effective screening of flax genotypes to identify desirable fatty acid compositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril C. Jousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Schiltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fournez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier X. Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Thomasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic journal of plant breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (6), pp.1396-1404</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01993016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the Culture Medium Composition to Improve the Production of Hyoscyamine in Elicited Datura stramonium L. Hairy Roots Using the Response Surface Methodology (RSM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Amdoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakhdar Khelifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majda Khelifi-Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Amroune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Asch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (11), pp.4726-4740. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms11114726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropane alkaloid profiling of hydroponic Datura innoxia mill. Plants inoculated with Agrobacterium rhizogenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Jousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Le Minh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Houssam Al Balkhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (1), pp.118 - 127. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pca.1180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of minerals and elicitation on Datura stramonium L. tropane alkaloid production: Modelization of the in vitro biochemical response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Amdoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Khelifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Khelifi-Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Amroune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.-H. Benyoussef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 177 (2), pp.81-87. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plantsci.2009.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a potential bottleneck in branched chain fatty acid incorporation into triacylglycerol for lipid biosynthesis in agronomic plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nlandu Mputu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.-D. Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 91 (6), pp.703-710. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biochi.2009.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permeabilization of Datura innoxia Hairy Roots for Release of Stored Tropane Alkaloids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boitel-Conti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Laberche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Assaf-Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sangwan-Norreel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta Medica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 61 (03), pp.287-290. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-2006-958079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hairy root and tissue cultures of Leucojum aestivum L.—relationships to galanthamine content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ptak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Chrétien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Doerper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6 (1), pp.137-141. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11101-006-9043-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Cloning and Functional Characterization of Psoralen Synthase, the First Committed Monooxygenase of Furanocoumarin Biosynthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Larbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Kellner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Specker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 282 (1), pp.542-554. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M604762200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropane Alkaloid Levels in the Leaves of Micropropagated Datura innoxia Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fliniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barbotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sangwan-Norrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta Medica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 59 (05), pp.432-435. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-2006-959726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biosynthesis of coumarins in plants: a major pathway still to be unravelled for cytochrome P450 enzymes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bourgaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Larbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Doerper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 5 (2-3), pp.293-308. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11101-006-9040-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic transformation of the medicinal plant Ruta graveolens L. by an Agrobacterium tumefaciens-mediated method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh T.T. Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Thomasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 168, pp.883-888. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plantsci.2004.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00016743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plantes, sources d'acides gras essentiels omega 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gougeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Thomasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 11 (2), pp.106-111. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl.2004.0106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinnamic acid 4-hydroxylase mechanism-based inactivation by psoralen derivatives: cloning and characterization of a C4H from a psoralen producing plant - Ruta graveolens - exhibiting low sensitivity to psoralen inactivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Larbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Biochemistry and Biophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 422, pp.71-80. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.abb.2003.12.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydroponic combined with natural or forced root permeabilization: a promising technique for plant secondary metabolite production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.L.M. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 163 (4), pp.723-732. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0168-9452(02)00171-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruta graveolens L.: a promising species for the production of furanocoumarins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Milesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bourgaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Guckert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 161, pp.189-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of plant secondary metabolites: a historical perpective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bourgaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Milesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gontier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 161, pp.839-851</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Litchi chinensis fatty acid diversity: occurence of the unusual cyclopropanoic fatty acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boussouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Terrasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Jannoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Thomasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Society Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 28 (6), pp.578-580. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1042/bst0280578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultivation of rue (Ruta graveolens L., Rutaceae) for the production of furanocoumarins of therapeutic value</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Poutaraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bourgaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gontier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 78 (10), pp.1326-1335. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/b00-112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruta graveolens cell cultures for psoralens production: culture in bioreactor, effect of elicitation and calcium-alginate immobilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Milesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Piutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Goergen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Murano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Bio-Chromatography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 5 (3), pp.213-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized culture conditions for the production of furanocoumarins by micropropagated shoots of Ruta graveolens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Milesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bourgaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Guckert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 62, pp.11-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of fatty acid chain length and unsaturation number on triglyceride synthesis catalyzed by immobilized lipase in solvent-free medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Selmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ergan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enzyme and Microbial Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 23 (3-4), pp.182-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipase-catalyzed synthesis of tricaprylin in a medium solely composed of substrates. Water production and elimination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Selmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ergan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Barbotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enzyme and Microbial Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 20 (5), pp.322-325. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0141-0229(96)00132-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response surface analysis of chlortetracycline and tetracycline production with K-carrageenan immobilized Streptomyces aureofaciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Asanza Teruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bienaime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Nava Saucedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-N. Barbotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enzyme and Microbial Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 21 (5), pp.314-320. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0141-0229(97)00045-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzymatic synthesis of tricaprylin in a solvent-free system: lipase regiospecificity as controlled by glycerol adsorption on silica gel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Selmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ergan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 11 (8), pp.543-547. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1018430503994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inducer effect of Tween 20 permeabilization treatment used for release of stored tropane alkaloids inDatura innoxia Mill. hairy root cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Boitel-Conti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Laberche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Sangwan-Norreel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 16 (3-4), pp.241-244. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF01890876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution HPLC method with reverse phase C18 symetry TM column for the analysis of tetracyclines produced by Streptomyces aureofaciens immobilized in Ca-alginate gel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L.Asanza Teruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E.Nava Saucedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Barbotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 10 (6), pp.443-448. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF00174230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of calcium, alginate, and calcium-alginate immobilization on growth and tropane alkaloid levels of a stable suspension cell line of Datura innoxia Mill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.S. Sangwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Barbotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 13 (9), </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF00232951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Potential Use of Androgenic Datura innoxia for the Development of Cell Cultures Producing High Amounts of Tropane Alkaloids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Herouart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sangwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sangwan-Norreel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 42 (8), pp.1073-1076. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/42.8.1073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un nouveau procédé de production d'actifs pharmaceutiques à partir de plantes médicinales : la technologie des plantes à traire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bourgaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Mignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Hannewald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Laine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rencontres du Végétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultivation of rue (Ruta graveolens L., Rutaceae) for the production of furanocoumarins of therapeutic value</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Poutaraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bourgaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Girardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Journées internationales huiles essentielles et extraits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Digne les Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immuno-histo-localization of psoralen and bergapten in Ruta graveolens shoot tissue. Comparison with Ficus carica leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Milesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bourgaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les biotechnologies végétales à l'aube du XXIème siècle. Bilan et perspectives. Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1999, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02840871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant secondary metabolite production: a promising alternative between bioreactor and field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Maldant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. L'Hôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bourgaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les biotechnologies végétales à l'aube du XXIème siècle. Bilan et perspectives. Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1999, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02840476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secondary metabolite profile of Ruta graveolens: comparison between cell suspension, in vitro shoot culture and entire plant for furanocoumarin productivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Milesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bourgaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Guckert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les biotechnologies végétales à l'aube du XXIème siècle. Bilan et perspectives. Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1999, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From bioreactor to entire plants: development of production systems for secondary metabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Khieu Oanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébecca Dauwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bourgaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gontier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New light on alkaloid biosynthesis and future prospects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 68, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 380 p., 2013, Advances in Botanical Research, 978-0-12-408061-4. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-408061-4.00008-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrobacterium-mediated transformation of Ruta graveolens L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Le Minh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Doerper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protocols for In Vitro Cultures and Secondary Metabolite Analysis of Aromatic and Medicinal Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 547, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humana Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 411 p., 2009, Methods in Molecular Biology, 978-1-60327-286-5 978-1-60327-287-2. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-60327-287-2_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterologous expression and functional characterization of psoralen synthase, the first P450 monooxygenase involved in furanocoumarin biosynthesis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Larbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Kellner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Hans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème congrès international de biodiversité et biotechnologie des P450</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Swansea, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical preliminary study of acyltransferase and Β-ketoacyl synthase subdomains of Mycobacterium bovis BCG mycoserosid acid synthase: incorporation of 14C-Methymalonyl CoA into lipid fraction using isolated or fused AT-Ks domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gougeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brigé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Roussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Plant Lipid Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId323"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric Gontier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">-Professor of Plant Biology & Biotechnology at the Université de Picardie Jules Verne, Amiens, France(Researcher in the BioEcoAgro Cross Boarder Research Unit INRAE1158, within the BIOPI Laboratory located in UPJV, Amiens, France //Co-Leader of BioEcoAgro Team 5 &amp;quot;Specialized Metabolites of Plant Origin&amp;quot; //In charge of BioEcoAgro Cluster 2 / Biomolecules of plant and microbial origin : from identification to production)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eric-gontier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2234-6665</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">079689221</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/DWU-5019-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/in/eric-gontier-2a433529/?originalSubdomain=fr</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.researchgate.net/profile/Eric-Gontier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Strategy for Metabolites Profiling of Flowers and Leaves from Camellia tienii, an Endemic Golden Tea of Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Nhi Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Linh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Cam Hoang Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">van Anh Le Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry and Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.e202400997. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbdv.202400997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widely targeted metabolomics reveals the species‐specific, matureness‐specific and post‐harvest‐specific discriminations in the chemical profiles of Vietnamese endemic golden camellias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Nhi Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Yen Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Nhung Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ha Trang Le Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ijfs.17071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harnessing Plant’s Arsenal: Essential Oils as Promising Tools for Sustainable Management of Potato Late Blight Disease Caused by Phytophthora infestans—A Comprehensive Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Haïssam Jijakli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Muchembled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Fauconnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28 (7302), </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules28217302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of Pistacia lentiscus Polyphenols: Chemical Diversity and Pharmacological Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chabha Sehaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Ayati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farida Fernane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gontier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (2), pp.279. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/plants12020279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03958066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics-Based Profiling via a Chemometric Approach to Investigate the Antidiabetic Property of Different Parts and Origins of Pistacia lentiscus L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chabha Sehaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Molinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mathiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Xavier Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (2), pp.275. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/metabo13020275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addition of Mentha arvensis in Infusions of Cleistocalyx operculatus Improves the Hedonic Score and Retains the High Antioxidant and Anti Lipid-Peroxidation Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tran Thi Le Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luu Thi Bich Kieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Son Thi Tuyet Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dang Long Bao Ngoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Thi Bich Thuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (5), pp.2873. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app13052873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04041543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiling of Essential Oils from the Leaves of Pistacia Lentiscus Collected in the Algerian Region of Tizi-Ouzou: Evidence of Chemical Variations Associated with Climatic Contrasts between Littoral and Mountain Samples.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chabha Sehaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Choque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Dauwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Xavier Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (13), </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules27134148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Acute and Subacute Toxicity of Fumaria officinalis Alkaloids in Mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Yahiaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabiha Khamtache-Abderrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Otmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostapha Bachir-Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel-Edine Kati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avicenna Journal of Medical Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (2), pp.128-134. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34172/ajmb.2022.2383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etching of the seed cuticle by cold plasma shortens imbibitional leakage in Linum usitatissimum L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Dauwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Roulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melina Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Thiombiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mesnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 167, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2021.113536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An untargeted liquid chromatography-mass spectrometry-based workflow for the structural characterization of plant polyesters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Thiombiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Molinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Marcelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Mesnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 102 (6), pp.1323-1339. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tpj.14686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic markers for the yield of lipophilic indole alkaloids in dried woad leaves (Isatis tinctoria L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Kieu-Oanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Marcelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébecca Dauwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 163, pp.89-98. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2019.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Carnivorous Plants for the Production of Recombinant Proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sissi Miguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Nisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Biteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Rottloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Mignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2019.00793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Linum flavum (L.) Hairy Root Cultures for the Production of Anticancer Aryltetralin Lignans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sullivan Renouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Corbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Medvedec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Doussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (4), </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms19040990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropane alkaloids GC/MS analysis and low dose elicitors' effects on hyoscyamine biosynthetic pathway in hairy roots of Algerian Datura species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Harfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakhdar Khelifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majda Khelifi-Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Assaf-Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gontier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-36625-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Desirability Optimization Methodology; a Tool to Predict Two Antagonist Responses In Biotechnological Systems: Case of Biomass Growth and Hyoscyamine Content in Elicited Datura starmonium Hairy Roots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Amdoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakhdar Khelifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majda Khelifi-Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Amroune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Asch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Iranian Journal of Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (1), pp.11-19. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21859/ijb.1339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datura innoxia plants hydroponically-inoculated with Agrobacterium rhizogenes display an enhanced growth and alkaloid metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Dao Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril C. Jousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pawlicki-Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Schiltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Kieu Oanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 277, pp.166-176. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plantsci.2018.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenylpropanoid profiling reveals a class of hydroxycinnamoyl glucaric acid conjugates in Isatis tinctoria leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Kieu-Oanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Jamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Morreel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Marcelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 144, pp.127-140. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2017.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isoquinoline alkaloid fractions of Fumaria officinalis: Characterization and evaluation of their antioxidant and antibacterial activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabiha Khamtache-Abderrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Lequart-Pillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pilard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94, pp.1001-1008. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2016.09.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hairy root cultures of Panax vietnamensis, a promising approach for the production of ocotillol-type ginsenosides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loan Thi Ha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pawlicki-Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Pillon-Lequart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Boitel-Conti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoa Xo Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Cell, Tissue and Organ Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 126 (1), pp.93-103. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11240-016-0980-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the architecture and dynamics of tropane alkaloid biosynthesis pathways using metabolite correlation networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Kieu Oanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Jamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lanoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébecca Dauwe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 116, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2015.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01324605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arylnaphthalene and aryltetralin‐type lignans in hairy root cultures of Linum perenne , and the stereochemistry of 6‐methoxypodophyllotoxin and one diastereoisomer by HPLC‐MS and NMR spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pawlicki-Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Lequart-Pillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luyen Huynh-Cong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cailleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26 (5), pp.310-319. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pca.2565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of glucosylated and non-glucosylated aryltetralin lignans in Linum hairy root cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luyen Huynh Cong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébecca Dauwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Lequart-Pillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Vinchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sullivan Renouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 115, pp.70-78. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2015.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review: what is the spermosphere and how can it be studied?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schiltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pawlicki-Jullian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Thiombiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mesnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119 (6), pp.1467-1481. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jam.12946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of isoquinolin alkaloids from Fumaria agraria and evaluation of their antiproliferative activity against human breast cancer cell lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bougoffa-Sadaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Telliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lequart-Pillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ouadid-Ahidouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytothérapie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (3), pp.188-195. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10298-015-0981-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved stability of TMS derivatives for the robust quantification of plant polar metabolites by gas chromatography–mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Quéro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Jousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Lequart-Pillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 970, pp.36-43. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jchromb.2014.08.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From bioreactor to entire plants: development of production systems for secondary metabolites; In Advances in Botanical Research; Ed. Guivarc'h; Biosynthesis of Alkaloids in Plants, Chapter 9: Bioengineering of alkaloid production in plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Kieu Oanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébecca Dauwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Bourgaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gontier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Botanical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01324613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the Culture Medium Composition to Improve the Production of Hyoscyamine in Elicited Datura stramonium L. Hairy Roots Using the Response Surface Methodology (RSM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryad Amdoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakhdar Khelifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majda Khelifi-Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Amroune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Asch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (11), pp.4726-4740. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms11114726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropane alkaloid profiling of hydroponic Datura innoxia mill. Plants inoculated with Agrobacterium rhizogenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Jousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Le Minh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Houssam Al Balkhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (1), pp.118 - 127. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pca.1180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid, cost-effective screening of flax genotypes to identify desirable fatty acid compositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril C. Jousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Schiltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fournez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier X. Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Thomasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic journal of plant breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (6), pp.1396-1404</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01993016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of minerals and elicitation on Datura stramonium L. tropane alkaloid production: Modelization of the in vitro biochemical response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Amdoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Khelifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Khelifi-Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Amroune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.-H. Benyoussef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 177 (2), pp.81-87. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plantsci.2009.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a potential bottleneck in branched chain fatty acid incorporation into triacylglycerol for lipid biosynthesis in agronomic plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nlandu Mputu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rhazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.-D. Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 91 (6), pp.703-710. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biochi.2009.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00389178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permeabilization of Datura innoxia Hairy Roots for Release of Stored Tropane Alkaloids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boitel-Conti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Laberche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Assaf-Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sangwan-Norreel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta Medica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 61 (03), pp.287-290. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-2006-958079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hairy root and tissue cultures of Leucojum aestivum L.—relationships to galanthamine content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ptak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Chrétien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Doerper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6 (1), pp.137-141. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11101-006-9043-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Cloning and Functional Characterization of Psoralen Synthase, the First Committed Monooxygenase of Furanocoumarin Biosynthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Larbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Kellner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Specker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 282 (1), pp.542-554. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M604762200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropane Alkaloid Levels in the Leaves of Micropropagated Datura innoxia Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fliniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barbotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sangwan-Norrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta Medica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 59 (05), pp.432-435. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-2006-959726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biosynthesis of coumarins in plants: a major pathway still to be unravelled for cytochrome P450 enzymes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bourgaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Larbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Doerper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 5 (2-3), pp.293-308. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11101-006-9040-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic transformation of the medicinal plant Ruta graveolens L. by an Agrobacterium tumefaciens-mediated method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh T.T. Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Thomasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 168, pp.883-888. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plantsci.2004.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00016743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinnamic acid 4-hydroxylase mechanism-based inactivation by psoralen derivatives: cloning and characterization of a C4H from a psoralen producing plant - Ruta graveolens - exhibiting low sensitivity to psoralen inactivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Larbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Biochemistry and Biophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 422, pp.71-80. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.abb.2003.12.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plantes, sources d'acides gras essentiels omega 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gougeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Thomasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 11 (2), pp.106-111. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl.2004.0106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydroponic combined with natural or forced root permeabilization: a promising technique for plant secondary metabolite production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.L.M. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 163 (4), pp.723-732. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0168-9452(02)00171-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruta graveolens L.: a promising species for the production of furanocoumarins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Milesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bourgaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Guckert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 161, pp.189-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of plant secondary metabolites: a historical perpective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bourgaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Milesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gontier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 161, pp.839-851</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruta graveolens cell cultures for psoralens production: culture in bioreactor, effect of elicitation and calcium-alginate immobilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Milesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Piutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Goergen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Murano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Bio-Chromatography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 5 (3), pp.213-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized culture conditions for the production of furanocoumarins by micropropagated shoots of Ruta graveolens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Milesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bourgaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Guckert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 62, pp.11-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Litchi chinensis fatty acid diversity: occurence of the unusual cyclopropanoic fatty acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boussouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Terrasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Jannoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Thomasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Society Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 28 (6), pp.578-580. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1042/bst0280578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultivation of rue (Ruta graveolens L., Rutaceae) for the production of furanocoumarins of therapeutic value</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Poutaraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bourgaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gontier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 78 (10), pp.1326-1335. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/b00-112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of fatty acid chain length and unsaturation number on triglyceride synthesis catalyzed by immobilized lipase in solvent-free medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Selmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ergan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enzyme and Microbial Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 23 (3-4), pp.182-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response surface analysis of chlortetracycline and tetracycline production with K-carrageenan immobilized Streptomyces aureofaciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Asanza Teruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bienaime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Nava Saucedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-N. Barbotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enzyme and Microbial Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 21 (5), pp.314-320. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0141-0229(97)00045-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipase-catalyzed synthesis of tricaprylin in a medium solely composed of substrates. Water production and elimination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Selmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ergan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Barbotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enzyme and Microbial Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 20 (5), pp.322-325. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0141-0229(96)00132-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzymatic synthesis of tricaprylin in a solvent-free system: lipase regiospecificity as controlled by glycerol adsorption on silica gel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Selmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ergan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 11 (8), pp.543-547. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1018430503994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inducer effect of Tween 20 permeabilization treatment used for release of stored tropane alkaloids inDatura innoxia Mill. hairy root cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Boitel-Conti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Laberche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Sangwan-Norreel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 16 (3-4), pp.241-244. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF01890876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution HPLC method with reverse phase C18 symetry TM column for the analysis of tetracyclines produced by Streptomyces aureofaciens immobilized in Ca-alginate gel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L.Asanza Teruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E.Nava Saucedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Barbotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 10 (6), pp.443-448. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF00174230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of calcium, alginate, and calcium-alginate immobilization on growth and tropane alkaloid levels of a stable suspension cell line of Datura innoxia Mill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.S. Sangwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.N. Barbotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 13 (9), </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF00232951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Potential Use of Androgenic Datura innoxia for the Development of Cell Cultures Producing High Amounts of Tropane Alkaloids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Herouart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sangwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sangwan-Norreel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 42 (8), pp.1073-1076. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/42.8.1073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un nouveau procédé de production d'actifs pharmaceutiques à partir de plantes médicinales : la technologie des plantes à traire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bourgaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Mignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Hannewald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Laine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rencontres du Végétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultivation of rue (Ruta graveolens L., Rutaceae) for the production of furanocoumarins of therapeutic value</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Poutaraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bourgaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Girardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Journées internationales huiles essentielles et extraits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Digne les Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant secondary metabolite production: a promising alternative between bioreactor and field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Maldant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. L'Hôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bourgaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les biotechnologies végétales à l'aube du XXIème siècle. Bilan et perspectives. Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1999, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02840476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immuno-histo-localization of psoralen and bergapten in Ruta graveolens shoot tissue. Comparison with Ficus carica leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gravot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Milesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bourgaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les biotechnologies végétales à l'aube du XXIème siècle. Bilan et perspectives. Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1999, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02840871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secondary metabolite profile of Ruta graveolens: comparison between cell suspension, in vitro shoot culture and entire plant for furanocoumarin productivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Milesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bourgaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Guckert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les biotechnologies végétales à l'aube du XXIème siècle. Bilan et perspectives. Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1999, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From bioreactor to entire plants: development of production systems for secondary metabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Khieu Oanh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébecca Dauwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bourgaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gontier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New light on alkaloid biosynthesis and future prospects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 68, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 380 p., 2013, Advances in Botanical Research, 978-0-12-408061-4. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-408061-4.00008-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrobacterium-mediated transformation of Ruta graveolens L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Le Minh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Doerper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protocols for In Vitro Cultures and Secondary Metabolite Analysis of Aromatic and Medicinal Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 547, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humana Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 411 p., 2009, Methods in Molecular Biology, 978-1-60327-286-5 978-1-60327-287-2. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-60327-287-2_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterologous expression and functional characterization of psoralen synthase, the first P450 monooxygenase involved in furanocoumarin biosynthesis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Larbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Kellner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Hans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème congrès international de biodiversité et biotechnologie des P450</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Swansea, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical preliminary study of acyltransferase and Β-ketoacyl synthase subdomains of Mycobacterium bovis BCG mycoserosid acid synthase: incorporation of 14C-Methymalonyl CoA into lipid fraction using isolated or fused AT-Ks domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gougeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brigé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Roussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Plant Lipid Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId323"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4F9E6F8C"/>
+    <w:nsid w:val="EEF84864"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-gontier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2234-6665" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079689221" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/DWU-5019-2022" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/eric-gontier-2a433529/?originalSubdomain=fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Eric-Gontier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04664138v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Nhi Nguyen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Linh Le" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gontier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Cam Hoang Thi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Anh Le Thi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.202400997" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04529439v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Yen Do" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Nhung Do" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Trang Le Nguyen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijfs.17071" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03958066v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabha Sehaki" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jullian" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Ayati" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Fernane" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12020279" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04041543v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Thi Le Minh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luu Thi Bich Kieu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Son Thi Tuyet Mai" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Long Bao Ngoc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Thi Bich Thuy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13052873" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04012047v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Molinie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mathiron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier Fontaine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo13020275" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283129v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Martini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ha&#239;ssam Jijakli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Muchembled" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Fauconnier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28217302" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03723443v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Choque" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Dauwe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Xavier Fontaine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27134148" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403230v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Yahiaoui" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabiha Khamtache-Abderrahim" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Otmani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostapha Bachir-Bey" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel-Edine Kati" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34172/ajmb.2022.2383" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03609452v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roulard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Ramos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thiombiano" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mesnard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2021.113536" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03609453v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Marcelo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Mesnard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14686" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949191v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Kieu-Oanh Nguyen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Dauwe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2019.04.006" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264370v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sissi Miguel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Nisse" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Biteau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Rottloff" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mignard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00793" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939124v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sullivan Renouard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Corbin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Drouet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Medvedec" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Doussot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19040990" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03609454v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Harfi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Khelifi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majda Khelifi-Slaoui" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Assaf-Ducrocq" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-36625-4" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03609455v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Amdoun" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Amroune" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Asch" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21859/ijb.1339" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878180v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Dao Vu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril C. Jousse" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pawlicki-Jullian" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Schiltz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Kieu Oanh Nguyen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2018.09.001" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948123v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Jamali" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Morreel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2017.09.007" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZHWGDVB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03609456v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loan Thi Ha" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Pillon-Lequart" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Boitel-Conti" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoa Xo Duong" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11240-016-0980-y" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947885v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Lequart-Pillon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaillard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pilard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2016.09.016" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324605v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lanoue" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2015.03.005" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CNKMH6V1-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947737v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luyen Huynh Cong" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vinchon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2015.01.001" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RHWX3DLH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04413901v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schiltz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gaillard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pawlicki-Jullian" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thiombiano" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mesnard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.12946" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04413921v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luyen Huynh-Cong" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lesur" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cailleu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pca.2565" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LSRL3ZD5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04413937v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bougoffa-Sadaoui" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gontier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Telliez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lequart-Pillon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ouadid-Ahidouch" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10298-015-0981-8" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04414114v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Qu&#233;ro" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Jousse" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Guillot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2014.08.040" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324613v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bourgaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01993016v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fournez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Guillot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Thomasset" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04414216v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms11114726" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738259v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hehn" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Vu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Le Minh Tran" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Houssam Al Balkhi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pca.1180" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W0QM2BL2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04414138v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Amdoun" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khelifi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khelifi-Slaoui" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amroune" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.-H. Benyoussef" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2009.03.016" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-62K8BN75-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389178v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nlandu Mputu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rhazi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vasseur" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-D. Vu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2009.03.011" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-519PHZDV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04414293v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boitel-Conti" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laberche" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Assaf-Ducrocq" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sangwan-Norreel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2006-958079" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660621v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Diop" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ptak" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chr&#233;tien" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Doerper" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11101-006-9043-z" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6CPT4DVC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738059v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Larbat" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Kellner" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Specker" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M604762200" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04414415v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fliniaux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barbotin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sangwan-Norrel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2006-959726" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187203v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourgaud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hehn" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Doerper" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11101-006-9040-2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8VP7H31W-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016743v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lievre" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh T.T. Le" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gravot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thomasset" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2004.11.001" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGQLQWD3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679660v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gougeon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc M&#233;jean" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2004.0106" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676451v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abb.2003.12.013" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QRV5PWBP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678903v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clement" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.L.M. Tran" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9452(02)00171-1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D62CQB86-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677350v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Milesi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Massot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bourgaud" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Guckert" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677835v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692532v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boussouel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Terrasse" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Jannoyer" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bst0280578" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694087v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poutaraud" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bourgaud" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Girardin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/b00-112" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698533v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Piutti" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Goergen" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Murano" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690461v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694796v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Selmi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ergan" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thomas" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04414159v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Barbotin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0141-0229(96)00132-9" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PBZ86VW1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04414382v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Asanza Teruel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bienaime" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Nava Saucedo" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-N. Barbotin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0141-0229(97)00045-8" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P8DH8S5W-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04414482v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1018430503994" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04414128v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Boitel-Conti" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Laberche" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ducrocq" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Sangwan-Norreel" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01890876" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-FZWB0VBW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688275v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L.Asanza Teruel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E.Nava Saucedo" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00174230" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-ZSS68H08-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04413989v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Sangwan" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00232951" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-MD77NMWQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04413917v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Herouart" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sangwan" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/42.8.1073" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-V6KW8G0J-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811231v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hannewald" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Laine" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770829v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840871v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Massot" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Milesi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840476v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maldant" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L'H&#244;te" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839741v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808285v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Khieu Oanh Nguyen" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/214113.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-408061-4.00008-0" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822605v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Li&#232;vre" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lacoste" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-1-60327-287-2" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-60327-287-2_19" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186949v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Hans" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04462835v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Prost" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brig&#233;" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Roussy" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-gontier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2234-6665" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079689221" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/DWU-5019-2022" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/eric-gontier-2a433529/?originalSubdomain=fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Eric-Gontier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04664138v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Nhi Nguyen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Linh Le" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gontier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Cam Hoang Thi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Anh Le Thi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.202400997" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04529439v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Yen Do" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Nhung Do" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Trang Le Nguyen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijfs.17071" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283129v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Martini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ha&#239;ssam Jijakli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Muchembled" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Fauconnier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28217302" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03958066v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabha Sehaki" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jullian" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Ayati" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Fernane" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12020279" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04012047v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Molinie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mathiron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier Fontaine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo13020275" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04041543v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Thi Le Minh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luu Thi Bich Kieu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Son Thi Tuyet Mai" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Long Bao Ngoc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Thi Bich Thuy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13052873" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03723443v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Choque" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Dauwe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Xavier Fontaine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27134148" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403230v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Yahiaoui" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabiha Khamtache-Abderrahim" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Otmani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostapha Bachir-Bey" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel-Edine Kati" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34172/ajmb.2022.2383" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03609452v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roulard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Ramos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thiombiano" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mesnard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2021.113536" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03609453v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Marcelo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Mesnard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14686" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949191v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Kieu-Oanh Nguyen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Dauwe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2019.04.006" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264370v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sissi Miguel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Nisse" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Biteau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Rottloff" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mignard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00793" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939124v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sullivan Renouard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Corbin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Drouet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Medvedec" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Doussot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19040990" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03609454v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Harfi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Khelifi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majda Khelifi-Slaoui" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Assaf-Ducrocq" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-36625-4" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03609455v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Amdoun" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Amroune" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Asch" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21859/ijb.1339" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878180v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Dao Vu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril C. Jousse" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pawlicki-Jullian" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Schiltz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Kieu Oanh Nguyen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2018.09.001" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948123v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Jamali" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Morreel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2017.09.007" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZHWGDVB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947885v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Lequart-Pillon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaillard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pilard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2016.09.016" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03609456v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loan Thi Ha" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Pillon-Lequart" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Boitel-Conti" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoa Xo Duong" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11240-016-0980-y" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324605v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lanoue" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2015.03.005" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CNKMH6V1-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04413921v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luyen Huynh-Cong" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lesur" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cailleu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pca.2565" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LSRL3ZD5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947737v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luyen Huynh Cong" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vinchon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2015.01.001" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RHWX3DLH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04413901v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schiltz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gaillard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pawlicki-Jullian" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thiombiano" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mesnard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.12946" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04413937v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bougoffa-Sadaoui" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gontier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Telliez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lequart-Pillon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ouadid-Ahidouch" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10298-015-0981-8" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04414114v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Qu&#233;ro" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Jousse" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Guillot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2014.08.040" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324613v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bourgaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04414216v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms11114726" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738259v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hehn" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Vu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Le Minh Tran" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Houssam Al Balkhi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pca.1180" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W0QM2BL2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01993016v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fournez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Guillot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Thomasset" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04414138v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Amdoun" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khelifi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khelifi-Slaoui" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amroune" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.-H. Benyoussef" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2009.03.016" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-62K8BN75-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389178v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nlandu Mputu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rhazi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vasseur" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-D. Vu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2009.03.011" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-519PHZDV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04414293v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boitel-Conti" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laberche" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Assaf-Ducrocq" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sangwan-Norreel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2006-958079" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660621v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Diop" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ptak" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chr&#233;tien" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Doerper" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11101-006-9043-z" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6CPT4DVC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738059v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Larbat" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Kellner" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Specker" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M604762200" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04414415v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fliniaux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barbotin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sangwan-Norrel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2006-959726" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187203v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourgaud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hehn" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Doerper" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11101-006-9040-2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8VP7H31W-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016743v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lievre" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh T.T. Le" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gravot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thomasset" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2004.11.001" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGQLQWD3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676451v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abb.2003.12.013" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QRV5PWBP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679660v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gougeon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc M&#233;jean" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2004.0106" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678903v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clement" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.L.M. Tran" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9452(02)00171-1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D62CQB86-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677350v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Milesi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Massot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bourgaud" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Guckert" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677835v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698533v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Piutti" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Goergen" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Murano" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690461v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692532v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boussouel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Terrasse" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Jannoyer" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bst0280578" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694087v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poutaraud" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bourgaud" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Girardin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/b00-112" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694796v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Selmi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ergan" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thomas" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04414382v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Asanza Teruel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bienaime" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Nava Saucedo" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-N. Barbotin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0141-0229(97)00045-8" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P8DH8S5W-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04414159v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Barbotin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0141-0229(96)00132-9" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PBZ86VW1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04414482v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1018430503994" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04414128v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Boitel-Conti" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Laberche" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ducrocq" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Sangwan-Norreel" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01890876" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-FZWB0VBW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688275v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L.Asanza Teruel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E.Nava Saucedo" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00174230" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-ZSS68H08-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04413989v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Sangwan" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00232951" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-MD77NMWQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04413917v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Herouart" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sangwan" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/42.8.1073" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-V6KW8G0J-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811231v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hannewald" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Laine" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770829v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840476v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maldant" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L'H&#244;te" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840871v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Massot" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Milesi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839741v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808285v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Khieu Oanh Nguyen" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/214113.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-408061-4.00008-0" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822605v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Li&#232;vre" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lacoste" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-1-60327-287-2" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-60327-287-2_19" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186949v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Hans" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04462835v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Prost" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brig&#233;" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Roussy" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>