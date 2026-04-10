--- v0 (2026-03-15)
+++ v1 (2026-04-10)
@@ -870,248 +870,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02572607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hairy rotating black holes in cubic Galileon theory</w:t>
+                <w:t xml:space="preserve">On the Drag Force of a Heavy Quark via 5d Kerr-AdS Background</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim van Aelst</w:t>
+                <w:t xml:space="preserve">I. Aref’eva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Golubtsova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gourgoulhon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christos Charmousis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6382/ab6391⟩</w:t>
+              <w:t xml:space="preserve">Physics of Particles and Nuclei [Fizika Elementarnykh Chastits i Atomnogo Yadra / Fizika ėlementarnykh chastit͡s i atomnogo i͡adra]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 51 (4), pp.535-539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S1063779620040103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02327830v1</w:t>
+                <w:t xml:space="preserve">hal-03034864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Drag Force of a Heavy Quark via 5d Kerr-AdS Background</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hairy rotating black holes in cubic Galileon theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim van Aelst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gourgoulhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Aref’eva</w:t>
+                <w:t xml:space="preserve">Philippe Grandclement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Golubtsova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Gourgoulhon</w:t>
+                <w:t xml:space="preserve">Christos Charmousis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Particles and Nuclei [Fizika Elementarnykh Chastits i Atomnogo Yadra / Fizika ėlementarnykh chastit͡s i atomnogo i͡adra]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 51 (4), pp.535-539. </w:t>
+              <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 37 (3), pp.035007. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1134/S1063779620040103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6382/ab6391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03034864v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02327830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging a non-singular rotating black hole at the center of the Galaxy</w:t>
               </w:r>
@@ -2240,51 +2240,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Models of rotating boson stars and geodesics around them: new type of orbits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandclement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Somé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2752,87 +2752,87 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Drag Force of a Heavy Quark via 5d Kerr-AdS Background</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Aref'Eva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Golubtsova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gourgoulhon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Bogolyubov Conference Problems of Theoretical and Mathematical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Moscow, Russia. pp.535-539, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1134/S1063779620040103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02959532v1</w:t>
@@ -3296,51 +3296,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503081v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gourgoulhon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Le Tiec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Casals" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507759v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.H. Vincent" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wielgus" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Abramowicz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gourgoulhon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Lasota" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011134v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P. J. Tilanus" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. P. Krichbaum" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Zensus" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baudry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Vlemmings" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003463v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Gondek-Rosinska" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Bejger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomek Bulik" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Haensel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003429v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Limousin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051063v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Borthwick" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Nicolas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021989162550002X" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572607v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ya Aref'Eva" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia A. Golubtsova" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP04(2021)169" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327830v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim van Aelst" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grandclement" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Charmousis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ab6391" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034864v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Aref&#8217;eva" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Golubtsova" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063779620040103" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714240v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lamy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Paumard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric H. Vincent" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/aabd97" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815319v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry S. Ageev" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ya. Aref'Eva" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysb.2018.04.016" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758220v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic H. Vincent" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Bejger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata R&#243;&#380;a&#324;ska" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odele Straub" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aab0a3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645777v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grould" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Meliani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grandcl&#233;ment" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/aa8d39" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645442v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalampos Markakis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#333;ji Ury&#363;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Andersson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.064019" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645952v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Casse" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dauvergne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/aa8fb5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626190v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. H. Vincent" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Straub" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/33/10/105015" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01409108v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.&#8201;h. Vincent" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Herdeiro" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Radu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.94.084045" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486699v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vincent" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Monceau-Baroux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/32/23/235022" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993140v3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Som&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.90.024068" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557307v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kotaro Fujisawa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Tsokaros" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.90.101501" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003363v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.71.064012" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009064v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bejger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gondek-Rosinska" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Haensel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Taniguchi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959532v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Aref'Eva" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329634v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Mancini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ccirm.26" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00366315v6" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004260v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503081v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gourgoulhon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Le Tiec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Casals" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507759v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.H. Vincent" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wielgus" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Abramowicz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gourgoulhon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Lasota" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011134v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P. J. Tilanus" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. P. Krichbaum" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Zensus" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baudry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Vlemmings" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003463v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Gondek-Rosinska" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Bejger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomek Bulik" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Haensel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003429v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Limousin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051063v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Borthwick" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Nicolas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021989162550002X" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572607v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ya Aref'Eva" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia A. Golubtsova" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP04(2021)169" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034864v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Aref&#8217;eva" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Golubtsova" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063779620040103" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327830v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim van Aelst" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grandclement" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Charmousis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ab6391" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714240v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lamy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Paumard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric H. Vincent" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/aabd97" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815319v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry S. Ageev" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ya. Aref'Eva" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysb.2018.04.016" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758220v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic H. Vincent" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Bejger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata R&#243;&#380;a&#324;ska" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odele Straub" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aab0a3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645777v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grould" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Meliani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grandcl&#233;ment" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/aa8d39" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645442v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalampos Markakis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#333;ji Ury&#363;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Andersson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.064019" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645952v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Casse" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dauvergne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/aa8fb5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626190v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. H. Vincent" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Straub" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/33/10/105015" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01409108v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.&#8201;h. Vincent" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Herdeiro" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Radu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.94.084045" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486699v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vincent" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Monceau-Baroux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/32/23/235022" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993140v3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Som&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.90.024068" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557307v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kotaro Fujisawa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Tsokaros" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.90.101501" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003363v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.71.064012" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009064v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bejger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gondek-Rosinska" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Haensel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Taniguchi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959532v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Aref'Eva" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329634v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Mancini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ccirm.26" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00366315v6" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004260v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>