--- v1 (2026-04-10)
+++ v2 (2026-05-19)
@@ -870,248 +870,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02572607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Drag Force of a Heavy Quark via 5d Kerr-AdS Background</w:t>
+                <w:t xml:space="preserve">Hairy rotating black holes in cubic Galileon theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Aref’eva</w:t>
+                <w:t xml:space="preserve">Karim van Aelst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gourgoulhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Golubtsova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Gourgoulhon</w:t>
+                <w:t xml:space="preserve">Philippe Grandclement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Charmousis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Particles and Nuclei [Fizika Elementarnykh Chastits i Atomnogo Yadra / Fizika ėlementarnykh chastit͡s i atomnogo i͡adra]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1134/S1063779620040103⟩</w:t>
+              <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 37 (3), pp.035007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6382/ab6391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03034864v1</w:t>
+                <w:t xml:space="preserve">hal-02327830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hairy rotating black holes in cubic Galileon theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karim van Aelst</w:t>
+                <w:t xml:space="preserve">On the Drag Force of a Heavy Quark via 5d Kerr-AdS Background</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Aref’eva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Golubtsova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gourgoulhon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christos Charmousis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 37 (3), pp.035007. </w:t>
+              <w:t xml:space="preserve">Physics of Particles and Nuclei [Fizika Elementarnykh Chastits i Atomnogo Yadra / Fizika ėlementarnykh chastit͡s i atomnogo i͡adra]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 51 (4), pp.535-539. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6382/ab6391⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1134/S1063779620040103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02327830v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03034864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging a non-singular rotating black hole at the center of the Galaxy</w:t>
               </w:r>
@@ -1153,51 +1153,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Paumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric H. Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Classical and Quantum Gravity</w:t>
+              <w:t xml:space="preserve">Class.Quant.Grav.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 35 (11), pp.115009. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-6382/aabd97⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
@@ -2240,51 +2240,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Models of rotating boson stars and geodesics around them: new type of orbits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grandclement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Somé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2752,87 +2752,87 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Drag Force of a Heavy Quark via 5d Kerr-AdS Background</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Aref'Eva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Golubtsova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gourgoulhon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Bogolyubov Conference Problems of Theoretical and Mathematical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Moscow, Russia. pp.535-539, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1134/S1063779620040103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02959532v1</w:t>
@@ -3296,51 +3296,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503081v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gourgoulhon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Le Tiec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Casals" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507759v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.H. Vincent" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wielgus" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Abramowicz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gourgoulhon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Lasota" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011134v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P. J. Tilanus" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. P. Krichbaum" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Zensus" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baudry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Vlemmings" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003463v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Gondek-Rosinska" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Bejger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomek Bulik" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Haensel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003429v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Limousin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051063v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Borthwick" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Nicolas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021989162550002X" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572607v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ya Aref'Eva" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia A. Golubtsova" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP04(2021)169" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034864v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Aref&#8217;eva" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Golubtsova" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063779620040103" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327830v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim van Aelst" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grandclement" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Charmousis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ab6391" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714240v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lamy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Paumard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric H. Vincent" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/aabd97" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815319v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry S. Ageev" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ya. Aref'Eva" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysb.2018.04.016" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758220v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic H. Vincent" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Bejger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata R&#243;&#380;a&#324;ska" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odele Straub" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aab0a3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645777v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grould" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Meliani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grandcl&#233;ment" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/aa8d39" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645442v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalampos Markakis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#333;ji Ury&#363;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Andersson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.064019" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645952v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Casse" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dauvergne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/aa8fb5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626190v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. H. Vincent" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Straub" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/33/10/105015" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01409108v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.&#8201;h. Vincent" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Herdeiro" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Radu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.94.084045" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486699v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vincent" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Monceau-Baroux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/32/23/235022" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993140v3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Som&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.90.024068" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557307v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kotaro Fujisawa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Tsokaros" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.90.101501" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003363v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.71.064012" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009064v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bejger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gondek-Rosinska" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Haensel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Taniguchi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959532v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Aref'Eva" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329634v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Mancini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ccirm.26" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00366315v6" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004260v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503081v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gourgoulhon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Le Tiec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Casals" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507759v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.H. Vincent" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wielgus" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Abramowicz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gourgoulhon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Lasota" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011134v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P. J. Tilanus" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. P. Krichbaum" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Zensus" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baudry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Vlemmings" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003463v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Gondek-Rosinska" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Bejger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomek Bulik" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Haensel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003429v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Limousin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051063v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Borthwick" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Nicolas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021989162550002X" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572607v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ya Aref'Eva" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia A. Golubtsova" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP04(2021)169" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327830v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim van Aelst" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grandclement" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Charmousis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/ab6391" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034864v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Aref&#8217;eva" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Golubtsova" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063779620040103" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714240v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lamy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Paumard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric H. Vincent" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/aabd97" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815319v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry S. Ageev" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ya. Aref'Eva" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysb.2018.04.016" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758220v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic H. Vincent" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Bejger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata R&#243;&#380;a&#324;ska" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odele Straub" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aab0a3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645777v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grould" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Meliani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grandcl&#233;ment" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/aa8d39" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645442v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalampos Markakis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#333;ji Ury&#363;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Andersson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.064019" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645952v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Casse" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dauvergne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/aa8fb5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626190v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. H. Vincent" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Straub" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/33/10/105015" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01409108v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.&#8201;h. Vincent" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Herdeiro" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Radu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.94.084045" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486699v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vincent" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Monceau-Baroux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/32/23/235022" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993140v3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Som&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.90.024068" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557307v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kotaro Fujisawa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Tsokaros" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.90.101501" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003363v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.71.064012" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009064v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bejger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gondek-Rosinska" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Haensel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Taniguchi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959532v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Aref'Eva" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329634v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Mancini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ccirm.26" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00366315v6" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004260v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>