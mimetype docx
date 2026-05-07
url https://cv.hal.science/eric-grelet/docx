--- v0 (2026-04-07)
+++ v1 (2026-05-07)
@@ -2370,295 +2370,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01647037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaffolding of Enzymes on Virus Nanoarrays: Effects of Confinement and Virus Organization on Biocatalysis</w:t>
+                <w:t xml:space="preserve">Self-Assembly of Ionizable &amp;quot;Clicked&amp;quot; P3HT-b-PMMA Copolymers: Ionic Bonding Group/Counterion Effects on Morphology.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisha N. Patel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnès Anne</w:t>
+                <w:t xml:space="preserve">Eunkyung Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Chovin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Demaille</w:t>
+                <w:t xml:space="preserve">Virginie Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rubatat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Grelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/smll.201603163⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50, pp.235-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.6b02101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01522511v1</w:t>
+                <w:t xml:space="preserve">hal-01481309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Assembly of Ionizable &amp;quot;Clicked&amp;quot; P3HT-b-PMMA Copolymers: Ionic Bonding Group/Counterion Effects on Morphology.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scaffolding of Enzymes on Virus Nanoarrays: Effects of Confinement and Virus Organization on Biocatalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Pellerin</w:t>
+                <w:t xml:space="preserve">Anisha N. Patel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Anne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Rubatat</w:t>
+                <w:t xml:space="preserve">Arnaud Chovin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Demaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Grelet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 50, pp.235-243. </w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (1603163), pp. 1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.6b02101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/smll.201603163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01481309v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01522511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Diffusion of Long Guest Rods in a Lamellar Phase of Short Host Particles</w:t>
               </w:r>
@@ -3101,295 +3101,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01187295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray scattering in the vorticity direction and rheometry from confined fluids</w:t>
+                <w:t xml:space="preserve">Thermotropic orientational order of discotic liquid crystals in nanochannels: an optical polarimetry study and a Landau-de Gennes analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Pfleiderer</w:t>
+                <w:t xml:space="preserve">Andriy V. Kityk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seung Jae Baik</w:t>
+                <w:t xml:space="preserve">Mark Busch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhenkun Zhang</w:t>
+                <w:t xml:space="preserve">Daniel Rau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Vleminckx</w:t>
+                <w:t xml:space="preserve">Sylwia Calus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minne Paul Lettinga</w:t>
+                <w:t xml:space="preserve">Carole V. Cerclier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 85 (065108), pp.065108 (1-8). </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (25), pp.4522-4534. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4881796⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c4sm00211c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01011706v1</w:t>
+                <w:t xml:space="preserve">hal-01002397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermotropic orientational order of discotic liquid crystals in nanochannels: an optical polarimetry study and a Landau-de Gennes analysis</w:t>
+                <w:t xml:space="preserve">X-ray scattering in the vorticity direction and rheometry from confined fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andriy V. Kityk</w:t>
+                <w:t xml:space="preserve">Patrick Pfleiderer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Busch</w:t>
+                <w:t xml:space="preserve">Seung Jae Baik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Rau</w:t>
+                <w:t xml:space="preserve">Zhenkun Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylwia Calus</w:t>
+                <w:t xml:space="preserve">Giovanni Vleminckx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole V. Cerclier</w:t>
+                <w:t xml:space="preserve">Minne Paul Lettinga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 10 (25), pp.4522-4534. </w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 85 (065108), pp.065108 (1-8). </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c4sm00211c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4881796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01002397v1</w:t>
+                <w:t xml:space="preserve">hal-01011706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hard-Rod Behavior in Dense Mesophases of Semiflexible and Rigid Charged Viruses</w:t>
               </w:r>
@@ -3447,410 +3447,410 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01011713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of spacer insertion in a commonly used dithienosilole/benzothiadiazole-based low band gap copolymer for polymer solar cells</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tuning chirality in the self-assembly of rod-like viruses by chemical surface modifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenkun Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Grelet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2013.09.025⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (4), pp. 1015-1024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C2SM27264D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02170294v1</w:t>
+                <w:t xml:space="preserve">hal-00771108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning chirality in the self-assembly of rod-like viruses by chemical surface modifications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhenkun Zhang</w:t>
+                <w:t xml:space="preserve">Liquid crystals of carbon nanotubes and graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Zakri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Grelet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilo Zamora-Ledezma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society of London. Series A, Containing Papers of a Math. or Phys. Character (1896–1934)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 371 (20120499), pp. 1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsta.2012.0499⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C2SM27264D⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00771108v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00797442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid crystals of carbon nanotubes and graphene</w:t>
+                <w:t xml:space="preserve">Effect of spacer insertion in a commonly used dithienosilole/benzothiadiazole-based low band gap copolymer for polymer solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Zakri</w:t>
+                <w:t xml:space="preserve">Hussein Medlej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Blanc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Grelet</w:t>
+                <w:t xml:space="preserve">Hussein Awada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camilo Zamora-Ledezma</w:t>
+                <w:t xml:space="preserve">Mamatimin Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Puech</w:t>
+                <w:t xml:space="preserve">Guillaume Wantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society of London. Series A, Containing Papers of a Math. or Phys. Character (1896–1934)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 371 (20120499), pp. 1-15. </w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (12), pp.4176-4188. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsta.2012.0499⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2013.09.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00797442v1</w:t>
+                <w:t xml:space="preserve">hal-02170294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fractional Hoppinglike Motion in Columnar Mesophases of Semiflexible Rodlike Particles</w:t>
               </w:r>
@@ -4464,351 +4464,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00760762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orientational Order of Carbon Nanotube Guests in a Nematic Host Suspension of Colloidal Viral Rods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Puech</w:t>
+                <w:t xml:space="preserve">Structure and Phase Behavior of a Discotic Columnar Liquid Crystal Confined in Nanochannels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole V. Cerclier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew Dennison</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marjolein Dijkstra</w:t>
+                <w:t xml:space="preserve">Makha Ndao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Busselez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Grelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.247801⟩</w:t>
+              <w:t xml:space="preserve">The Journal of physical chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 116 (35), pp.18990-18998. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp303690q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00709314v1</w:t>
+                <w:t xml:space="preserve">hal-00734817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and Phase Behavior of a Discotic Columnar Liquid Crystal Confined in Nanochannels</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rémi Busselez</w:t>
+                <w:t xml:space="preserve">Orientational Order of Carbon Nanotube Guests in a Nematic Host Suspension of Colloidal Viral Rods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Lefort</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Grelet</w:t>
+                <w:t xml:space="preserve">Matthew Dennison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul van Der Schoot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolein Dijkstra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of physical chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 116 (35), pp.18990-18998. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 108, pp.247801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp303690q⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.247801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00734817v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00709314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquid Crystallinity and Dimensions of Surfactant-Stabilized Sheets of Reduced Graphene Oxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo Zamora-Ledezma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Zakri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Grelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4872,90 +4872,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly Ordered Carbon Nanotube Nematic Liquid Crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Grelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo Zamora-Ledezma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Maugey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5973,90 +5973,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nematic droplets in aqueous dispersions of carbon nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Grelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul van Der Schoot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6356,51 +6356,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reversible Gelation of Rod-Like Viruses Grafted with Thermoresponsive Polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenkun Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naveen Krishna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6480,235 +6480,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00624912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hexagonal Order in Crystalline and Columnar Phases of Hard Rods</w:t>
+                <w:t xml:space="preserve">Dynamical and structural insights into the smectic phase of rod-like particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Grelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lettinga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Bier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René van Roij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul van Der Schoot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.100.168301⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 20 (49), pp. 1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/20/49/494213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00276351v1</w:t>
+                <w:t xml:space="preserve">hal-00682030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical and structural insights into the smectic phase of rod-like particles</w:t>
+                <w:t xml:space="preserve">Hexagonal Order in Crystalline and Columnar Phases of Hard Rods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Grelet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Paul van Der Schoot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 20 (49), pp. 1-6. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 100, pp. 168301(1-4). </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/20/49/494213⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.100.168301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00682030v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00276351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrathin films of homeotropically aligned columnar liquid crystals on indium tin oxide electrodes</w:t>
               </w:r>
@@ -7377,51 +7377,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558861v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Truong" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Moretti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Buisson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ab&#233;cassis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grelet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5NR04182A" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558853v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lohitha Hegde" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamendra Sharma" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SM00975H" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05082202v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Maruzzo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bousquet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Matteocci" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Nonni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daimiota Takhellambam" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2025.113697" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999401v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Equy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ibarboure" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lecommandoux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c18003" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998093v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Anop" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dal Compare" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nallet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Giacometti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.118101" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984413v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Arlt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sm01221f" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501672v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arantza Zavala-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c06134" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749476v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Tortora" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-024-01897-x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236707v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souria Benallou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Sa&#239;di-Besbes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelatif Bouyacoub" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02678292.2023.2201580" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237519v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henricus Herman Wensink" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grelet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.054604" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235784v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paul Lettinga" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Alvarez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivera Korculanin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0049093" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356924v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce T Lopes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Romano" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s F. M. Franco" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0040942" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894764v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Chiappini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolein Dijkstra" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.087801" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186135v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Torbensen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anisha Patel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Anne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demaille" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bataille" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b01263" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004303v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baeckkyoung Sung" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henricus Herman H Wensink" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9sm01207a" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122886v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii Repula" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Oshima Menegon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Wu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul van Der Schoot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.128008" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177013v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physRevLett.121.097801" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176429v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis de La Cotte" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03745-4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644264v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Benallou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Saidi-Besbes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bentaleb" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15421406.2017.1289614" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647037v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis De La Cotte" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tr&#233;visan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.7b06405" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522511v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anisha N. Patel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chovin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201603163" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481309v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunkyung Ji" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pellerin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rubatat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b02101" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522021v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.178002" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397991v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richa Rana" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sm00527f" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397932v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benallou Soraya" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saidi-Besbes Salima" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grelet Eric" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bentaleb Ahmed" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaissari Abdelhamid" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02678292.2015.1124463" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187295v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Merzeau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong Wook Kim" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Lahlil" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boilot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sm01427a" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011706v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pfleiderer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung Jae Baik" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenkun Zhang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Vleminckx" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minne Paul Lettinga" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4881796" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002397v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriy V. Kityk" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Busch" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Calus" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole V. Cerclier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sm00211c" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011713v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.4.021053" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170294v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Medlej" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Awada" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamatimin Abbas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wantz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2013.09.025" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GT7SLJ8T-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771108v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2SM27264D" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797442v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Zakri" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Zamora-Ledezma" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Puech" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2012.0499" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-SFM4T4W1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932042v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Naderi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pouget" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ballesta" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.037801" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932005v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahinez Benbayer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Derdour" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02678292.2013.822111" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932057v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la401170m" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771131v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narimane Kheddam" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Taffin de Givenchy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guittard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2012.09.020" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V08X09SW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760762v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jongwook Kim" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Deloncle" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Archambeau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Biver" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201200825" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0C3GT5XG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709314v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Dennison" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.247801" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734817v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makha Ndao" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Busselez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lefort" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp303690q" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737951v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon E. Moulton" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz3008479" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596466v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Maugey" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1102077" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562045v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brunet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thiebaut" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Charlet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Bock" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kelber" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/93/16004" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585369v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Moreno" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;nal Backov" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la200743n" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596781v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Langhals" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201001346" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WXVXFHF5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660422v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15421406.2011.570574" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527747v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andreoli de Oliveira" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R. Teixeira da Silva" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. F&#233;vrier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nallet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/91/28001" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482771v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dardel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goldmann" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lacaze" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2010-10586-2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3RZR5LDZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486898v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja1012596" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600300v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512715v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poulin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600202v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Buffet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201000542" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PR73FKKL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482812v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Cisse" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Destruel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;guy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Jolinat" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2009.06.028" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NKP5H6X-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624912v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveen Krishna" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lettinga" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vermant" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la8029903" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276351v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.168301" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682030v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Bier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; van Roij" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/20/49/494213" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207646v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brettes" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Saadaoui" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2831009" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333600v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.78.041707" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257723v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.197802" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148794v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bock" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093059v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bock Harald" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200503601" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HNJGJ92L-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558861v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Truong" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Moretti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Buisson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ab&#233;cassis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grelet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5NR04182A" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558853v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lohitha Hegde" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamendra Sharma" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SM00975H" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05082202v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Maruzzo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bousquet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Matteocci" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Nonni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daimiota Takhellambam" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2025.113697" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999401v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Equy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ibarboure" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lecommandoux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c18003" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998093v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Anop" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dal Compare" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nallet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Giacometti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.118101" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984413v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Arlt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sm01221f" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501672v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arantza Zavala-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c06134" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749476v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Tortora" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-024-01897-x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236707v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souria Benallou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Sa&#239;di-Besbes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelatif Bouyacoub" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02678292.2023.2201580" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237519v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henricus Herman Wensink" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grelet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.054604" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235784v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paul Lettinga" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Alvarez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivera Korculanin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0049093" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356924v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce T Lopes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Romano" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s F. M. Franco" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0040942" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894764v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Chiappini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolein Dijkstra" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.087801" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186135v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Torbensen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anisha Patel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Anne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demaille" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bataille" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b01263" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004303v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baeckkyoung Sung" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henricus Herman H Wensink" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9sm01207a" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122886v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii Repula" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Oshima Menegon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Wu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul van Der Schoot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.128008" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177013v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physRevLett.121.097801" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176429v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis de La Cotte" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03745-4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644264v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Benallou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Saidi-Besbes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bentaleb" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15421406.2017.1289614" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647037v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis De La Cotte" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tr&#233;visan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.7b06405" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481309v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunkyung Ji" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pellerin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rubatat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b02101" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522511v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anisha N. Patel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chovin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201603163" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522021v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.178002" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397991v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richa Rana" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sm00527f" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397932v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benallou Soraya" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saidi-Besbes Salima" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grelet Eric" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bentaleb Ahmed" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaissari Abdelhamid" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02678292.2015.1124463" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187295v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Merzeau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong Wook Kim" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Lahlil" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boilot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sm01427a" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002397v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriy V. Kityk" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Busch" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Calus" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole V. Cerclier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sm00211c" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011706v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pfleiderer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung Jae Baik" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenkun Zhang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Vleminckx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minne Paul Lettinga" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4881796" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011713v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.4.021053" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771108v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2SM27264D" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797442v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Zakri" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Zamora-Ledezma" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Puech" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2012.0499" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-SFM4T4W1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170294v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Medlej" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Awada" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamatimin Abbas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wantz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2013.09.025" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GT7SLJ8T-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932042v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Naderi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pouget" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ballesta" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.037801" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932005v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahinez Benbayer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Derdour" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02678292.2013.822111" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932057v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la401170m" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771131v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narimane Kheddam" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Taffin de Givenchy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guittard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2012.09.020" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V08X09SW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760762v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jongwook Kim" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Deloncle" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Archambeau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Biver" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201200825" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0C3GT5XG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734817v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makha Ndao" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Busselez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lefort" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp303690q" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709314v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Dennison" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.247801" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737951v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon E. Moulton" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz3008479" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596466v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Maugey" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1102077" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562045v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brunet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thiebaut" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Charlet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Bock" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kelber" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/93/16004" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585369v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Moreno" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;nal Backov" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la200743n" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596781v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Langhals" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201001346" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WXVXFHF5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660422v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15421406.2011.570574" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527747v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andreoli de Oliveira" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R. Teixeira da Silva" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. F&#233;vrier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nallet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/91/28001" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482771v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dardel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goldmann" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lacaze" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2010-10586-2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3RZR5LDZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486898v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja1012596" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600300v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512715v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poulin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600202v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Buffet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201000542" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PR73FKKL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482812v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Cisse" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Destruel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;guy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Jolinat" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2009.06.028" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NKP5H6X-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624912v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveen Krishna" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lettinga" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vermant" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la8029903" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682030v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Bier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; van Roij" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/20/49/494213" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276351v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.168301" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207646v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brettes" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Saadaoui" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2831009" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333600v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.78.041707" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257723v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.197802" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148794v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bock" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093059v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bock Harald" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200503601" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HNJGJ92L-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>