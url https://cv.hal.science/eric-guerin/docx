--- v0 (2026-03-17)
+++ v1 (2026-04-11)
@@ -372,1516 +372,1516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05548358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerating Signed Distance Functions</w:t>
+                <w:t xml:space="preserve">Sphere Carving: Bounding Volumes for Signed Distance Fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Hubert-Brierre</w:t>
+                <w:t xml:space="preserve">Hugo Schott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Thonat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 43 (7)</w:t>
+              <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 44 (4)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05308455v1</w:t>
+                <w:t xml:space="preserve">hal-05162169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terrain descriptors for landscape synthesis, analysis and simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Argudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Schott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Graphics Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 44 (2), pp.e70080. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/cgf.70080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05246144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vector-based Terrain Modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Perche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Peytavie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Graphics Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.e70160. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cgf.70160⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05104719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sphere Carving: Bounding Volumes for Signed Distance Fields</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accelerating Signed Distance Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaud Lambert</w:t>
+                <w:t xml:space="preserve">Pierre Hubert-Brierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Peytavie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 44 (4)</w:t>
+              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 43 (7)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05162169v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deadwood</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Terrain Amplification using Multi-scale Erosion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Schott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Galin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Peytavie</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3641816⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 43 (4), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3658200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04430062v1</w:t>
+                <w:t xml:space="preserve">hal-04565030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terrain Amplification using Multi-scale Erosion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Deadwood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Peytavie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Gain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Argudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Adrien Peytavie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 43 (4), pp.1-12. </w:t>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3658200⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3641816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04565030v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04430062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Authoring and Simulating Meandering Rivers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Axel Paris</w:t>
+                <w:t xml:space="preserve">Real-time terrain enhancement with controlled procedural patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Sauvage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3618350⟩</w:t>
+              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43 (1), pp.e14992. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cgf.14992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04227965v1</w:t>
+                <w:t xml:space="preserve">hal-04360714v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Authoring Terrains with Spatialised Style</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Perche</w:t>
+                <w:t xml:space="preserve">Forming Terrains by Glacial Erosion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cordonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Peytavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Cani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cgf.14936⟩</w:t>
+              <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 (4), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3592422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04323125v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04090644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive Authoring of Terrain using Diffusion Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lochner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Perche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Peytavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Galin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Graphics Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/cgf.14941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04324336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-scale terrain authoring through interactive erosion simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 42 (5), pp.15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3592787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04049125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forming Terrains by Glacial Erosion</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Authoring and Simulating Meandering Rivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Collon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Galin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 42 (4), pp.1-14. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3592422⟩</w:t>
+              <w:t xml:space="preserve">, In press, 42 (6), pp.14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3618350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04090644v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time terrain enhancement with controlled procedural patterns</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charline Grenier</w:t>
+                <w:t xml:space="preserve">Authoring Terrains with Spatialised Style</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Perche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Peytavie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bedrich Benes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guérin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Basile Sauvage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Graphics Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 43 (1), pp.e14992. </w:t>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/cgf.14992⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/cgf.14936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04360714v2</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04323125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PTRM: Perceived Terrain Realism Metric</w:t>
               </w:r>
@@ -1906,51 +1906,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Čadík</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2053,51 +2053,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Masnou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Digne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Graphics Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 41 (2), pp.85-95. </w:t>
@@ -2129,724 +2129,737 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03577171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesizing Geologically Coherent Cave Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adrien Peytavie</w:t>
+                <w:t xml:space="preserve">Generation of realistic synthetic catchments to explore fine continental surface processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Bunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco van de Wiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cgf.14420⟩</w:t>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46 (3), pp.593 - 610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/esp.5048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03331697v2</w:t>
+                <w:t xml:space="preserve">hal-03558806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of realistic synthetic catchments to explore fine continental surface processes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yoann Copard</w:t>
+                <w:t xml:space="preserve">Synthesizing Geologically Coherent Cave Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Peytavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Collon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Galin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 46 (3), pp.593 - 610. </w:t>
+              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/esp.5048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/cgf.14420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03558806v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03331697v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Hyper-Amplification of Planets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Cortial</w:t>
+                <w:t xml:space="preserve">Desertscape Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Peytavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Argudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Visual Computer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00371-020-01923-4⟩</w:t>
+              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38 (7), pp.47-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cgf.13815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02967067v1</w:t>
+                <w:t xml:space="preserve">hal-02273039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-driven Authoring of Large-scale Ecosystems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">James Gain</w:t>
+                <w:t xml:space="preserve">Real-Time Hyper-Amplification of Planets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Cortial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Peytavie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Peytavie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">The Visual Computer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3414685.3417848⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00371-020-01923-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03007259v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02967067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segment Tracing Using Local Lipschitz Bounds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Data-driven Authoring of Large-scale Ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konrad Kapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Gain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Axel Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Peytavie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/cgf.13951⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3414685.3417848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02507361v1</w:t>
+                <w:t xml:space="preserve">hal-03007259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation, Modeling and Authoring of Glaciers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Argudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Peytavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2887,633 +2900,620 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02929531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Rocky Scenery using Implicit Blocks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Segment Tracing Using Local Lipschitz Bounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Galin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Peytavie</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Visual Computer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00371-020-01905-6⟩</w:t>
+              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cgf.13951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02926218v2</w:t>
+                <w:t xml:space="preserve">hal-02507361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Desertscape Simulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Modeling Rocky Scenery using Implicit Blocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Peytavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Dischler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 38 (7), pp.47-55. </w:t>
+              <w:t xml:space="preserve">The Visual Computer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36 (10), pp.2251-2261. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/cgf.13815⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00371-020-01905-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02273039v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02926218v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procedural Riverscapes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Terrain Amplification with Implicit 3D Features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Galin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Peytavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Gain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cgf.13814⟩</w:t>
+              <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 38 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3342765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02281637v1</w:t>
+                <w:t xml:space="preserve">hal-02273097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terrain Amplification with Implicit 3D Features</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Procedural Riverscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Peytavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Cortial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benes Benes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 38 (5), </w:t>
+              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3342765⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/cgf.13814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02273097v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02281637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orometry-based Terrain Analysis and Synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Argudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Peytavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Gain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 38 (6), </w:t>
@@ -3551,103 +3551,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Review of Digital Terrain Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Peytavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cordonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Cani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Graphics Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 38 (2), pp.553-577. </w:t>
@@ -3685,77 +3685,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procedural Tectonic Planets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Cortial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Peytavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3815,77 +3815,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procedural Cloudscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Webanck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Cortial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Graphics Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 37 (2), pp.431--442. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3945,51 +3945,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Digne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Peytavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4044,51 +4044,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent multi-layer landscape synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Argudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Andujar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4178,90 +4178,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Authoring Landscapes by Combining Ecosystem and Terrain Erosion Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cordonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Gain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bedrich Benes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4306,489 +4306,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01518967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparse representation of terrains for procedural modeling</w:t>
+                <w:t xml:space="preserve">Efficient modeling of entangled details for natural scenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Grosbellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Peytavie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-David Genevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Graphics Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 35 (2), pp.177-187. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cgf.12821⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 35 (7), pp.257-267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cgf.13023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01258986v1</w:t>
+                <w:t xml:space="preserve">hal-01370684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient modeling of entangled details for natural scenes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Large Scale Terrain Generation from Tectonic Uplift and Fluvial Erosion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cordonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Cani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bedrich Benes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Graphics Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 35 (7), pp.257-267. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cgf.13023⟩</w:t>
+              <w:t xml:space="preserve">, 2016, Proc. EUROGRAPHICS 2016, 35 (2), pp.165-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cgf.12820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01370684v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01262376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Scale Terrain Generation from Tectonic Uplift and Fluvial Erosion</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Sparse representation of terrains for procedural modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Digne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Peytavie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Graphics Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Proc. EUROGRAPHICS 2016, 35 (2), pp.165-175. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 35 (2), pp.177-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cgf.12821⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/cgf.12820⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01262376v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01258986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental Objects for Authoring Procedural Scenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Grosbellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Peytavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mérillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4852,51 +4852,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terrain Modelling from Feature Primitives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-David Génevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Peytavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4973,103 +4973,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terrain Generation Using Procedural Models Based on Hydrology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-David Genevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Peytavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bedrich Benes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 4, 32, pp.143:1-143:13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5103,51 +5103,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Authoring Hierarchical Road Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Peytavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5226,527 +5226,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01354487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiresolution control of curves and surfaces with a self-similar model</w:t>
+                <w:t xml:space="preserve">Heat Transfer Simulation for Modeling Realistic Winter Sceneries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houssam Hnaidi</w:t>
+                <w:t xml:space="preserve">Nicolas Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Galin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mérillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samir Akkouche</w:t>
+                <w:t xml:space="preserve">Nicolas Mérillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fractals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 3, 18, pp.271-286</w:t>
+              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 29 (2), 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01381459v1</w:t>
+                <w:t xml:space="preserve">hal-00475643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procedural Generation of Roads</w:t>
+                <w:t xml:space="preserve">Feature based terrain generation using diffusion equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Marechal</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Houssam Hnaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Akkouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Peytavie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Graphics Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 2, 29, pp.429-438. </w:t>
+              <w:t xml:space="preserve">, 2010, 7, 29, pp.2179-2186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1467-8659.2009.01612.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-8659.2010.01806.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01381447v1</w:t>
+                <w:t xml:space="preserve">hal-01381590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feature based terrain generation using diffusion equation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Houssam Hnaidi</w:t>
+                <w:t xml:space="preserve">Procedural Generation of Roads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marechal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Galin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Peytavie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guérin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Graphics Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 7, 29, pp.2179-2186. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1467-8659.2010.01806.x⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 2, 29, pp.429-438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-8659.2009.01612.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01381590v1</w:t>
+                <w:t xml:space="preserve">hal-01381447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat Transfer Simulation for Modeling Realistic Winter Sceneries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Maréchal</w:t>
+                <w:t xml:space="preserve">Multiresolution control of curves and surfaces with a self-similar model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Hnaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Mérillou</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Akkouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 29 (2), 10 p</w:t>
+              <w:t xml:space="preserve">Fractals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3, 18, pp.271-286</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00475643v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5883,567 +5883,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05306232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Authoring and Simulating Meandering Rivers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Axel Paris</w:t>
+                <w:t xml:space="preserve">Real-time terrain enhancement with controlled procedural patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Sauvage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFIG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Montpellier, France. Article No.: 239, pp 1-14</w:t>
+              <w:t xml:space="preserve">journées Françaises de l'Informatique Graphique 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LIRMM, Nov 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04360953v1</w:t>
+                <w:t xml:space="preserve">hal-04445819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time terrain enhancement with controlled procedural patterns</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charline Grenier</w:t>
+                <w:t xml:space="preserve">Authoring and Simulating Meandering Rivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline P. Collon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Basile Sauvage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journées Françaises de l'Informatique Graphique 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LIRMM, Nov 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">JFIG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Montpellier, France. Article No.: 239, pp 1-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04445819v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">StyleDEM: a Versatile Model for Authoring Terrains</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Large-scale terrain authoring through interactive erosion simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Schott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées françaises d'informatique graphique (jFIG) 2022 à Bordeaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LaBRI, Nov 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Journées de l’Association Française d’Informatique Graphique 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04358123v1</w:t>
+                <w:t xml:space="preserve">hal-04361019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale terrain authoring through interactive erosion simulation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L Fournier</w:t>
+                <w:t xml:space="preserve">StyleDEM: a Versatile Model for Authoring Terrains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Perche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Peytavie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bedrich Benes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guérin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l’Association Française d’Informatique Graphique 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Journées françaises d'informatique graphique (jFIG) 2022 à Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LaBRI, Nov 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04361019v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04358123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesizing Geologically Coherent Cave Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Peytavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Collon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Françaises de l'Informatique Graphique JFIG 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Nice Sophia-Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6468,103 +6468,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Rocky Scenery using Implicit Blocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Peytavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Dischler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Françaises d'Informatique Graphique (JFIG 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6602,77 +6602,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dendry: A Procedural Model for Dendritic Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bedrich Benes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6708,269 +6708,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02150651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation procédurale de nuages multigenre</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Webanck</w:t>
+                <w:t xml:space="preserve">Amplification de Terrains avec des caractéristiques implicites 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Galin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Peytavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Galin</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Gain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Françaises d'Informatique Graphique (j.FIG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journées de l’Association Française d’Informatique Graphique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Poitier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01813228v1</w:t>
+                <w:t xml:space="preserve">hal-03184694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amplification de Terrains avec des caractéristiques implicites 3D</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Modélisation procédurale de nuages multigenre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Cortial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Webanck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Peytavie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J Gain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l’Association Française d’Informatique Graphique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Poitier, France</w:t>
+              <w:t xml:space="preserve">Journées Françaises d'Informatique Graphique (j.FIG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03184694v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01813228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patch-based Terrain Synthesis</w:t>
               </w:r>
@@ -6982,51 +6982,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leandro Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Velho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Peytavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7099,64 +7099,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de terrains par primitives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-David Génevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Grosbellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Peytavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7250,51 +7250,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Velho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djalma Lucio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Peytavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7330,359 +7330,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01301096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changements d’apparences au cours des saisons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Changement d’apparence au cours des saisons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Grosbellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Peytavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mérillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFIG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Limoges, France</w:t>
+              <w:t xml:space="preserve">26èmes Journées de l’Association Française d’Informatique Graphique, du chapitre français d’Eurographics et du Groupement de Recherche IG (AFIG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Limoges, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01250529v1</w:t>
+                <w:t xml:space="preserve">hal-01339315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement d’apparence au cours des saisons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Changements d’apparences au cours des saisons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Grosbellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Peytavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mérillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26èmes Journées de l’Association Française d’Informatique Graphique, du chapitre français d’Eurographics et du Groupement de Recherche IG (AFIG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Limoges, France. pp.1-10</w:t>
+              <w:t xml:space="preserve">AFIG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01339315v1</w:t>
+                <w:t xml:space="preserve">hal-01250529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération procédurale de rivières et de terrains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-David Genevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Peytavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bedrich Benes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25èmes Journées de l’Association Française d’Informatique Graphique (AFIG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Calais, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7707,90 +7707,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Component-Based Model Synthesis for Low Polygonal Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Akkouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Graphics Interface</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Ontario, Canada. pp.217-224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7828,77 +7828,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération procédurale de routes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Peytavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFIG'09 : 22e journées de l'Association Française d'Informatique Graphique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Arles, France. pp.123-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7917,286 +7917,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01437829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractal/Wavelet representation of objects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Houssam Hnaidi</w:t>
+                <w:t xml:space="preserve">Génération de Variétés d'Objets par Fragments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marechal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Akkouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Conference on Information &amp; Communication Technologies: from Theory to Applications - ICTTA’08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Damascus, Syria. pp.1-5</w:t>
+              <w:t xml:space="preserve">21èmes journées de l' Association Française d'Informatique Graphique (AFIG 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Toulouse, France. pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01500841v1</w:t>
+                <w:t xml:space="preserve">hal-01501350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération de Variétés d'Objets par Fragments</w:t>
+                <w:t xml:space="preserve">Fractal/Wavelet representation of objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Marechal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Galin</w:t>
+                <w:t xml:space="preserve">Houssam Hnaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Akkouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21èmes journées de l' Association Française d'Informatique Graphique (AFIG 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Toulouse, France. pp.1-9</w:t>
+              <w:t xml:space="preserve">The International Conference on Information &amp; Communication Technologies: from Theory to Applications - ICTTA’08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Damascus, Syria. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01501350v1</w:t>
+                <w:t xml:space="preserve">hal-01500841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insertion de détail dans des figures autosimilaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Hnaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Akkouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 20ièmes Journées de l'AFIG 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Marne la Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8633,90 +8633,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">StyleDEM: a Versatile Model for Authoring Terrains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Perche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Peytavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bedrich Benes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8932,51 +8932,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Masnou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Digne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -9367,77 +9367,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation procédurale de changements de saison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Grosbellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mérillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9657,77 +9657,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fractal/wavelet model as a deformation tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Hnaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Akkouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-LIRIS-2008-002, LIRIS UMR CNRS 5205. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -10021,51 +10021,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7FF5FE68"/>
+    <w:nsid w:val="3C313A3C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10252,51 +10252,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-guerin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2189-2728" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/090203747" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/guerin_e_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/X-2241-2019" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548358v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Rammer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;rin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Peytavie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Kapp" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecog.08198" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308455v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hubert-Brierre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Galin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246144v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Argudo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Schott" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.70080" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104719v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Perche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.70160" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162169v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Schott" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Thonat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Lambert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430062v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Gain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Argudo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3641816" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565030v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Paris" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3658200" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227965v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Collon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3618350" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323125v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedrich Benes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14936" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324336v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lochner" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Peytavie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Galin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14941" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049125v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fournier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3592787" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04090644v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cordonnier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jouvet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Braun" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Cani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3592422" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360714v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Grenier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Sauvage" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14992" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695473v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suren Deepak Rajasekaran" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Kang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin &#268;ad&#237;k" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3514244" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577171v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Masnou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Digne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14460" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331697v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14420" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558806v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bunel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lecoq" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco van de Wiel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5048" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967067v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cortial" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-020-01923-4" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007259v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3414685.3417848" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507361v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13951" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929531v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3414685.3417855" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926218v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Dischler" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-020-01905-6" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273039v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13815" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281637v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dupont" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benes Benes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13814" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273097v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3342765" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326472v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3355089.3356535" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097510v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13657" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136820v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13614" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730789v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Webanck" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13373" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583706v3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wolf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520366v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Andujar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Chica" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-017-1393-6" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518967v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3072959.3073667" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258986v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12821" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0B96KHBQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370684v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Grosbellet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Genevaux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13023" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01262376v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12820" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01250526v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;rillou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12726" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257198v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David G&#233;nevaux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Briquet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12530" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339224v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2461912.2461996" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354487v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bed&#345;ich Bene&#353;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2011.02055.x" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FKTM8H0J-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381459v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Hnaidi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Akkouche" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381447v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marechal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Mar&#233;chal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2009.01612.x" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XDFT3HMH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381590v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2010.01806.x" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/563C4E07158F25B1C40094DC93ADFA59BA8B752B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475643v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mar&#233;chal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;rillou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306232v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360953v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline P. Collon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445819v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358123v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361019v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Schott" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Paris" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fournier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03952188v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360946v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150651v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gaillard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rohmer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813228v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184694v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gain" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713220v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Cruz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Velho" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005360201890194" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01259310v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301096v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djalma Lucio" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01250529v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339315v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353170v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381461v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437829v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500841v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501350v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537641v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537647v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tosan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikbal Zammouri" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537622v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gouaty" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581315v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atilla Baskurt" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581320v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334315v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375737v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Oechslin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Martinez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349728v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d5ac32708cd9cfaa02de84726ba5ebb7a5681745;origin=https://hal.archives-ouvertes.fr/hal-04349728;visit=swh:1:snp:c1d460456b3bc084847330ecbc665709b227e824;anchor=swh:1:rel:b3a89dd6abff0ae5855f43d50e38fc0d311f0ca5;path=/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022955v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orhun Aydin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mahdavi-Amiri" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537632v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-84628-048-6_17" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7A4CC14B908A98D46DC2922FC11E639355DEFED1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01635126v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339316v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353153v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bender" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjan Kuijper" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Fellner" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537655v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537652v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003908v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-guerin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2189-2728" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/090203747" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/guerin_e_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/X-2241-2019" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548358v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Rammer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;rin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Peytavie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Kapp" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecog.08198" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162169v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Schott" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Thonat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Lambert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Galin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246144v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Argudo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Schott" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.70080" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104719v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Perche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.70160" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308455v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hubert-Brierre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565030v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Paris" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3658200" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430062v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Gain" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Argudo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3641816" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360714v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Grenier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Sauvage" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14992" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04090644v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cordonnier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jouvet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Braun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Cani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3592422" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324336v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lochner" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Peytavie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Galin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14941" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049125v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fournier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3592787" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227965v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Collon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3618350" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323125v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedrich Benes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14936" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695473v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suren Deepak Rajasekaran" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Kang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin &#268;ad&#237;k" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3514244" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577171v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Masnou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Digne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14460" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558806v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bunel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lecoq" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco van de Wiel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5048" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331697v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14420" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273039v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13815" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967067v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cortial" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-020-01923-4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007259v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3414685.3417848" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929531v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3414685.3417855" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507361v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13951" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926218v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Dischler" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-020-01905-6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273097v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3342765" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281637v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dupont" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benes Benes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13814" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326472v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3355089.3356535" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097510v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13657" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136820v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13614" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730789v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Webanck" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13373" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583706v3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wolf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520366v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Andujar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Chica" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-017-1393-6" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518967v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3072959.3073667" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370684v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Grosbellet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Genevaux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13023" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01262376v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12820" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258986v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12821" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0B96KHBQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01250526v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;rillou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12726" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257198v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David G&#233;nevaux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Briquet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12530" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339224v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2461912.2461996" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354487v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bed&#345;ich Bene&#353;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2011.02055.x" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FKTM8H0J-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475643v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mar&#233;chal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;rillou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381590v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Hnaidi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Akkouche" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2010.01806.x" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/563C4E07158F25B1C40094DC93ADFA59BA8B752B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381447v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marechal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Mar&#233;chal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2009.01612.x" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XDFT3HMH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381459v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306232v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445819v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360953v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline P. Collon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361019v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Schott" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Paris" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fournier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358123v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03952188v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360946v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150651v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gaillard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rohmer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184694v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gain" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813228v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713220v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Cruz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Velho" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005360201890194" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01259310v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301096v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djalma Lucio" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339315v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01250529v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353170v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381461v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437829v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501350v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500841v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537641v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537647v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tosan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikbal Zammouri" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537622v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gouaty" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581315v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atilla Baskurt" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581320v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334315v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375737v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Oechslin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Martinez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349728v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d5ac32708cd9cfaa02de84726ba5ebb7a5681745;origin=https://hal.archives-ouvertes.fr/hal-04349728;visit=swh:1:snp:c1d460456b3bc084847330ecbc665709b227e824;anchor=swh:1:rel:b3a89dd6abff0ae5855f43d50e38fc0d311f0ca5;path=/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022955v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orhun Aydin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mahdavi-Amiri" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537632v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-84628-048-6_17" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7A4CC14B908A98D46DC2922FC11E639355DEFED1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01635126v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339316v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353153v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bender" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjan Kuijper" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Fellner" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537655v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537652v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003908v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>