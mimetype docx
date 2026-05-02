--- v1 (2026-04-11)
+++ v2 (2026-05-02)
@@ -372,1516 +372,1516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05548358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sphere Carving: Bounding Volumes for Signed Distance Fields</w:t>
+                <w:t xml:space="preserve">Accelerating Signed Distance Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Schott</w:t>
+                <w:t xml:space="preserve">Pierre Hubert-Brierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Peytavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theo Thonat</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 44 (4)</w:t>
+              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 43 (7)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05162169v1</w:t>
+                <w:t xml:space="preserve">hal-05308455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terrain descriptors for landscape synthesis, analysis and simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Argudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Graphics Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 44 (2), pp.e70080. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/cgf.70080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05246144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vector-based Terrain Modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Perche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Peytavie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Graphics Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.e70160. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/cgf.70160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05104719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerating Signed Distance Functions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sphere Carving: Bounding Volumes for Signed Distance Fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Schott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Thonat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Hubert-Brierre</w:t>
+                <w:t xml:space="preserve">Thibaud Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 43 (7)</w:t>
+              <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 44 (4)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05308455v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05162169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terrain Amplification using Multi-scale Erosion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Deadwood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Peytavie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Gain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Argudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Adrien Peytavie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 43 (4), pp.1-12. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3658200⟩</w:t>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3641816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04565030v1</w:t>
+                <w:t xml:space="preserve">hal-04430062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deadwood</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Terrain Amplification using Multi-scale Erosion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Schott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Galin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Peytavie</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">, 2024, 43 (4), pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3641816⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3658200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04430062v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04565030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time terrain enhancement with controlled procedural patterns</w:t>
+                <w:t xml:space="preserve">Interactive Authoring of Terrain using Diffusion Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charline Grenier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Galin</w:t>
+                <w:t xml:space="preserve">J. Lochner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basile Sauvage</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Gain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Perche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Peytavie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Galin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Graphics Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 43 (1), pp.e14992. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cgf.14992⟩</w:t>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cgf.14941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04360714v2</w:t>
+                <w:t xml:space="preserve">hal-04324336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forming Terrains by Glacial Erosion</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean Braun</w:t>
+                <w:t xml:space="preserve">Large-scale terrain authoring through interactive erosion simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Schott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Paule Cani</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lucie Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Galin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 42 (4), pp.1-14. </w:t>
+              <w:t xml:space="preserve">, In press, 42 (5), pp.15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3592422⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3592787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04090644v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive Authoring of Terrain using Diffusion Models</w:t>
+                <w:t xml:space="preserve">Forming Terrains by Glacial Erosion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Lochner</w:t>
+                <w:t xml:space="preserve">Guillaume Cordonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Gain</w:t>
+                <w:t xml:space="preserve">Guillaume Jouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Peytavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Perche</w:t>
+                <w:t xml:space="preserve">Jean Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Peytavie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Galin</w:t>
+                <w:t xml:space="preserve">Marie-Paule Cani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cgf.14941⟩</w:t>
+              <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 (4), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3592422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04324336v1</w:t>
+                <w:t xml:space="preserve">hal-04090644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale terrain authoring through interactive erosion simulation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Authoring and Simulating Meandering Rivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Collon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, 42 (5), pp.15. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3592787⟩</w:t>
+              <w:t xml:space="preserve">, In press, 42 (6), pp.14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3618350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04049125v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Authoring and Simulating Meandering Rivers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Axel Paris</w:t>
+                <w:t xml:space="preserve">Authoring Terrains with Spatialised Style</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Perche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Peytavie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bedrich Benes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guérin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3618350⟩</w:t>
+              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cgf.14936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04227965v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04323125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Authoring Terrains with Spatialised Style</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adrien Peytavie</w:t>
+                <w:t xml:space="preserve">Real-time terrain enhancement with controlled procedural patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bedrich Benes</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Guérin</w:t>
+                <w:t xml:space="preserve">Basile Sauvage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Graphics Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">, 2023, 43 (1), pp.e14992. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/cgf.14936⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/cgf.14992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04323125v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360714v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PTRM: Perceived Terrain Realism Metric</w:t>
               </w:r>
@@ -1906,51 +1906,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Čadík</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2053,51 +2053,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Masnou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Digne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Graphics Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 41 (2), pp.85-95. </w:t>
@@ -2129,737 +2129,724 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03577171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of realistic synthetic catchments to explore fine continental surface processes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yoann Copard</w:t>
+                <w:t xml:space="preserve">Synthesizing Geologically Coherent Cave Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Peytavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Collon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Galin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/esp.5048⟩</w:t>
+              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cgf.14420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03558806v1</w:t>
+                <w:t xml:space="preserve">hal-03331697v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesizing Geologically Coherent Cave Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adrien Peytavie</w:t>
+                <w:t xml:space="preserve">Generation of realistic synthetic catchments to explore fine continental surface processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Bunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco van de Wiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46 (3), pp.593 - 610. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/cgf.14420⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/esp.5048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03331697v2</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03558806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Desertscape Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Axel Paris</w:t>
+                <w:t xml:space="preserve">Real-Time Hyper-Amplification of Planets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Cortial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Peytavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cgf.13815⟩</w:t>
+              <w:t xml:space="preserve">The Visual Computer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00371-020-01923-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02273039v1</w:t>
+                <w:t xml:space="preserve">hal-02967067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Hyper-Amplification of Planets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Cortial</w:t>
+                <w:t xml:space="preserve">Data-driven Authoring of Large-scale Ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konrad Kapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Gain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Galin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Peytavie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Visual Computer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00371-020-01923-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3414685.3417848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02967067v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03007259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-driven Authoring of Large-scale Ecosystems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">James Gain</w:t>
+                <w:t xml:space="preserve">Segment Tracing Using Local Lipschitz Bounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Galin</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Peytavie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3414685.3417848⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/cgf.13951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03007259v1</w:t>
+                <w:t xml:space="preserve">hal-02507361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation, Modeling and Authoring of Glaciers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Argudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Galin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Peytavie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2900,356 +2887,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02929531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segment Tracing Using Local Lipschitz Bounds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Modeling Rocky Scenery using Implicit Blocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Peytavie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Dischler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Adrien Peytavie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cgf.13951⟩</w:t>
+              <w:t xml:space="preserve">The Visual Computer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36 (10), pp.2251-2261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00371-020-01905-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02507361v1</w:t>
+                <w:t xml:space="preserve">hal-02926218v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Rocky Scenery using Implicit Blocks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Desertscape Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Peytavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Argudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Visual Computer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 36 (10), pp.2251-2261. </w:t>
+              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38 (7), pp.47-55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00371-020-01905-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/cgf.13815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02926218v2</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02273039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terrain Amplification with Implicit 3D Features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Galin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Peytavie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Gain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 38 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3322,51 +3322,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Cortial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benes Benes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3417,103 +3417,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orometry-based Terrain Analysis and Synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Argudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Galin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Peytavie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Argudo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Adrien Peytavie</w:t>
+                <w:t xml:space="preserve">Axel Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Gain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 38 (6), </w:t>
@@ -3551,103 +3551,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Review of Digital Terrain Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Peytavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cordonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Cani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Graphics Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 38 (2), pp.553-577. </w:t>
@@ -3685,77 +3685,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procedural Tectonic Planets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Cortial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Peytavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3815,77 +3815,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procedural Cloudscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Webanck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Cortial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Graphics Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 37 (2), pp.431--442. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3945,51 +3945,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Digne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Peytavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4044,51 +4044,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent multi-layer landscape synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Argudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Andujar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4178,90 +4178,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Authoring Landscapes by Combining Ecosystem and Terrain Erosion Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cordonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Gain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bedrich Benes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4325,51 +4325,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient modeling of entangled details for natural scenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Grosbellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4442,103 +4442,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large Scale Terrain Generation from Tectonic Uplift and Fluvial Erosion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cordonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Cani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bedrich Benes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Graphics Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Proc. EUROGRAPHICS 2016, 35 (2), pp.165-175. </w:t>
@@ -4602,51 +4602,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Digne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Peytavie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4744,51 +4744,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Peytavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mérillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4852,51 +4852,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terrain Modelling from Feature Primitives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-David Génevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Peytavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4986,90 +4986,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terrain Generation Using Procedural Models Based on Hydrology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-David Genevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Peytavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bedrich Benes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Transactions on Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 4, 32, pp.143:1-143:13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5103,51 +5103,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Authoring Hierarchical Road Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Peytavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5226,333 +5226,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01354487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat Transfer Simulation for Modeling Realistic Winter Sceneries</w:t>
+                <w:t xml:space="preserve">Feature based terrain generation using diffusion equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Maréchal</w:t>
+                <w:t xml:space="preserve">Houssam Hnaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Akkouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Peytavie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Mérillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Graphics Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 29 (2), 10 p</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 7, 29, pp.2179-2186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-8659.2010.01806.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00475643v1</w:t>
+                <w:t xml:space="preserve">hal-01381590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feature based terrain generation using diffusion equation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Houssam Hnaidi</w:t>
+                <w:t xml:space="preserve">Heat Transfer Simulation for Modeling Realistic Winter Sceneries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mérillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mérillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Graphics Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 7, 29, pp.2179-2186. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, 29 (2), 10 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01381590v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00475643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procedural Generation of Roads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Peytavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5637,77 +5637,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiresolution control of curves and surfaces with a self-similar model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Hnaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Akkouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fractals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 3, 18, pp.271-286</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5883,243 +5883,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05306232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time terrain enhancement with controlled procedural patterns</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charline Grenier</w:t>
+                <w:t xml:space="preserve">Authoring and Simulating Meandering Rivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline P. Collon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Basile Sauvage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journées Françaises de l'Informatique Graphique 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LIRMM, Nov 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">JFIG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Montpellier, France. Article No.: 239, pp 1-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04445819v1</w:t>
+                <w:t xml:space="preserve">hal-04360953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Authoring and Simulating Meandering Rivers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Axel Paris</w:t>
+                <w:t xml:space="preserve">Real-time terrain enhancement with controlled procedural patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Sauvage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFIG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Montpellier, France. Article No.: 239, pp 1-14</w:t>
+              <w:t xml:space="preserve">journées Françaises de l'Informatique Graphique 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LIRMM, Nov 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04360953v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04445819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-scale terrain authoring through interactive erosion simulation</w:t>
               </w:r>
@@ -6157,51 +6157,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l’Association Française d’Informatique Graphique 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6226,90 +6226,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">StyleDEM: a Versatile Model for Authoring Terrains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Perche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Peytavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bedrich Benes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6347,103 +6347,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesizing Geologically Coherent Cave Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Peytavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Collon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Françaises de l'Informatique Graphique JFIG 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Nice Sophia-Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6468,103 +6468,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Rocky Scenery using Implicit Blocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Peytavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Dischler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Françaises d'Informatique Graphique (JFIG 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6602,77 +6602,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dendry: A Procedural Model for Dendritic Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bedrich Benes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6708,269 +6708,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02150651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amplification de Terrains avec des caractéristiques implicites 3D</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Modélisation procédurale de nuages multigenre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Cortial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Webanck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Peytavie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J Gain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l’Association Française d’Informatique Graphique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Poitier, France</w:t>
+              <w:t xml:space="preserve">Journées Françaises d'Informatique Graphique (j.FIG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03184694v1</w:t>
+                <w:t xml:space="preserve">hal-01813228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation procédurale de nuages multigenre</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Webanck</w:t>
+                <w:t xml:space="preserve">Amplification de Terrains avec des caractéristiques implicites 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Galin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Peytavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Galin</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Gain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Françaises d'Informatique Graphique (j.FIG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journées de l’Association Française d’Informatique Graphique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Poitier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01813228v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patch-based Terrain Synthesis</w:t>
               </w:r>
@@ -6982,51 +6982,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leandro Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Velho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Peytavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7112,51 +7112,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-David Génevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Grosbellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Peytavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7250,51 +7250,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Velho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djalma Lucio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Peytavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7330,359 +7330,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01301096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement d’apparence au cours des saisons</w:t>
+                <w:t xml:space="preserve">Changements d’apparences au cours des saisons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Grosbellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Peytavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mérillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26èmes Journées de l’Association Française d’Informatique Graphique, du chapitre français d’Eurographics et du Groupement de Recherche IG (AFIG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Limoges, France. pp.1-10</w:t>
+              <w:t xml:space="preserve">AFIG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01339315v1</w:t>
+                <w:t xml:space="preserve">hal-01250529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changements d’apparences au cours des saisons</w:t>
+                <w:t xml:space="preserve">Changement d’apparence au cours des saisons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Grosbellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Peytavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mérillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFIG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Limoges, France</w:t>
+              <w:t xml:space="preserve">26èmes Journées de l’Association Française d’Informatique Graphique, du chapitre français d’Eurographics et du Groupement de Recherche IG (AFIG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Limoges, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01250529v1</w:t>
+                <w:t xml:space="preserve">hal-01339315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération procédurale de rivières et de terrains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-David Genevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Peytavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bedrich Benes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25èmes Journées de l’Association Française d’Informatique Graphique (AFIG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Calais, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7720,77 +7720,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Component-Based Model Synthesis for Low Polygonal Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Akkouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Graphics Interface</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Ontario, Canada. pp.217-224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7854,51 +7854,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFIG'09 : 22e journées de l'Association Française d'Informatique Graphique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Arles, France. pp.123-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7917,286 +7917,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01437829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération de Variétés d'Objets par Fragments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Galin</w:t>
+                <w:t xml:space="preserve">Fractal/Wavelet representation of objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Hnaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Akkouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21èmes journées de l' Association Française d'Informatique Graphique (AFIG 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Toulouse, France. pp.1-9</w:t>
+              <w:t xml:space="preserve">The International Conference on Information &amp; Communication Technologies: from Theory to Applications - ICTTA’08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Damascus, Syria. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01501350v1</w:t>
+                <w:t xml:space="preserve">hal-01500841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractal/Wavelet representation of objects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Houssam Hnaidi</w:t>
+                <w:t xml:space="preserve">Génération de Variétés d'Objets par Fragments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marechal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Akkouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Conference on Information &amp; Communication Technologies: from Theory to Applications - ICTTA’08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Damascus, Syria. pp.1-5</w:t>
+              <w:t xml:space="preserve">21èmes journées de l' Association Française d'Informatique Graphique (AFIG 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Toulouse, France. pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01500841v1</w:t>
+                <w:t xml:space="preserve">hal-01501350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insertion de détail dans des figures autosimilaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Hnaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Akkouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 20ièmes Journées de l'AFIG 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Marne la Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8633,90 +8633,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">StyleDEM: a Versatile Model for Authoring Terrains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Perche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Peytavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bedrich Benes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8932,51 +8932,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Masnou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Digne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -9393,51 +9393,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Grosbellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mérillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9657,77 +9657,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fractal/wavelet model as a deformation tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Hnaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Akkouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-LIRIS-2008-002, LIRIS UMR CNRS 5205. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -10021,51 +10021,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3C313A3C"/>
+    <w:nsid w:val="15CC3148"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10252,51 +10252,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-guerin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2189-2728" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/090203747" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/guerin_e_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/X-2241-2019" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548358v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Rammer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;rin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Peytavie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Kapp" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecog.08198" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162169v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Schott" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Thonat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Lambert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Galin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246144v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Argudo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Schott" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.70080" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104719v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Perche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.70160" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308455v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hubert-Brierre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565030v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Paris" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3658200" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430062v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Gain" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Argudo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3641816" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360714v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Grenier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Sauvage" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14992" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04090644v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cordonnier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jouvet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Braun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Cani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3592422" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324336v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lochner" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Peytavie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Galin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14941" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049125v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fournier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3592787" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227965v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Collon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3618350" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323125v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedrich Benes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14936" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695473v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suren Deepak Rajasekaran" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Kang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin &#268;ad&#237;k" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3514244" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577171v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Masnou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Digne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14460" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558806v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bunel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lecoq" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco van de Wiel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5048" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331697v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14420" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273039v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13815" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967067v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cortial" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-020-01923-4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007259v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3414685.3417848" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929531v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3414685.3417855" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507361v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13951" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926218v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Dischler" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-020-01905-6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273097v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3342765" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281637v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dupont" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benes Benes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13814" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326472v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3355089.3356535" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097510v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13657" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136820v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13614" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730789v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Webanck" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13373" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583706v3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wolf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520366v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Andujar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Chica" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-017-1393-6" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518967v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3072959.3073667" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370684v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Grosbellet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Genevaux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13023" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01262376v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12820" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258986v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12821" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0B96KHBQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01250526v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;rillou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12726" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257198v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David G&#233;nevaux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Briquet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12530" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339224v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2461912.2461996" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354487v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bed&#345;ich Bene&#353;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2011.02055.x" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FKTM8H0J-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475643v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mar&#233;chal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;rillou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381590v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Hnaidi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Akkouche" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2010.01806.x" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/563C4E07158F25B1C40094DC93ADFA59BA8B752B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381447v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marechal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Mar&#233;chal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2009.01612.x" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XDFT3HMH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381459v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306232v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445819v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360953v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline P. Collon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361019v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Schott" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Paris" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fournier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358123v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03952188v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360946v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150651v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gaillard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rohmer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184694v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gain" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813228v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713220v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Cruz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Velho" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005360201890194" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01259310v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301096v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djalma Lucio" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339315v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01250529v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353170v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381461v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437829v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501350v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500841v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537641v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537647v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tosan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikbal Zammouri" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537622v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gouaty" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581315v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atilla Baskurt" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581320v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334315v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375737v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Oechslin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Martinez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349728v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d5ac32708cd9cfaa02de84726ba5ebb7a5681745;origin=https://hal.archives-ouvertes.fr/hal-04349728;visit=swh:1:snp:c1d460456b3bc084847330ecbc665709b227e824;anchor=swh:1:rel:b3a89dd6abff0ae5855f43d50e38fc0d311f0ca5;path=/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022955v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orhun Aydin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mahdavi-Amiri" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537632v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-84628-048-6_17" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7A4CC14B908A98D46DC2922FC11E639355DEFED1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01635126v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339316v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353153v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bender" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjan Kuijper" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Fellner" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537655v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537652v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003908v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-guerin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2189-2728" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/090203747" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/guerin_e_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/X-2241-2019" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548358v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Rammer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gu&#233;rin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Peytavie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Kapp" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecog.08198" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308455v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hubert-Brierre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Galin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246144v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Argudo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Schott" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.70080" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104719v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Perche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.70160" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162169v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Schott" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Thonat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Lambert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430062v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Gain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Argudo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3641816" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565030v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Paris" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3658200" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324336v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lochner" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gain" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perche" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Peytavie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Galin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14941" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049125v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fournier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3592787" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04090644v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cordonnier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jouvet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Braun" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Cani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3592422" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227965v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Collon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3618350" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323125v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedrich Benes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14936" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360714v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Grenier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Sauvage" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14992" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695473v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suren Deepak Rajasekaran" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Kang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin &#268;ad&#237;k" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3514244" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577171v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Masnou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Digne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14460" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331697v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14420" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558806v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bunel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lecoq" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco van de Wiel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5048" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967067v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cortial" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-020-01923-4" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007259v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3414685.3417848" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507361v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13951" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929531v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3414685.3417855" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926218v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Dischler" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-020-01905-6" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273039v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13815" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273097v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3342765" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281637v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dupont" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benes Benes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13814" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326472v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3355089.3356535" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097510v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13657" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136820v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13614" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730789v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Webanck" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13373" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583706v3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wolf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520366v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Andujar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Chica" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-017-1393-6" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518967v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3072959.3073667" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370684v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Grosbellet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Genevaux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13023" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01262376v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12820" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258986v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12821" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0B96KHBQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01250526v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;rillou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12726" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257198v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David G&#233;nevaux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Briquet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12530" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339224v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2461912.2461996" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354487v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bed&#345;ich Bene&#353;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2011.02055.x" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FKTM8H0J-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381590v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Hnaidi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Akkouche" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2010.01806.x" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/563C4E07158F25B1C40094DC93ADFA59BA8B752B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475643v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mar&#233;chal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;rillou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381447v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marechal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Mar&#233;chal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2009.01612.x" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XDFT3HMH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381459v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306232v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360953v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline P. Collon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445819v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361019v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Schott" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Paris" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fournier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358123v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03952188v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360946v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150651v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gaillard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rohmer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813228v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184694v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gain" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713220v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Cruz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Velho" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005360201890194" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01259310v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301096v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djalma Lucio" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01250529v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339315v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353170v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381461v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437829v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500841v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501350v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537641v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537647v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tosan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikbal Zammouri" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537622v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gouaty" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581315v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atilla Baskurt" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581320v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334315v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375737v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Oechslin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Martinez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349728v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d5ac32708cd9cfaa02de84726ba5ebb7a5681745;origin=https://hal.archives-ouvertes.fr/hal-04349728;visit=swh:1:snp:c1d460456b3bc084847330ecbc665709b227e824;anchor=swh:1:rel:b3a89dd6abff0ae5855f43d50e38fc0d311f0ca5;path=/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022955v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orhun Aydin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mahdavi-Amiri" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537632v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-84628-048-6_17" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7A4CC14B908A98D46DC2922FC11E639355DEFED1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01635126v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339316v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353153v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bender" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjan Kuijper" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Fellner" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537655v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537652v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003908v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>