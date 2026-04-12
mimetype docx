--- v0 (2026-03-17)
+++ v1 (2026-04-12)
@@ -2350,173 +2350,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01673099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La philosophie des techniques revue à l'aune de l'internet et du numérique</w:t>
+                <w:t xml:space="preserve">Proximités intellectuelles entre François Dagognet et Jack Goody à l'heure de l'internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Guichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Gérard Chazal. </w:t>
+              <w:t xml:space="preserve">Beaune, Jean-Claude; Salhab, Mohamad. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le numérique en débat. Des nombres, des machines et des hommes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Universitaires de Dijon, pp.173-189, 2017</w:t>
+              <w:t xml:space="preserve">Mélanges offerts à François Dagognet. Le sens des objets.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'Université Libano-française et Éditions universitaires du Liban, pp.185-205, 2017, 978-9-95345-124-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01672737v1</w:t>
+                <w:t xml:space="preserve">hal-01672738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proximités intellectuelles entre François Dagognet et Jack Goody à l'heure de l'internet</w:t>
+                <w:t xml:space="preserve">La philosophie des techniques revue à l'aune de l'internet et du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Guichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Beaune, Jean-Claude; Salhab, Mohamad. </w:t>
+              <w:t xml:space="preserve">Gérard Chazal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mélanges offerts à François Dagognet. Le sens des objets.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses de l'Université Libano-française et Éditions universitaires du Liban, pp.185-205, 2017, 978-9-95345-124-4</w:t>
+              <w:t xml:space="preserve">Le numérique en débat. Des nombres, des machines et des hommes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Universitaires de Dijon, pp.173-189, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01672738v1</w:t>
+                <w:t xml:space="preserve">hal-01672737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écritures planaires: cartes, formules, codes et images</w:t>
               </w:r>
@@ -3814,51 +3814,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1C7705DA"/>
+    <w:nsid w:val="E4200E77"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4045,51 +4045,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-guichard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3357-1259" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035350105" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article7944" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335296v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Guichard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03641667v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/ISBN.978-2-406-12722-2.P.0223" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03800949v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Abry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/re1.108.0040" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02921836v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pustelnik" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane G. Roux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Jensen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Flandrin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0237901" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310616v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17409292.2020.1723247" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097578v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/re1.094.0038" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962392v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672730v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996770v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poibeau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881060v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsl.389" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343354v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343358v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343368v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014376v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barthelemy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gondran" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014375v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.66.056110" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647759v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Busson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Begin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124707v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bachimont" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Chardel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cormerais" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armen Khatchatourov" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435991v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01480876v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04620435v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=2122" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394284153.ch6" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492735v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04024561v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-enquetes_en_technosciences_reflexions_libanaises_et_francaises_odette_barbero_mohamad_salhab_jean_claude_beaune-9782140308192-75997.html" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03446596v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673099v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672737v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672738v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403403v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsloco.com/Datalogie" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343344v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05431633v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559711v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403360v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403315v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677020v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347616v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343371v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343373v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00294711v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03641743v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056399v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Avenati" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Godart" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Magda Maftei" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013248v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Charolles" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125386v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Delmas-Marty" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-guichard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3357-1259" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035350105" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article7944" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335296v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Guichard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03641667v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/ISBN.978-2-406-12722-2.P.0223" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03800949v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Abry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/re1.108.0040" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02921836v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pustelnik" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane G. Roux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Jensen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Flandrin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0237901" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310616v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17409292.2020.1723247" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097578v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/re1.094.0038" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962392v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672730v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996770v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poibeau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881060v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsl.389" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343354v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343358v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343368v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014376v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barthelemy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gondran" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014375v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.66.056110" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647759v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Busson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Begin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124707v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bachimont" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Chardel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cormerais" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armen Khatchatourov" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435991v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01480876v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04620435v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=2122" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394284153.ch6" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492735v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04024561v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-enquetes_en_technosciences_reflexions_libanaises_et_francaises_odette_barbero_mohamad_salhab_jean_claude_beaune-9782140308192-75997.html" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03446596v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673099v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672738v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672737v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403403v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsloco.com/Datalogie" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343344v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05431633v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559711v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403360v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403315v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677020v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347616v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343371v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343373v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00294711v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03641743v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056399v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Avenati" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Godart" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Magda Maftei" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013248v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Charolles" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125386v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Delmas-Marty" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>