--- v1 (2026-04-12)
+++ v2 (2026-05-11)
@@ -2350,173 +2350,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01673099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proximités intellectuelles entre François Dagognet et Jack Goody à l'heure de l'internet</w:t>
+                <w:t xml:space="preserve">La philosophie des techniques revue à l'aune de l'internet et du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Guichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Beaune, Jean-Claude; Salhab, Mohamad. </w:t>
+              <w:t xml:space="preserve">Gérard Chazal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mélanges offerts à François Dagognet. Le sens des objets.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses de l'Université Libano-française et Éditions universitaires du Liban, pp.185-205, 2017, 978-9-95345-124-4</w:t>
+              <w:t xml:space="preserve">Le numérique en débat. Des nombres, des machines et des hommes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Universitaires de Dijon, pp.173-189, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01672738v1</w:t>
+                <w:t xml:space="preserve">hal-01672737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La philosophie des techniques revue à l'aune de l'internet et du numérique</w:t>
+                <w:t xml:space="preserve">Proximités intellectuelles entre François Dagognet et Jack Goody à l'heure de l'internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Guichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Gérard Chazal. </w:t>
+              <w:t xml:space="preserve">Beaune, Jean-Claude; Salhab, Mohamad. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le numérique en débat. Des nombres, des machines et des hommes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Universitaires de Dijon, pp.173-189, 2017</w:t>
+              <w:t xml:space="preserve">Mélanges offerts à François Dagognet. Le sens des objets.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'Université Libano-française et Éditions universitaires du Liban, pp.185-205, 2017, 978-9-95345-124-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01672737v1</w:t>
+                <w:t xml:space="preserve">hal-01672738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écritures planaires: cartes, formules, codes et images</w:t>
               </w:r>
@@ -3814,51 +3814,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E4200E77"/>
+    <w:nsid w:val="03DF9C6C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4045,51 +4045,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-guichard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3357-1259" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035350105" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article7944" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335296v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Guichard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03641667v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/ISBN.978-2-406-12722-2.P.0223" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03800949v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Abry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/re1.108.0040" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02921836v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pustelnik" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane G. Roux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Jensen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Flandrin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0237901" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310616v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17409292.2020.1723247" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097578v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/re1.094.0038" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962392v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672730v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996770v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poibeau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881060v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsl.389" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343354v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343358v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343368v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014376v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barthelemy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gondran" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014375v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.66.056110" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647759v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Busson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Begin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124707v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bachimont" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Chardel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cormerais" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armen Khatchatourov" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435991v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01480876v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04620435v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=2122" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394284153.ch6" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492735v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04024561v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-enquetes_en_technosciences_reflexions_libanaises_et_francaises_odette_barbero_mohamad_salhab_jean_claude_beaune-9782140308192-75997.html" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03446596v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673099v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672738v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672737v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403403v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsloco.com/Datalogie" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343344v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05431633v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559711v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403360v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403315v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677020v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347616v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343371v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343373v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00294711v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03641743v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056399v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Avenati" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Godart" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Magda Maftei" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013248v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Charolles" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125386v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Delmas-Marty" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-guichard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3357-1259" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035350105" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article7944" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335296v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Guichard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03641667v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/ISBN.978-2-406-12722-2.P.0223" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03800949v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Abry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/re1.108.0040" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02921836v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pustelnik" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane G. Roux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Jensen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Flandrin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0237901" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310616v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17409292.2020.1723247" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097578v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/re1.094.0038" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962392v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672730v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996770v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poibeau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881060v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsl.389" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343354v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343358v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343368v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014376v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barthelemy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gondran" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014375v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.66.056110" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647759v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Busson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Begin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124707v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bachimont" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Chardel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cormerais" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armen Khatchatourov" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435991v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01480876v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04620435v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=2122" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394284153.ch6" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492735v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04024561v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-enquetes_en_technosciences_reflexions_libanaises_et_francaises_odette_barbero_mohamad_salhab_jean_claude_beaune-9782140308192-75997.html" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03446596v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673099v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672737v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672738v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403403v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsloco.com/Datalogie" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343344v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05431633v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559711v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403360v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403315v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677020v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347616v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343371v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343373v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00294711v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03641743v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056399v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Avenati" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Godart" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Magda Maftei" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013248v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Charolles" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125386v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Delmas-Marty" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>