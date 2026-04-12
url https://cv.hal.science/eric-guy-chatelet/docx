--- v0 (2026-03-21)
+++ v1 (2026-04-12)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric Guy Chatelet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eric-guy-chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9260-9515</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">06023752X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (74)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Machine Learning and NGO Algorithm Approach for Fault Classification and Localization in Electrical Distribution Lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Guerraiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouadjmi Abbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Dekhici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Zeblah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 14, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pr14060944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05556060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Rice Husk Addition on the Hygrothermal, Mechanical, and Acoustic Properties of Lightened Adobe Bricks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Banaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Murer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (14), pp.3364. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma18143364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05169142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of hospital medical waste management and its influence on the environment: the impact of COVID-19 in France and Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Asmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Khafaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Châtelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management of Environmental Quality: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/MEQ-05-2025-0365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic Integration of Drone Technology and Digital Twins for Optimal Construction Project Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tareq Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dragomir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (11), pp.4787. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app14114787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techno-Economic Green Optimization of Electrical Microgrid Using Swarm Metaheuristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Guerraiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Dekhici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Zeblah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (4), pp.1803. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en16041803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Interval Approach for the Availability Optimization of Multi-State Systems in the Presence of Aleatory and Epistemic Uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Akrouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sallak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahed Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Haj Chhade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASCE-ASME Journal of Risk and Uncertainty in Engineering Systems, Part B: Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (2), pp.021202. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4052461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology for the Assessment of Imprecise Multi-State System Availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Akrouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sallak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahed Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Hajj Chehade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (1), pp.150. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/math10010150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction to: Economic evaluation of the life cycle of a wind farm and improving the levelized cost of energy in region Champagne-Ardenne, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelouahab Zaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Meziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Lakdja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacef Tazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Energy and Environmental Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40095-021-00469-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When and how to repower energy systems? A four strategies-based decision model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Safaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacef Tazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Bouzidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISA Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isatra.2021.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability Optimization of Wind Farm Power Systems Using Bat Algorithm with Generalized Flight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Guerraiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Dekhici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Zeblah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Reliability, Quality and Safety Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (03), pp.2150019. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218539321500194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Objective Electrical Power System Design Optimization Using a Modified Bat Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Guerraiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Dekhici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Zeblah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (13), pp.3956. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14133956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance enhancement of renewable energy systems subject to units’ degradation and performance dependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacef Tazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Bouzidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6, pp.538-542. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egyr.2020.11.194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal age replacement policy for parallel and series systems with dependent components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Safaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jafar Ahmadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 197, pp.106798. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2020.106798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing stress with experience feedback in crisis situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sammy Teffali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI EDAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33 (02), pp.206-225. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0890060419000106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02311043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability analysis by mapping probabilistic importance factors into bayesian belief networks for making decision in water deluge system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam H.M. Guetarni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassima Aissani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubida Lounis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Process Safety Progress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38 (2), pp.e12011. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/prs.12011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preventive Maintenance Optimization and Comparison of Genetic Algorithm Models in a Series–Parallel Multi-State System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Maatouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iman Jarkass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazir Chebbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of intelligent systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (2), pp.219-230. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/jisys-2017-0096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waste and material flow analysis in the end-of-life wind energy system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacef Tazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junbeum Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resources, Conservation and Recycling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 145, pp.199-207. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resconrec.2019.02.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining Production Systems Performance Metrics Considering Machine Downtime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Alfredo Bula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacef Tazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52 (13), pp.1022-1027. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How combined performance and propagation of failure dependencies affect the reliability of a MSS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacef Tazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Bouzidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 169, pp.531-541. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2017.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind farm topology-finding algorithm considering performance, costs, and environmental impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacef Tazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Meziane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (25), pp.24526-24534. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-017-9377-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wear Analysis of Wind Turbine Bearings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacef Tazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Bouzidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Renewable Energy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (4), pp.2120-2129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photovoltaics in the assessment of wireless sensor network reliability with changing environmental conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabih Kassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quality and Reliability Engineering International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33 (8), pp.2239-2254. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/qre.2187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability Analysis of Wind Turbines Considering Constraints and Legislation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacef Tazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Bouzidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clean Energy Technologies (JOCET)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (6), pp.480-486. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18178/JOCET.2017.5.6.420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability assessment of photovoltaic wireless sensor networks for forest fire propagation detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabih Kassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Soukieh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modelling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38 (1), pp.50-65. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02286203.2017.1393857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a Hybrid Cost-FMEA Analysis for Wind Turbine Reliability Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacef Tazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Bouzidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (3), pp.276. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en10030276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model to quantify the resilience of mass railway transportation systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kpotissan Adjetey-Bahun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Birregah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Planchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 153, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2016.03.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connecting a population dynamic model with a multi-period location-allocation problem for post-disaster relief operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Cynthia Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Brasil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Birregah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 247 (2), pp.693-713. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-015-2104-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Diagnosis in Fuzzy Discrete Event System: Incomplete Models and Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddie Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossam A Gabbar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Prognostics and Health Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Availability optimization of a redundant system through dependency modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyang Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematical Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 38 (19-20), pp.4574 - 4585. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apm.2014.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Natural Disasters on Critical Infrastructures: A Domino Effect-based Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Birregah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Homeland Security and Emergency Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11 (2), pp.217-241. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/jhsem-2012-0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domino Effect Analysis and Assessment of Industrial Sites: A Review of Methodologies and Software Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computers and Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 02 (III), pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for quantitative assessment of the domino effect in industrial sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangpu Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Process Safety and Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 91 (6), pp.452-462. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psep.2012.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfigurable hardware implementation of a simple Authentication Protocol for a Wireless Sensor Networks platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Errandani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazek Abdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Doumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16 (3A), pp.1739-1752</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Assessment of Risk Caused By Fire and Explosion in Chemical Process Industry: A Domino Effect-Based Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lallement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Risk Analysis and Crisis Response</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (2), pp.66-76. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2991/jrarc.2013.3.2.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026560v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint redundancy and imperfect preventive maintenance optimization for series–parallel multi-state degraded systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Nourelfath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Nahas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 103, pp.51-60. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2012.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating production, inventory and maintenance planning for a parallel system with dependent components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Nourelfath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 101, pp.59-66. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2012.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient immune algorithm for optimal allocations in series-parallel continuous manufacturing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamani Massim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zeblah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (5), pp.1603-1619. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-010-0463-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inquiétudes de l'école face aux évolutions de la violence - Adapter les outils à une stratégie d'anticipation du risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Vanmeenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Laclemence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16, pp.29-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Risk Assessment of Domino Effect Caused by Heat Load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangpu Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systems Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (1), pp.42-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Series-parallel Systems Design: Reliability Allocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Decision Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (4), pp.473-487. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jds.14.473-487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les diagrammes-blocs fonctionnels : une aide à la construction manuelle des arbres de défaillance. Systèmes sans boucle de régulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dutuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Bouhoufani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne Diagnostic et Sûreté de Fonctionnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (2), pp.181-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d'Effet Domino : Méthodes et Outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Birregah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop interdisciplinaire sur la sécurité globale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability Allocation Problem in Series-Parallel Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Belmecheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Evolutionary Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (1), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/jaec.2011010101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Uncertainty Propagation for Availability Assessment of Stochastic Multi-state Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen El Falou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Performability Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (3), pp.251-261. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23940/ijpe.11.3.p251.mag⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient combined immune-decomposition algorithm for optimal buffer allocation in production lines for throughput and profit maximization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamani Massim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Amodeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zeblah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37 (4), pp.611-620. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2009.06.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability optimisation using harmony search algorithm under performance and budget constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Zeblah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Samrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamani Massim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Reliability and Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (2/3), pp.299. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJRS.2010.032450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Performance Analysis of a MIMO-Relaying Scheme With Space–Time Block Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazek Abdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salama Said Ikki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 59 (7), pp.3604-3609. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2010.2050791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Series-parallel power system optimisation using a harmony search algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Zeblah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Samrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamani Massim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Power and Energy Conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (1), pp.15. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJPEC.2009.023474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of maintenance policy using the proportional hazard model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Samrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raed Kouta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazir Chebbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 94 (1), pp.44-52. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2007.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bi-objective optimization algorithms for joint production and maintenance scheduling: application to the parallel machine problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Berrichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Amodeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mezghiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 20 (4), pp.389-400. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-008-0113-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient process to reduce infrastructure vulnerabilities facing malevolence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Piwowar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Laclemence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 94 (11), pp.1869-1877. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2009.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens entre sureté et sécurité : un nouveau champ de recherche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Laclemence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre des Cindyniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 43, pp.3-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of simulation and optimization platform to analyse maintenance policies performances for manufacturing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Anouar Jamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daoud Ait-Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21 (4), pp.407-414. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09511920701574214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sûreté de fonctionnement es systèmes de commande. Principes et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, S8 262, pp.1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sûreté de fonctionnement des systèmes de commande. Exemple d'application et rappels sur les RdP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, S 8 263, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investment-Cost Optimization of Plastic Recycling System under Reliability Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Zeblah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Samrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Hadjeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leonardo Journal of Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7 (12), pp.79-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability optimization of a redundant system with failure dependencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyang Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 92 (12), pp.1627-1634. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2006.09.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal (s, S) production policies with delivery time guarantees and breakdowns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Jellouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lallement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1 (3), pp.266. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/EJIE.2007.014687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter’s setting of the ant colony algorithm applied in preventive maintenance optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Samrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raed Kouta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazir Chebbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 18 (6), pp.663-677. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-007-0039-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adopter une démarche systémique face aux menaces contemporaines d'actes malveillants pour l'anticipation des risques et l'aide à la décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Piwowar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Laclemence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 10, pp.77-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal design of a maintainable cold-standby system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyang Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 92 (1), pp.85-91. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2005.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decisions Making Optimization in a Complex System's Maintenance Policy Using Metaheuristics, UGF and Proportional Hazard Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Samrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raed Kouta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazir Chebbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of computational science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1, 1 (40-57)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New methods to minimize the preventive maintenance cost of series–parallel systems using ant colony optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Samrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chebbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 89 (3), pp.346-354. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2004.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de techniques utilisées en physique fondamentale pour l'obtention et l'interprétation des indicateurs de sûreté de fonctionnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phoebus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 33 (2), pp.51-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Dynamic Programming Method for Reliability &amp; Redundancy Allocation in a Parallel-Series System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 54 (2), pp.254-261. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TR.2005.847270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability allocation problem in a series–parallel system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 90 (1), pp.55-61. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2004.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement dynamique des processus opérationnels. Représentation par une relation états/indicateurs de performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lallement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 38 (7-8), pp.827-846. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jesa.38.827-846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation de fiabilité et de redondance. Les systèmes parallèle-série</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 38 (1-2), pp.85-102. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jesa.38.85-102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New method to minimize the preventive maintenance cost of series–parallel systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 82 (3), pp.247-255. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0951-8320(03)00166-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A practical comparison of methods to assess sum-of-products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dutuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 79 (1), pp.33-42. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0951-8320(02)00165-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la fiabilité d'un système de prévision de la demande dans le cas d'une politique de regroupement des besoins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 37 (4), pp.325-335. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ro:2004005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimized procedure to generate sums of disjoint products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dutuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Bouhoufani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 65 (3), pp.289-294. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0951-8320(99)00010-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependability modelling and evaluation by using stochastic Petri nets: application to two test cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dutuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Signoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 55 (2), pp.117-124. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0951-8320(96)00108-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison between two indirect exponentiation methods and O.D.E. integration method for RAMS calculations based on homogeneous Markovian models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mébarek Djebabra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dutuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 51 (1), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0951-8320(95)00104-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (133)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulfilment as a Driver for Socio-Ecological Transformation in Engineering Schools: An Ikigai Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rossignole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Prodhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Systems, Sustainability and Safety Conference (TS3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Technologie de Compiègne [UTC], UTT, UTBM, UTTOP, Oct 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épanouissement comme moteur de la transformation socio-écologique dans les écoles d'ingénieurs : une approche par l'Ikigaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rossignole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Prodhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Châtelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Systems, Sustainability and Safety Conference (TS3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Technologie de Compiègne [UTC], UTT, UTBM, UTTOP, Oct 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Reliability Approach for a Complex Offshore System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alcebiades Ernesto Hlunguane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouta Raed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 31st European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Angers, France. pp.1639-1645, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-18-2016-8_306-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable transition of social-technical-ecological systems in hazardous contexts with a muticultural approach: A framework for sustainability lab researches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First workshop of the EUT+ Sustainability lab</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUT+ Sustainability lab, Jun 2021, Virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Enhancement of Renewable Energy Systems Subject to units’ Degradation and Performance Dependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacef Tazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7 th International Conference on Power and Energy Systems Engineering, (CPESE 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Fukuoka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03060204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representing Stress Impact in Crisis Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sammy Teffali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IFIP International Workshop on Artificial Intelligence for Knowledge Management (AI4KM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Melbourne, VIC, Australia. pp.99-112, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-29904-0_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Topology and Repowering Time for Offshore Wind Turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Safaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacef Tazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Bouzidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 6th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France. pp.1344-1349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology for imprecise availability computing and optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Akrouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sallak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahed Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Haj Chhadé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th European Safety and Reliability Conference (ESREL 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Hannover, Germany. pp.2440-2446, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-11-2724-3_0599-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating Crisis Situation by Using Ontology and Fuzzy Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sammy Teffali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th ISCRAM Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, València, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability Analysis Of Wind Turbines Using Petri Nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacef Tazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Ghani Aissaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Bouzidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 7th International Conference on Renewable Energy Research and Applications (ICRERA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France. pp.858-864, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRERA.2018.8566857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End of life of wind energy systems: A regional case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacef Tazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junbeum Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Conference Society and Materials (SAM'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning From Fails in Crisis Management: Case of Stress Impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sammy Teffali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 14th International Conference on Natural Computation, Fuzzy Systems and Knowledge Discovery (ICNC-FSKD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Huangshan, China. pp.806-814, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FSKD.2018.8687304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Exploration of Several Dimensions in Learning: Application on Crisis Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sammy Teffali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Knowledge Management and Information Sharing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Seville, Spain. pp.153-160, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006920001530160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New method for availability computing of complex systems using imprecise Markov models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Akrouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sallak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Hajj Chehade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IMA International Conference on Modelling in Industrial Maintenance and Reliability (MIMAR 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Liverpool, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19124/ima.2018.001.02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End of life of wind energy systems: A regional case study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacef Tazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junbeum Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IcRS 2018 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onshore wind turbine LCOE assessment under technology and environmental constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacef Tazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Bouzidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Conference on Sustainable Development of Energy, Water and Environment Systems – SDEWES Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing multi-state power system maintenance policy under constraints of loads and costs: application to wind farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacef Tazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Bouzidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Mathematical Methods in Reliability (MMR 2017).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Assessment of Moroccan Onshore Wind Energy Based on SCADA Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacef Tazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anasse Bennouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Renewable and Sustainable Energy Conference (IRSEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Tangier, Morocco. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRSEC.2017.8477288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A contribution to the evaluation of imprecise availability of complex systems using markov models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Akrouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sallak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahed Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Haj Chehade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Uncertainty Quantification in Computational Sciences and Engineering (UNECOMP 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Rhodes Island, Greece. pp.456-466, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7712/120217.5383.16866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance Optimization Using Fuzzy Logic Controlled Genetic Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Maatouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazir Chebbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iman Jarkass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IFAC Conference on Manufacturing Modelling, Management and Control MIM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Troyes, France. pp.757-762, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Railway transportation system's resilience: Integration of operating conditions into topological indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kpotissan Adjetey-Bahun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Planchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Birregah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOMS 2016 - 2016 IEEE/IFIP Network Operations and Management Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Istanbul, Turkey. pp.1163-1168, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NOMS.2016.7502981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability optimization of wind farms considering constraints and regulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacef Tazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Meziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Bouzidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Conference on Renewable Energy Research and Applications (ICRERA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Birmingham, United Kingdom. pp.130-136, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRERA.2016.7884496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability assessment of wireless sensor networks equipped with photovoltaic cells for the detection of changing environmental conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabih Kassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachar El Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Soukieh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2nd International Conference on Engineering Sciences and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, High Tatras Mountains, Slovakia. pp.324-324, </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781315210469-281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability Assessment of Wireless Sensor Networks for Environmental Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabih Kassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachar El Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Sardouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference, ESREL 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Diagnosis Based on Evolving Fuzzy Finite State Automaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddie Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossam A Gabbar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the Prognostics and Health Management Society 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Fort Worth, United States. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.3681.0568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind farm reliability optimization using harmony search under performance and budget constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Meziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hamzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lehri-Boufala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Renewable and Sustainable Energy Conference (IRSEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Ouarzazate, Morocco. pp.808-815, </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRSEC.2014.7059892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simulation-based approach to quantifying resilience indicators in a mass transportation system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kpotissan Adjetey-Bahun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Birregah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Laurens-Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Information Systems for Crisis Response and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, University Park, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis Using Incomplete Model in Fuzzy Discrete Event System: Application to Crisis Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddie Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossam Gaber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 13th International Conference on Machine Learning and Applications (ICMLA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Detroit, United States. pp.432-440, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMLA.2014.109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preventive maintenance optimization for multi-states series-parallel systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Maatouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazir Chebbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Global Conference on Power Control and Optimization (PCO'2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Kota Kinabalu, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Availability maximization and cost study in multi-state systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Maatouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazir Chebbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 Annual Reliability and Maintainability Symposium (RAMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Orlando, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RAMS.2013.6517661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimization model for the post-disaster response in terms of system resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Cynthia Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Birregah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Interdisciplinaire sur la Sécurité Globale (WISG 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-layer Crisis Mapping: A Social Media-Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Birregah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Top</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE 21st International Workshop On Enabling Technologies: Infrastructure For Collaborative Enterprises (WETICE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Toulouse, France. pp.379-384, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WETICE.2012.47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost minimization of maintained multi-state system using optimal load distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Maatouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chebbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 International Conference on Quality, Reliability, Risk, Maintenance, and Safety Engineering (QR2MSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Chengdu, China. pp.1005-1009, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICQR2MSE.2012.6246394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secure configuration schemes for FPGA-based systems with simple key management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abelghani Errandani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Doumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 VIII Southern Conference on Programmable Logic (SPL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Bento Goncalves, Spain. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SPL.2012.6211771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Quantitative Risk Assessment of domino effect on Industrial Plants Using Colored Stochastic Petri Nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lallement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSAM11 &amp; ESREL2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Helsinki, Russia. pp.898-907</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002863v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Assessment of Domino Effect Caused by Overpressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangpu Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability and Risk Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability of multi-states system with load sharing and propagation failure dependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Maatouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chebbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 International Conference on Quality, Reliability, Risk, Maintenance, and Safety Engineering (ICQR2MSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Xi'an, China. pp.42-46, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICQR2MSE.2011.5976565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdependency-based approach of complex events in critical infrastructure under crisis: a first step toward a global framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Birregah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Assessment of Domino Effect Caused by Heat Radiation in Industrial Sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangpu Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Risk Analysis (ICRA4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Limassol, Cyprus. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theoretical study of the interactions between the components of resilience in critical urban infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ourdia Mezzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Birregah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET International Conference on Smart and Sustainable City (ICSSC 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Shanghai, China. pp.51-51, </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/cp.2011.0309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maîtrise des risques et l'écologie industrielle : vers une approche intégrée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Birregah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Brullot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huitième congrès de l'union européenne de systémique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oprimization of redundancy and imperfect preventive maintenance for series-parallel multi-state systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Nourelfath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video acquisition between USB 2.0 CMOS camera and embedded FPGA system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazek Abdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Gurram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abelghani Errandani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 5th International Conference on Signal Processing and Communication Systems (ICSPCS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Honolulu, United States. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSPCS.2011.6140863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Tolerance of Multiple Logic Faults in SRAM-Based FPGA Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Lahrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Doumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 14th Euromicro Conference on Digital System Design (DSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Oulu, Finland. pp.231-238, </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSD.2011.33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating production and maintenance planning for a parallel system with dependant components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Nourelfath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault tolerance of SRAM-based FPGA via configuration frames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Lahrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Doumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems (DDECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Cottbus, Germany. pp.139-142, </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DDECS.2011.5783066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation quantitative des effets dominos dans les sites industriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lallement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surveillance, Sûreté et Sécurité des Grands Systèmes » (GIS 3SGS'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel SRAM-based FPGA architecture for defect and fault tolerance of configurable logic blocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Lahrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazek Abdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Doumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE 13th International Symposium on Design and Diagnostics of Electronic Circuits &amp; Systems (DDECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Vienna, Austria. pp.305-308, </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DDECS.2010.5491763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Availability and reliability of general multistate note networks modeled by UGF and taking into account connectivity uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen El Falou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Probabilistic Safety Assessment &amp; Management Conference 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA Implementation of an Authentication Protocol for Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Errandani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazek Abdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Doumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The FTRA 2010 International Symposium on Advances in Cryptography, Security and Applications for Future Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Gwangju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative MMSE interference canceler for cooperative diversity MIMO relay network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazek Abdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Doumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 4th International Conference on Signal Processing and Communication Systems (ICSPCS 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Gold Coast, Australia. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSPCS.2010.5709736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The attacker's Perspective of the shield system of a target: a framework to improve resilience assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Birregah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Laclemence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Emergency Preparedness (InterCEPt)- The Challenges of Mass Evacuation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des impacts de sinistres en cascade : état de l'art et méthodes d'analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Laclemence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lallement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Interdisciplinaire en Sécurité Globale WISG 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combined approach for suspicious networks detection in graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Birregah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Laclemence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VSST'2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Toulourse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outage Analysis of Space Time Block Coding MIMO Cooperative System with Amplify-and-Forward Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazek Abdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salama Ikki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE Vehicular Technology Conference (VTC 2010-Fall)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Ottawa, Canada. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VETECF.2010.5594179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new framework to define Familiar Strangers in online social networks: spacio-temporal challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Birregah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Corpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Laclemence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatio-Temporal Constraints on Social Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Santa Barbara, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Master-Slave TMR Inspired Technique for Fault Tolerance of SRAM-Based FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Lahrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Doumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazek Abdaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE Computer Society Annual Symposium on VLSI (ISVLSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Lixouri, Greece. pp.58-62, </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISVLSI.2010.38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of probabilistic methods for mastering cascade effect modelling (submitted to explosions, impacts, blast, terrorism ...): data bases, uncertainties, simplified models - French Research Project ANR CSOSG 2008 &amp;quot; DISC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Eid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mebarki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Elegbede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th ESReDA Seminar on Challenges in Structural Safety &amp; Risk Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Coimbra, Portugal. pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00833087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Availability assessment of stochastic multi-states systems based on UGF and taking into account data uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen El Falou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 IEEE International Conference on Industrial Engineering and Engineering Management (IEEM 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Hong Kong, China. pp.1170-1174, </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEEM.2009.5372978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Combined Immune-Decomposition Algorithm for Optimal Buffer Allocation in Production Lines for Throughput and Profit Maximization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamani Massim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Amodeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Zeblah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd European Conference on Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Countering malevolent acts on complex systems by anticipating and using efficient keys to make the right decision at the right time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Piwowar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Laclemence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International conference on probabilistic safety assessment and management - PSAM 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche évolutionnaire bi-objective pour l'ordonnancement conjoint production-maintenance: cas de machines parallèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Berrichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mezghiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Amodeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colonies de fourmis pour l'allocation de fiabilité : systèmes série-parallèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Belmecheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e conférence internationale de modélisation et simulation (MOSIM'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach to assess the reliability of a multi-state system with dependant components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Samrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Reliability and safety Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la fiabilité d'un système à composants dépendants en tenant compte de la maintenance corrective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Samrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e colloque national de sûreté de fonctionnement (lambda-mu 16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are safety and security in industrial systems antagonistic or complementary issues ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Laclemence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Piwowar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Affeltranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2008 &amp; 17. SRA Europe Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Valencia, Spain. pp.3093-3100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticiper le risque de malveillance sur un système à flux semi-contrôlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Piwowar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Laclemence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop du GIS Surveillance, Sûreté et Sécurité des Grands Systèmes (3SGS'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of security measures assignment using a brachn-and-bound algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Samrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idem Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Laclemence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Forum international de la maintenance (FIM'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Queueing Petri Nets (QPN): A tool for analyzing operational processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lallement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arezki Aït Seddik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Congrès International Pluridisciplinaire Qualité et Sûreté de Fonctionnement (Qualita)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Tanger, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paradoxes de la sécurité industrielle, nouveaux champs de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Affeltranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Piètre-Cambacédès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Laclemence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WISG'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new appreach to improve the protection of infrastructure against terrorism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Samrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Laclemence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference (ESREL'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Stavenger, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lien entre sûreté et sécurité : un nouveau champ de recherche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Laclemence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er congrès à thématique cindynique - les entretiens du risque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la disponibilité d'un système logistique à partir d'un modèle QPN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arezki Aït Seddik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lallement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Congrès international de génie industriel (CIGI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Trois-Rivières, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir les vulnérabilités d'un site et hiérarchiser la criticité des endroits stratégiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Piwowar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er congrès à thématique cindynique - les entretiens du risque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of maintenance policy using proportional hazard model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Samrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raed Kouta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazir Chebbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European safety and Reliability Conference - ESREL'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Estoril, Portugal. pp.595-600</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preventive Maintenance Optimisation Using Evolutionary Hybrid Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Samrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Benouhiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 International Conference on Service Systems and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Troyes, France. pp.620-625, </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSSSM.2006.320533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decisions making optimisation in a complex systems maintenance policy using metaheuristics, UGF and proportional hazard model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Samrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raed Kouta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazir Chebbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th asian pacific industrial engineering &amp; management, APIEMS'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preventive maintenance optimization using ant colony algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Samrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raed Kouta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazir Chebbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internation Conference on Probabilistic Safety Assessment and Management - PSAM 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A discretization approach for reliability optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Filtopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European safety and Reliability Conference - ESREL'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Estoril, Portugal. pp.1733-1737</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic analysis of behaviour and ageing of PEM fuel cell with integration of degradation models and random temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Kerdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Eid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raed Kouta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31th ESReDA seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Smolenice Castle, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating simulation and optimization to analyze maintenance policies performances for complex systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Anouar Jamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier H. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daoud Aït-Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering ans Systems Management - IESM'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability optimization of a parallel system with redundantly dependent components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyang Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL'2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Tri-City, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des conditions d'évolution d'un système par évaluation de son entropie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Arbaretier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e colloque national de sûreté de fonctionnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of optimization techniques to reliability and redundancy allocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3th international conference on optimization and control with applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Chongqing-Chengdu, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability allocation in series-parallel system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Mathematical Methods in Reliability Methodology and Practice - MMR'04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Santa Fe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and simulation of maintenance strategies using stochastic Petri nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Langeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Despujols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMR 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Santa Fe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal reliability allocation: simplification and fallacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyang Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCPL2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Santiago, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation de fiabilité dans les systèmes série-parallèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e conférence francophone modélisation et simulation - MOSIM'04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d'accélération de la simulation de Monte Carlo basée sur le &amp;quot;failure biasing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Collas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement (Lambda-Mu 14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The preventive maintenance cost of series-parallel systems minimization using genetic and ant colony algorithms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Samrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazir Chebbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMS'2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Arles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System Dynamic Modelling: accounting for data uncertainty by the use of fuzzy logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Bouzidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conaccont meeting : Material Flow Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conceptual approach of industrial metabolism: analysis of methodologies and tools.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Domingues Tavares De Sá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quo vadis MFA? Material Flow Analysis - where do we go?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Wuppertal, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation de fiabilité et de redondance dans les systèmes parallèle-série</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale sur la Productique - cIP 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of reliability optimization and models for a new reliability and redundancy allocation problem in a parallel-series system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Congrès international pluridisciplinaire Qualité et Sûreté de Fonctionnement - Qualita 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche analytique pour améliorer l'évaluation des grandeurs de sûreté de fonctionnement en prenant en compte les incertitudes sue les données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raed Kouta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Congrès international de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability and redundancy allocation in a parallel-series system by dynamic programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Industrial Engineering and Production Management- IEPM 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Porto, Portugal. pp.502-511</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of maintenance cost under asymptotic reliability constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radim Briš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety and Reliability: Esrel'03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la fiabilité d'un système de prévision de la demande dans le cas d'une politique de regroupement des besoins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée nationale de la ROADEF 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Assessment of Complex Maintenance Policies using Stochastic Petri Nets in Decision making and Risk Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Jellouli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient method to minimise the preventive maintenance cost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radim Briš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Reliability-Based Design and Optimisation: RBO'02</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of stochastic synchronized Petri nets in supply chain inventory management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Jellouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation versus Markovian Methods in System Dependability Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dutuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIL'01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Okinawa, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Carlo simulation and stochastic algorithms for optimising supply chain management in an uncertain environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Jellouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Systems, Man &amp; Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Tucson, United States. pp.1840-1844, </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSMC.2001.973600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la CL en utilisant Monte Carlo simulation et les algorithmes génétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Jellouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCSC 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A logistics state representation using industrial performance indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lallement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIL'01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Naha, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation du comportement d'un système logistique par une relation états/indicateurs de performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lallement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM'01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2001, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimising (s,S) policy with breakdowns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Jellouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASMDA 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Carlo simulation and genetic algorithm for optimising supply chain management in a stochastic environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Jellouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Systems, Man &amp; Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Tucson, United States. pp.1835-1839, </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSMC.2001.973596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of preventive maintenance policies using multiphased Markov models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dieulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference on Mathematical Methods in Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability Study Of A Bridge Submitted To Dynamic Loads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Elegbede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference on Mathematical Methods in Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en oeuvre d'ateliers logiciels SdF pour l'analyse de sûreté de fonctionnement des respirateurs artificiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e colloque national de sûreté de fonctionnement Mouvement Français pour la qualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2000, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic programming approach for the generalized travelling salesman problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Jellouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop Discrete Optimization Methods in Scheduling and computing-aided design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Minsk, Belarus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance Planning and Supply Chain process analyses using Monte Carlo simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lallement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL'2000 and SRA-Europe Annual Conference Foresight and Precaution, 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Edimbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the reliability of a cracked pipe under pressure and tension using artificial neural network and finite element analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pendola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hornet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference on Mathematical Methods in Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la Qualité du Système d'information sur le Processus de Décision dans une Unité logistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lallement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche Méthodologique et Systémique de Ecologie Industrielle : essai d'approche globale et de finalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Le Gallou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kondo Adjallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interest of Simulation Modelling for Computer-aided Decision in the frame of Logistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lallement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thirion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIL'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Saint Petersbourg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la fiabilité d'un système soumis à une maintenance préventive déterministe et aléatoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualita 99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1999, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of Neural Networks in the reliability analysis of dynamic systems : an overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop Series on Advanced Topics in Reliability and Risk Analysis, Dynamic Reliability : Future Directions, University of Maryland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Greenbelt, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability evaluation of dynamic systems by using stochastic Petri nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dutuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop Series on Advanced Topics in Reliability and Risk Analysis, Dynamic Reliability : Future Directions, University of Maryland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Greenbelt, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to use neural networks to study the reliability of dynamic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICNN '98 - International Conference on Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1998, Anchorage, United States. pp.226-230, </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IJCNN.1998.682267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of neural networks to evaluate RAMS' parameters of dynamic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Padovani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference, ESREL' 98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1998, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a sequential, non coherent and looped system with two approaches : Petri Nets and Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dutuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Safety and Reliability, ESREL '97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability evaluation of systems subject to partial renewals for preventive maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Safety and Reliability (ESREL '97)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des scénarios de panne d'un système a l'aide de réseaux de neurones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dutuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème congrès pluridisciplinaire, Qualité et Sûreté de fonctionnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1997, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des grandeurs de sûreté de fonctionnement d'un système à renouvellements partiels par modélisation markovienne multi-phasée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIXèmes Journées de Statistique - ASU'97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1997, Carcassonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de scénarios de panne d'un système à l'aide de réseaux de neurones - application à un cas test ISdF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques de simulation en fiabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Qualité Fiabilité ASU, Jan 1997, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronized Stochastic Petri Nets Modelling of Malfunctioning Logistic Unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lallement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Thirion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Logistics, ICIL '97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Chico, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies d'inspections optimales pour le diagnostic et la maintenance préventive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème congrès pluridisciplinaire, Qualité et Sûreté de fonctionnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1997, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sûreté de fonctionnement dans la formation d'Ingénieurs en Génie des Systèmes Industriels a l'Université de Technologie de Troyes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kondo Adjallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème colloque International de Fiabilité et de maintenabilité lambda-mu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1996, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability evaluation of a periodically tested system by using different methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cailliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dutuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Signoret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Safety and Reliability, ESREL'96, PSAM III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1996, Crete, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependability study of a logistic unit - Dynamic simulation using Stochastic Petri Nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Thirion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Logistics ICIL'95</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1995, Ouro Preto, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux de Petri stochastiques et interprétés : un outil performant d'évaluation de la sûreté de fonctionnement des systèmes. Application à deux cas-tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mébarek Djebabra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dutuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème conférence internationale de Fiabilité et Maintenabilité, ESREL'94</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, La Baule, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leasing large wind turbines: toward a sustainable business model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacef Tazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th SDEWES conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Palermo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies to Optimize the Impact of Supplies Distribution in Post-disaster Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Brasil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Cynthia Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Birregah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICORES 2014 - Proceedings of the 3rd International Conference on Operations Research and Enterprise Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Angers, France. pp.342--349, 2014, </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0004927703420349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison for Optimal Allocation of Reliability Algorithms Production System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Zeblah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Rami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Research on Artificial Intelligence Techniques and Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pandian Vasant, pp.564-593, 2015, 9781466672598</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability and Resilience Assessment of Infrastructures and Networks: Concepts and Methodologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk Management in Life-Critical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.21-40, 2014, </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118639351.ch2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient process to reduce infrastructure vulnerabilities face up to malevolence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Piwowar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Laclemence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de cas : système de graissage d'une turbopompe alimentaire, rapport de contrat d'association UTT/EDF R&D (département Management des Risques Industriels)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Langeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de technologie de Troyes; EDF R&amp;D (département Management des Risques Industriels). 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de l'art des méthodes et outils de simulation des stratégies de maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de technologie de Troyes. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final de contrat, convention ASTReE - TAEMA n° 97-001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Université de technologie de Troyes. 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId504"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric Guy Chatelet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eric-guy-chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9260-9515</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">06023752X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (74)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Machine Learning and NGO Algorithm Approach for Fault Classification and Localization in Electrical Distribution Lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Guerraiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouadjmi Abbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Dekhici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Zeblah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 14, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pr14060944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05556060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of hospital medical waste management and its influence on the environment: the impact of COVID-19 in France and Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Asmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Khafaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Châtelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management of Environmental Quality: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/MEQ-05-2025-0365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Rice Husk Addition on the Hygrothermal, Mechanical, and Acoustic Properties of Lightened Adobe Bricks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Banaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Murer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (14), pp.3364. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma18143364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05169142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic Integration of Drone Technology and Digital Twins for Optimal Construction Project Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tareq Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dragomir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (11), pp.4787. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app14114787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techno-Economic Green Optimization of Electrical Microgrid Using Swarm Metaheuristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Guerraiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Dekhici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Zeblah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (4), pp.1803. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en16041803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Interval Approach for the Availability Optimization of Multi-State Systems in the Presence of Aleatory and Epistemic Uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Akrouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sallak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahed Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Haj Chhade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASCE-ASME Journal of Risk and Uncertainty in Engineering Systems, Part B: Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (2), pp.021202. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4052461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology for the Assessment of Imprecise Multi-State System Availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Akrouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sallak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahed Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Hajj Chehade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (1), pp.150. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/math10010150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability Optimization of Wind Farm Power Systems Using Bat Algorithm with Generalized Flight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Guerraiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Dekhici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Zeblah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Reliability, Quality and Safety Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (03), pp.2150019. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218539321500194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When and how to repower energy systems? A four strategies-based decision model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Safaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacef Tazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Bouzidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISA Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isatra.2021.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Objective Electrical Power System Design Optimization Using a Modified Bat Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Guerraiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Dekhici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Zeblah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (13), pp.3956. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14133956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction to: Economic evaluation of the life cycle of a wind farm and improving the levelized cost of energy in region Champagne-Ardenne, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelouahab Zaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Meziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Lakdja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacef Tazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Energy and Environmental Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40095-021-00469-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance enhancement of renewable energy systems subject to units’ degradation and performance dependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacef Tazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Bouzidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6, pp.538-542. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egyr.2020.11.194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal age replacement policy for parallel and series systems with dependent components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Safaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jafar Ahmadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 197, pp.106798. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2020.106798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preventive Maintenance Optimization and Comparison of Genetic Algorithm Models in a Series–Parallel Multi-State System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Maatouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iman Jarkass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazir Chebbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of intelligent systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (2), pp.219-230. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/jisys-2017-0096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waste and material flow analysis in the end-of-life wind energy system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacef Tazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junbeum Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resources, Conservation and Recycling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 145, pp.199-207. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resconrec.2019.02.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability analysis by mapping probabilistic importance factors into bayesian belief networks for making decision in water deluge system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam H.M. Guetarni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassima Aissani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubida Lounis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Process Safety Progress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38 (2), pp.e12011. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/prs.12011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing stress with experience feedback in crisis situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sammy Teffali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI EDAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33 (02), pp.206-225. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0890060419000106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02311043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining Production Systems Performance Metrics Considering Machine Downtime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Alfredo Bula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacef Tazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52 (13), pp.1022-1027. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How combined performance and propagation of failure dependencies affect the reliability of a MSS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacef Tazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Bouzidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 169, pp.531-541. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2017.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind farm topology-finding algorithm considering performance, costs, and environmental impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacef Tazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Meziane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (25), pp.24526-24534. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-017-9377-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wear Analysis of Wind Turbine Bearings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacef Tazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Bouzidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Renewable Energy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (4), pp.2120-2129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photovoltaics in the assessment of wireless sensor network reliability with changing environmental conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabih Kassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quality and Reliability Engineering International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33 (8), pp.2239-2254. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/qre.2187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability Analysis of Wind Turbines Considering Constraints and Legislation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacef Tazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Bouzidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clean Energy Technologies (JOCET)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (6), pp.480-486. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18178/JOCET.2017.5.6.420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability assessment of photovoltaic wireless sensor networks for forest fire propagation detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabih Kassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Soukieh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modelling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38 (1), pp.50-65. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02286203.2017.1393857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a Hybrid Cost-FMEA Analysis for Wind Turbine Reliability Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacef Tazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Bouzidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (3), pp.276. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en10030276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model to quantify the resilience of mass railway transportation systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kpotissan Adjetey-Bahun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Birregah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Planchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 153, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2016.03.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connecting a population dynamic model with a multi-period location-allocation problem for post-disaster relief operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Cynthia Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Brasil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Birregah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 247 (2), pp.693-713. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-015-2104-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Diagnosis in Fuzzy Discrete Event System: Incomplete Models and Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddie Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossam A Gabbar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Prognostics and Health Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Natural Disasters on Critical Infrastructures: A Domino Effect-based Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Birregah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Homeland Security and Emergency Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11 (2), pp.217-241. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/jhsem-2012-0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Availability optimization of a redundant system through dependency modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyang Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematical Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 38 (19-20), pp.4574 - 4585. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apm.2014.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for quantitative assessment of the domino effect in industrial sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangpu Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Process Safety and Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 91 (6), pp.452-462. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psep.2012.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfigurable hardware implementation of a simple Authentication Protocol for a Wireless Sensor Networks platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Errandani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazek Abdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Doumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16 (3A), pp.1739-1752</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Assessment of Risk Caused By Fire and Explosion in Chemical Process Industry: A Domino Effect-Based Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lallement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Risk Analysis and Crisis Response</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (2), pp.66-76. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2991/jrarc.2013.3.2.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026560v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domino Effect Analysis and Assessment of Industrial Sites: A Review of Methodologies and Software Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computers and Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 02 (III), pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating production, inventory and maintenance planning for a parallel system with dependent components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Nourelfath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 101, pp.59-66. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2012.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient immune algorithm for optimal allocations in series-parallel continuous manufacturing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamani Massim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zeblah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (5), pp.1603-1619. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-010-0463-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inquiétudes de l'école face aux évolutions de la violence - Adapter les outils à une stratégie d'anticipation du risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Vanmeenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Laclemence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16, pp.29-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Risk Assessment of Domino Effect Caused by Heat Load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangpu Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systems Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (1), pp.42-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Series-parallel Systems Design: Reliability Allocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Decision Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (4), pp.473-487. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jds.14.473-487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint redundancy and imperfect preventive maintenance optimization for series–parallel multi-state degraded systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Nourelfath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Nahas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 103, pp.51-60. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2012.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d'Effet Domino : Méthodes et Outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Birregah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop interdisciplinaire sur la sécurité globale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les diagrammes-blocs fonctionnels : une aide à la construction manuelle des arbres de défaillance. Systèmes sans boucle de régulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dutuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Bouhoufani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne Diagnostic et Sûreté de Fonctionnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (2), pp.181-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability Allocation Problem in Series-Parallel Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Belmecheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Evolutionary Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (1), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/jaec.2011010101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Uncertainty Propagation for Availability Assessment of Stochastic Multi-state Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen El Falou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Performability Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (3), pp.251-261. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23940/ijpe.11.3.p251.mag⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient combined immune-decomposition algorithm for optimal buffer allocation in production lines for throughput and profit maximization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamani Massim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Amodeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zeblah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37 (4), pp.611-620. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2009.06.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability optimisation using harmony search algorithm under performance and budget constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Zeblah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Samrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamani Massim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Reliability and Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (2/3), pp.299. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJRS.2010.032450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Performance Analysis of a MIMO-Relaying Scheme With Space–Time Block Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazek Abdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salama Said Ikki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 59 (7), pp.3604-3609. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2010.2050791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bi-objective optimization algorithms for joint production and maintenance scheduling: application to the parallel machine problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Berrichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Amodeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mezghiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 20 (4), pp.389-400. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-008-0113-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Series-parallel power system optimisation using a harmony search algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Zeblah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Samrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamani Massim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Power and Energy Conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (1), pp.15. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJPEC.2009.023474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of maintenance policy using the proportional hazard model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Samrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raed Kouta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazir Chebbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 94 (1), pp.44-52. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2007.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient process to reduce infrastructure vulnerabilities facing malevolence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Piwowar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Laclemence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 94 (11), pp.1869-1877. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2009.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of simulation and optimization platform to analyse maintenance policies performances for manufacturing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Anouar Jamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daoud Ait-Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21 (4), pp.407-414. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09511920701574214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens entre sureté et sécurité : un nouveau champ de recherche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Laclemence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre des Cindyniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 43, pp.3-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sûreté de fonctionnement es systèmes de commande. Principes et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, S8 262, pp.1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sûreté de fonctionnement des systèmes de commande. Exemple d'application et rappels sur les RdP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, S 8 263, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investment-Cost Optimization of Plastic Recycling System under Reliability Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Zeblah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Samrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Hadjeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leonardo Journal of Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7 (12), pp.79-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability optimization of a redundant system with failure dependencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyang Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 92 (12), pp.1627-1634. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2006.09.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal (s, S) production policies with delivery time guarantees and breakdowns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Jellouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lallement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1 (3), pp.266. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/EJIE.2007.014687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter’s setting of the ant colony algorithm applied in preventive maintenance optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Samrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raed Kouta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazir Chebbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 18 (6), pp.663-677. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-007-0039-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adopter une démarche systémique face aux menaces contemporaines d'actes malveillants pour l'anticipation des risques et l'aide à la décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Piwowar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Laclemence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 10, pp.77-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal design of a maintainable cold-standby system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyang Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 92 (1), pp.85-91. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2005.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decisions Making Optimization in a Complex System's Maintenance Policy Using Metaheuristics, UGF and Proportional Hazard Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Samrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raed Kouta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazir Chebbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of computational science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1, 1 (40-57)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de techniques utilisées en physique fondamentale pour l'obtention et l'interprétation des indicateurs de sûreté de fonctionnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phoebus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 33 (2), pp.51-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New methods to minimize the preventive maintenance cost of series–parallel systems using ant colony optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Samrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chebbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 89 (3), pp.346-354. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2004.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Dynamic Programming Method for Reliability &amp; Redundancy Allocation in a Parallel-Series System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 54 (2), pp.254-261. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TR.2005.847270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability allocation problem in a series–parallel system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 90 (1), pp.55-61. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2004.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation de fiabilité et de redondance. Les systèmes parallèle-série</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 38 (1-2), pp.85-102. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jesa.38.85-102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement dynamique des processus opérationnels. Représentation par une relation états/indicateurs de performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lallement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 38 (7-8), pp.827-846. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jesa.38.827-846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A practical comparison of methods to assess sum-of-products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dutuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 79 (1), pp.33-42. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0951-8320(02)00165-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New method to minimize the preventive maintenance cost of series–parallel systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 82 (3), pp.247-255. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0951-8320(03)00166-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la fiabilité d'un système de prévision de la demande dans le cas d'une politique de regroupement des besoins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 37 (4), pp.325-335. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ro:2004005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimized procedure to generate sums of disjoint products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dutuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Bouhoufani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 65 (3), pp.289-294. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0951-8320(99)00010-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependability modelling and evaluation by using stochastic Petri nets: application to two test cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dutuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Signoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 55 (2), pp.117-124. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0951-8320(96)00108-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison between two indirect exponentiation methods and O.D.E. integration method for RAMS calculations based on homogeneous Markovian models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mébarek Djebabra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dutuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 51 (1), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0951-8320(95)00104-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (133)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulfilment as a Driver for Socio-Ecological Transformation in Engineering Schools: An Ikigai Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rossignole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Prodhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Systems, Sustainability and Safety Conference (TS3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Technologie de Compiègne [UTC], UTT, UTBM, UTTOP, Oct 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épanouissement comme moteur de la transformation socio-écologique dans les écoles d'ingénieurs : une approche par l'Ikigaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rossignole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Prodhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Châtelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Systems, Sustainability and Safety Conference (TS3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Technologie de Compiègne [UTC], UTT, UTBM, UTTOP, Oct 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Reliability Approach for a Complex Offshore System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alcebiades Ernesto Hlunguane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouta Raed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 31st European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Angers, France. pp.1639-1645, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-18-2016-8_306-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable transition of social-technical-ecological systems in hazardous contexts with a muticultural approach: A framework for sustainability lab researches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First workshop of the EUT+ Sustainability lab</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUT+ Sustainability lab, Jun 2021, Virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Enhancement of Renewable Energy Systems Subject to units’ Degradation and Performance Dependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacef Tazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7 th International Conference on Power and Energy Systems Engineering, (CPESE 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Fukuoka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03060204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Topology and Repowering Time for Offshore Wind Turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Safaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacef Tazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Bouzidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 6th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France. pp.1344-1349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology for imprecise availability computing and optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Akrouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sallak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahed Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Haj Chhadé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th European Safety and Reliability Conference (ESREL 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Hannover, Germany. pp.2440-2446, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-11-2724-3_0599-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating Crisis Situation by Using Ontology and Fuzzy Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sammy Teffali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th ISCRAM Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, València, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representing Stress Impact in Crisis Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sammy Teffali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IFIP International Workshop on Artificial Intelligence for Knowledge Management (AI4KM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Melbourne, VIC, Australia. pp.99-112, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-29904-0_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability Analysis Of Wind Turbines Using Petri Nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacef Tazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Ghani Aissaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Bouzidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 7th International Conference on Renewable Energy Research and Applications (ICRERA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France. pp.858-864, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRERA.2018.8566857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End of life of wind energy systems: A regional case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacef Tazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junbeum Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Conference Society and Materials (SAM'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning From Fails in Crisis Management: Case of Stress Impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sammy Teffali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 14th International Conference on Natural Computation, Fuzzy Systems and Knowledge Discovery (ICNC-FSKD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Huangshan, China. pp.806-814, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FSKD.2018.8687304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Exploration of Several Dimensions in Learning: Application on Crisis Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sammy Teffali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Knowledge Management and Information Sharing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Seville, Spain. pp.153-160, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006920001530160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New method for availability computing of complex systems using imprecise Markov models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Akrouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sallak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Hajj Chehade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IMA International Conference on Modelling in Industrial Maintenance and Reliability (MIMAR 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Liverpool, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19124/ima.2018.001.02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End of life of wind energy systems: A regional case study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacef Tazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junbeum Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IcRS 2018 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onshore wind turbine LCOE assessment under technology and environmental constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacef Tazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Bouzidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Conference on Sustainable Development of Energy, Water and Environment Systems – SDEWES Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing multi-state power system maintenance policy under constraints of loads and costs: application to wind farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacef Tazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Bouzidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Mathematical Methods in Reliability (MMR 2017).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Assessment of Moroccan Onshore Wind Energy Based on SCADA Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacef Tazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anasse Bennouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Renewable and Sustainable Energy Conference (IRSEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Tangier, Morocco. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRSEC.2017.8477288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A contribution to the evaluation of imprecise availability of complex systems using markov models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Akrouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sallak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahed Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Haj Chehade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Uncertainty Quantification in Computational Sciences and Engineering (UNECOMP 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Rhodes Island, Greece. pp.456-466, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7712/120217.5383.16866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Railway transportation system's resilience: Integration of operating conditions into topological indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kpotissan Adjetey-Bahun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Planchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Birregah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOMS 2016 - 2016 IEEE/IFIP Network Operations and Management Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Istanbul, Turkey. pp.1163-1168, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NOMS.2016.7502981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability assessment of wireless sensor networks equipped with photovoltaic cells for the detection of changing environmental conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabih Kassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachar El Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Soukieh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2nd International Conference on Engineering Sciences and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, High Tatras Mountains, Slovakia. pp.324-324, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781315210469-281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability optimization of wind farms considering constraints and regulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacef Tazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Meziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Bouzidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Conference on Renewable Energy Research and Applications (ICRERA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Birmingham, United Kingdom. pp.130-136, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRERA.2016.7884496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance Optimization Using Fuzzy Logic Controlled Genetic Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Maatouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazir Chebbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iman Jarkass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IFAC Conference on Manufacturing Modelling, Management and Control MIM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Troyes, France. pp.757-762, </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability Assessment of Wireless Sensor Networks for Environmental Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabih Kassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachar El Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Sardouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference, ESREL 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind farm reliability optimization using harmony search under performance and budget constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Meziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hamzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lehri-Boufala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Renewable and Sustainable Energy Conference (IRSEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Ouarzazate, Morocco. pp.808-815, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRSEC.2014.7059892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simulation-based approach to quantifying resilience indicators in a mass transportation system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kpotissan Adjetey-Bahun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Birregah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Laurens-Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Information Systems for Crisis Response and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, University Park, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis Using Incomplete Model in Fuzzy Discrete Event System: Application to Crisis Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddie Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossam Gaber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 13th International Conference on Machine Learning and Applications (ICMLA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Detroit, United States. pp.432-440, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMLA.2014.109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Diagnosis Based on Evolving Fuzzy Finite State Automaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddie Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossam A Gabbar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the Prognostics and Health Management Society 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Fort Worth, United States. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.3681.0568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Availability maximization and cost study in multi-state systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Maatouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazir Chebbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 Annual Reliability and Maintainability Symposium (RAMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Orlando, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RAMS.2013.6517661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimization model for the post-disaster response in terms of system resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Cynthia Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Birregah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Interdisciplinaire sur la Sécurité Globale (WISG 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preventive maintenance optimization for multi-states series-parallel systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Maatouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazir Chebbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Global Conference on Power Control and Optimization (PCO'2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Kota Kinabalu, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost minimization of maintained multi-state system using optimal load distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Maatouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chebbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 International Conference on Quality, Reliability, Risk, Maintenance, and Safety Engineering (QR2MSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Chengdu, China. pp.1005-1009, </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICQR2MSE.2012.6246394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-layer Crisis Mapping: A Social Media-Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Birregah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Top</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE 21st International Workshop On Enabling Technologies: Infrastructure For Collaborative Enterprises (WETICE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Toulouse, France. pp.379-384, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WETICE.2012.47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secure configuration schemes for FPGA-based systems with simple key management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abelghani Errandani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Doumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 VIII Southern Conference on Programmable Logic (SPL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Bento Goncalves, Spain. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SPL.2012.6211771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Quantitative Risk Assessment of domino effect on Industrial Plants Using Colored Stochastic Petri Nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lallement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSAM11 &amp; ESREL2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Helsinki, Russia. pp.898-907</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002863v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdependency-based approach of complex events in critical infrastructure under crisis: a first step toward a global framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Birregah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Tolerance of Multiple Logic Faults in SRAM-Based FPGA Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Lahrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Doumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 14th Euromicro Conference on Digital System Design (DSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Oulu, Finland. pp.231-238, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSD.2011.33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Assessment of Domino Effect Caused by Heat Radiation in Industrial Sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangpu Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Risk Analysis (ICRA4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Limassol, Cyprus. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theoretical study of the interactions between the components of resilience in critical urban infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ourdia Mezzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Birregah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET International Conference on Smart and Sustainable City (ICSSC 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Shanghai, China. pp.51-51, </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/cp.2011.0309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maîtrise des risques et l'écologie industrielle : vers une approche intégrée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Birregah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Brullot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huitième congrès de l'union européenne de systémique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oprimization of redundancy and imperfect preventive maintenance for series-parallel multi-state systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Nourelfath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video acquisition between USB 2.0 CMOS camera and embedded FPGA system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazek Abdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Gurram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abelghani Errandani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 5th International Conference on Signal Processing and Communication Systems (ICSPCS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Honolulu, United States. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSPCS.2011.6140863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating production and maintenance planning for a parallel system with dependant components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Nourelfath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault tolerance of SRAM-based FPGA via configuration frames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Lahrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Doumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems (DDECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Cottbus, Germany. pp.139-142, </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DDECS.2011.5783066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation quantitative des effets dominos dans les sites industriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lallement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surveillance, Sûreté et Sécurité des Grands Systèmes » (GIS 3SGS'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Assessment of Domino Effect Caused by Overpressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangpu Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability and Risk Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability of multi-states system with load sharing and propagation failure dependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Maatouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chebbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 International Conference on Quality, Reliability, Risk, Maintenance, and Safety Engineering (ICQR2MSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Xi'an, China. pp.42-46, </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICQR2MSE.2011.5976565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The attacker's Perspective of the shield system of a target: a framework to improve resilience assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Birregah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Laclemence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Emergency Preparedness (InterCEPt)- The Challenges of Mass Evacuation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Master-Slave TMR Inspired Technique for Fault Tolerance of SRAM-Based FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Lahrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Doumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazek Abdaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE Computer Society Annual Symposium on VLSI (ISVLSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Lixouri, Greece. pp.58-62, </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISVLSI.2010.38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des impacts de sinistres en cascade : état de l'art et méthodes d'analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Laclemence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lallement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Interdisciplinaire en Sécurité Globale WISG 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combined approach for suspicious networks detection in graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Birregah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Laclemence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VSST'2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Toulourse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outage Analysis of Space Time Block Coding MIMO Cooperative System with Amplify-and-Forward Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazek Abdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salama Ikki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE Vehicular Technology Conference (VTC 2010-Fall)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Ottawa, Canada. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VETECF.2010.5594179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new framework to define Familiar Strangers in online social networks: spacio-temporal challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Birregah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Corpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Laclemence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatio-Temporal Constraints on Social Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Santa Barbara, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of probabilistic methods for mastering cascade effect modelling (submitted to explosions, impacts, blast, terrorism ...): data bases, uncertainties, simplified models - French Research Project ANR CSOSG 2008 &amp;quot; DISC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Eid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mebarki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Elegbede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th ESReDA Seminar on Challenges in Structural Safety &amp; Risk Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Coimbra, Portugal. pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00833087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative MMSE interference canceler for cooperative diversity MIMO relay network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazek Abdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Doumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 4th International Conference on Signal Processing and Communication Systems (ICSPCS 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Gold Coast, Australia. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSPCS.2010.5709736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel SRAM-based FPGA architecture for defect and fault tolerance of configurable logic blocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Lahrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazek Abdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Doumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE 13th International Symposium on Design and Diagnostics of Electronic Circuits &amp; Systems (DDECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Vienna, Austria. pp.305-308, </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DDECS.2010.5491763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA Implementation of an Authentication Protocol for Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Errandani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazek Abdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Doumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The FTRA 2010 International Symposium on Advances in Cryptography, Security and Applications for Future Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Gwangju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Availability and reliability of general multistate note networks modeled by UGF and taking into account connectivity uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen El Falou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Probabilistic Safety Assessment &amp; Management Conference 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Availability assessment of stochastic multi-states systems based on UGF and taking into account data uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen El Falou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 IEEE International Conference on Industrial Engineering and Engineering Management (IEEM 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Hong Kong, China. pp.1170-1174, </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEEM.2009.5372978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Combined Immune-Decomposition Algorithm for Optimal Buffer Allocation in Production Lines for Throughput and Profit Maximization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamani Massim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Amodeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Zeblah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd European Conference on Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche évolutionnaire bi-objective pour l'ordonnancement conjoint production-maintenance: cas de machines parallèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Berrichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mezghiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Amodeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la fiabilité d'un système à composants dépendants en tenant compte de la maintenance corrective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Samrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e colloque national de sûreté de fonctionnement (lambda-mu 16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach to assess the reliability of a multi-state system with dependant components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Samrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Reliability and safety Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colonies de fourmis pour l'allocation de fiabilité : systèmes série-parallèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Belmecheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e conférence internationale de modélisation et simulation (MOSIM'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticiper le risque de malveillance sur un système à flux semi-contrôlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Piwowar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Laclemence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop du GIS Surveillance, Sûreté et Sécurité des Grands Systèmes (3SGS'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are safety and security in industrial systems antagonistic or complementary issues ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Laclemence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Piwowar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Affeltranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2008 &amp; 17. SRA Europe Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Valencia, Spain. pp.3093-3100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of security measures assignment using a brachn-and-bound algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Samrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idem Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Laclemence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Forum international de la maintenance (FIM'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Countering malevolent acts on complex systems by anticipating and using efficient keys to make the right decision at the right time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Piwowar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Laclemence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International conference on probabilistic safety assessment and management - PSAM 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paradoxes de la sécurité industrielle, nouveaux champs de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Affeltranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Piètre-Cambacédès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Laclemence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WISG'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new appreach to improve the protection of infrastructure against terrorism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Samrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Laclemence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference (ESREL'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Stavenger, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lien entre sûreté et sécurité : un nouveau champ de recherche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Laclemence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er congrès à thématique cindynique - les entretiens du risque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la disponibilité d'un système logistique à partir d'un modèle QPN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arezki Aït Seddik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lallement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Congrès international de génie industriel (CIGI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Trois-Rivières, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir les vulnérabilités d'un site et hiérarchiser la criticité des endroits stratégiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Piwowar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er congrès à thématique cindynique - les entretiens du risque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Queueing Petri Nets (QPN): A tool for analyzing operational processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lallement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arezki Aït Seddik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Congrès International Pluridisciplinaire Qualité et Sûreté de Fonctionnement (Qualita)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Tanger, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preventive Maintenance Optimisation Using Evolutionary Hybrid Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Samrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Benouhiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 International Conference on Service Systems and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Troyes, France. pp.620-625, </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSSSM.2006.320533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decisions making optimisation in a complex systems maintenance policy using metaheuristics, UGF and proportional hazard model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Samrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raed Kouta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazir Chebbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th asian pacific industrial engineering &amp; management, APIEMS'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preventive maintenance optimization using ant colony algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Samrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raed Kouta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazir Chebbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internation Conference on Probabilistic Safety Assessment and Management - PSAM 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A discretization approach for reliability optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Filtopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European safety and Reliability Conference - ESREL'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Estoril, Portugal. pp.1733-1737</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic analysis of behaviour and ageing of PEM fuel cell with integration of degradation models and random temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Kerdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Eid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raed Kouta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31th ESReDA seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Smolenice Castle, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of maintenance policy using proportional hazard model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Samrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raed Kouta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazir Chebbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European safety and Reliability Conference - ESREL'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Estoril, Portugal. pp.595-600</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability optimization of a parallel system with redundantly dependent components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyang Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL'2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Tri-City, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating simulation and optimization to analyze maintenance policies performances for complex systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Anouar Jamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier H. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daoud Aït-Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering ans Systems Management - IESM'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des conditions d'évolution d'un système par évaluation de son entropie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Arbaretier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e colloque national de sûreté de fonctionnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of optimization techniques to reliability and redundancy allocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3th international conference on optimization and control with applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Chongqing-Chengdu, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability allocation in series-parallel system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Mathematical Methods in Reliability Methodology and Practice - MMR'04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Santa Fe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and simulation of maintenance strategies using stochastic Petri nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Langeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Despujols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMR 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Santa Fe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal reliability allocation: simplification and fallacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyang Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCPL2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Santiago, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation de fiabilité dans les systèmes série-parallèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e conférence francophone modélisation et simulation - MOSIM'04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d'accélération de la simulation de Monte Carlo basée sur le &amp;quot;failure biasing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Collas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement (Lambda-Mu 14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The preventive maintenance cost of series-parallel systems minimization using genetic and ant colony algorithms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Samrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazir Chebbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMS'2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Arles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System Dynamic Modelling: accounting for data uncertainty by the use of fuzzy logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Bouzidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conaccont meeting : Material Flow Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conceptual approach of industrial metabolism: analysis of methodologies and tools.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Domingues Tavares De Sá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quo vadis MFA? Material Flow Analysis - where do we go?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Wuppertal, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of reliability optimization and models for a new reliability and redundancy allocation problem in a parallel-series system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Congrès international pluridisciplinaire Qualité et Sûreté de Fonctionnement - Qualita 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation de fiabilité et de redondance dans les systèmes parallèle-série</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale sur la Productique - cIP 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche analytique pour améliorer l'évaluation des grandeurs de sûreté de fonctionnement en prenant en compte les incertitudes sue les données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raed Kouta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Congrès international de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability and redundancy allocation in a parallel-series system by dynamic programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Industrial Engineering and Production Management- IEPM 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Porto, Portugal. pp.502-511</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of maintenance cost under asymptotic reliability constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radim Briš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety and Reliability: Esrel'03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la fiabilité d'un système de prévision de la demande dans le cas d'une politique de regroupement des besoins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée nationale de la ROADEF 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient method to minimise the preventive maintenance cost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radim Briš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Reliability-Based Design and Optimisation: RBO'02</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Assessment of Complex Maintenance Policies using Stochastic Petri Nets in Decision making and Risk Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Jellouli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of stochastic synchronized Petri nets in supply chain inventory management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Jellouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Carlo simulation and stochastic algorithms for optimising supply chain management in an uncertain environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Jellouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Systems, Man &amp; Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Tucson, United States. pp.1840-1844, </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSMC.2001.973600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la CL en utilisant Monte Carlo simulation et les algorithmes génétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Jellouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCSC 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation versus Markovian Methods in System Dependability Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dutuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIL'01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Okinawa, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A logistics state representation using industrial performance indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lallement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIL'01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Naha, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation du comportement d'un système logistique par une relation états/indicateurs de performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lallement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM'01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2001, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimising (s,S) policy with breakdowns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Jellouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASMDA 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Carlo simulation and genetic algorithm for optimising supply chain management in a stochastic environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Jellouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Systems, Man &amp; Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Tucson, United States. pp.1835-1839, </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSMC.2001.973596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en oeuvre d'ateliers logiciels SdF pour l'analyse de sûreté de fonctionnement des respirateurs artificiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e colloque national de sûreté de fonctionnement Mouvement Français pour la qualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2000, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of preventive maintenance policies using multiphased Markov models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dieulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference on Mathematical Methods in Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability Study Of A Bridge Submitted To Dynamic Loads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Elegbede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference on Mathematical Methods in Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic programming approach for the generalized travelling salesman problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Jellouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop Discrete Optimization Methods in Scheduling and computing-aided design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Minsk, Belarus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance Planning and Supply Chain process analyses using Monte Carlo simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lallement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL'2000 and SRA-Europe Annual Conference Foresight and Precaution, 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Edimbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the reliability of a cracked pipe under pressure and tension using artificial neural network and finite element analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pendola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hornet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference on Mathematical Methods in Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche Méthodologique et Systémique de Ecologie Industrielle : essai d'approche globale et de finalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Le Gallou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kondo Adjallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interest of Simulation Modelling for Computer-aided Decision in the frame of Logistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lallement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thirion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIL'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Saint Petersbourg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la fiabilité d'un système soumis à une maintenance préventive déterministe et aléatoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualita 99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1999, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la Qualité du Système d'information sur le Processus de Décision dans une Unité logistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lallement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of Neural Networks in the reliability analysis of dynamic systems : an overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop Series on Advanced Topics in Reliability and Risk Analysis, Dynamic Reliability : Future Directions, University of Maryland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Greenbelt, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of neural networks to evaluate RAMS' parameters of dynamic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Padovani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference, ESREL' 98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1998, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability evaluation of dynamic systems by using stochastic Petri nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dutuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop Series on Advanced Topics in Reliability and Risk Analysis, Dynamic Reliability : Future Directions, University of Maryland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Greenbelt, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to use neural networks to study the reliability of dynamic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICNN '98 - International Conference on Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1998, Anchorage, United States. pp.226-230, </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IJCNN.1998.682267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des scénarios de panne d'un système a l'aide de réseaux de neurones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dutuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème congrès pluridisciplinaire, Qualité et Sûreté de fonctionnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1997, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability evaluation of systems subject to partial renewals for preventive maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Safety and Reliability (ESREL '97)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des grandeurs de sûreté de fonctionnement d'un système à renouvellements partiels par modélisation markovienne multi-phasée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIXèmes Journées de Statistique - ASU'97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1997, Carcassonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de scénarios de panne d'un système à l'aide de réseaux de neurones - application à un cas test ISdF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques de simulation en fiabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Qualité Fiabilité ASU, Jan 1997, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies d'inspections optimales pour le diagnostic et la maintenance préventive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème congrès pluridisciplinaire, Qualité et Sûreté de fonctionnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1997, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronized Stochastic Petri Nets Modelling of Malfunctioning Logistic Unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lallement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Thirion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Logistics, ICIL '97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Chico, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a sequential, non coherent and looped system with two approaches : Petri Nets and Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dutuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Safety and Reliability, ESREL '97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sûreté de fonctionnement dans la formation d'Ingénieurs en Génie des Systèmes Industriels a l'Université de Technologie de Troyes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kondo Adjallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème colloque International de Fiabilité et de maintenabilité lambda-mu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1996, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability evaluation of a periodically tested system by using different methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cailliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dutuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Signoret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Safety and Reliability, ESREL'96, PSAM III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1996, Crete, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependability study of a logistic unit - Dynamic simulation using Stochastic Petri Nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Thirion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Logistics ICIL'95</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1995, Ouro Preto, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux de Petri stochastiques et interprétés : un outil performant d'évaluation de la sûreté de fonctionnement des systèmes. Application à deux cas-tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mébarek Djebabra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dutuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème conférence internationale de Fiabilité et Maintenabilité, ESREL'94</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, La Baule, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leasing large wind turbines: toward a sustainable business model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacef Tazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th SDEWES conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Palermo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies to Optimize the Impact of Supplies Distribution in Post-disaster Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Brasil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Cynthia Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Birregah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICORES 2014 - Proceedings of the 3rd International Conference on Operations Research and Enterprise Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Angers, France. pp.342--349, 2014, </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0004927703420349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison for Optimal Allocation of Reliability Algorithms Production System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Zeblah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Rami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Research on Artificial Intelligence Techniques and Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pandian Vasant, pp.564-593, 2015, 9781466672598</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability and Resilience Assessment of Infrastructures and Networks: Concepts and Methodologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk Management in Life-Critical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.21-40, 2014, </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118639351.ch2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient process to reduce infrastructure vulnerabilities face up to malevolence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Piwowar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Laclemence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de cas : système de graissage d'une turbopompe alimentaire, rapport de contrat d'association UTT/EDF R&D (département Management des Risques Industriels)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Langeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de technologie de Troyes; EDF R&amp;D (département Management des Risques Industriels). 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de l'art des méthodes et outils de simulation des stratégies de maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de technologie de Troyes. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final de contrat, convention ASTReE - TAEMA n° 97-001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Université de technologie de Troyes. 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId504"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EED09701"/>
+    <w:nsid w:val="9C729105"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-guy-chatelet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9260-9515" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/06023752X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556060v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Guerraiche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouadjmi Abbou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Chatelet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Dekhici" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Zeblah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr14060944" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169142v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Banaba" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Murer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rousse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Beaumont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bliard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma18143364" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395222v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Asmar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Khafaoui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ch&#226;telet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/MEQ-05-2025-0365" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909294v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tareq Salem" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Dragomir" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chatelet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14114787" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410577v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16041803" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468043v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Akrouche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sallak" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahed Abdallah" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Haj Chhade" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4052461" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520626v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Hajj Chehade" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math10010150" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552891v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahab Zaoui" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Meziane" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Lakdja" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacef Tazi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40095-021-00469-y" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03321094v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Safaei" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Bouzidi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2021.08.006" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03321090v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218539321500194" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03321084v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14133956" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184844v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2020.11.194" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03321085v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jafar Ahmadi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2020.106798" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02311043v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Teffali" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Matta" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0890060419000106" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02359313v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam H.M. Guetarni" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Aissani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Lounis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prs.12011" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02358831v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Maatouk" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Jarkass" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazir Chebbo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jisys-2017-0096" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02271568v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junbeum Kim" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Liu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2019.02.039" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02428583v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Alfredo Bula" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.329" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02271049v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2017.10.002" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02271598v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9377-7" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02271591v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02358711v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Kassan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qre.2187" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02359325v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18178/JOCET.2017.5.6.420" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02359391v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soukieh" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02286203.2017.1393857" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02271558v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en10030276" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02285169v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kpotissan Adjetey-Bahun" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Birregah" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Planchet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2016.03.015" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1R0NPDNB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196346v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duhamel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Cynthia Santos" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brasil" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-015-2104-1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02317757v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Traore" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Soulier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossam A Gabbar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785753v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyang Yu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengbin Chu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2014.03.006" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02365385v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Kadri" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jhsem-2012-0077" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026495v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02332123v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangpu Chen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2012.10.010" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MDWZDC0S-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02359038v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Errandani" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazek Abdaoui" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Doumar" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026560v3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lallement" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/jrarc.2013.3.2.1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02330125v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Nourelfath" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Nahas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2012.03.004" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZKSM4HQD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02319962v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2012.02.001" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M0T9QPLK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02308846v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamani Massim" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Yalaoui" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Yalaoui" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zeblah" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-010-0463-7" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D41FB414B90A0C4C6BD5C8B677C9F47F619ABA22/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02562571v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vanmeenen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laclemence" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02562567v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02362296v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jds.14.473-487" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02562562v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dutuit" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean dos Santos" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Bouhoufani" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015142v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02562554v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Belmecheri" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jaec.2011010101" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02297645v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen El Falou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23940/ijpe.11.3.p251.mag" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02308833v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Amodeo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2009.06.016" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXG40H4L-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02359490v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Samrout" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJRS.2010.032450" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02269706v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salama Said Ikki" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ahmed" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2010.2050791" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02362278v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPEC.2009.023474" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02356486v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Samrout" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raed Kouta" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2007.12.006" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K08RSL73-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304258v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Berrichi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mezghiche" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-008-0113-5" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PBKRNVDL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02270828v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Piwowar" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2009.06.009" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PBR0DN57-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02562578v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Deleuze" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02307905v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Anouar Jamali" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoud Ait-Kadi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09511920701574214" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342618v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Aubry" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342621v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02320000v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Hadjeri" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02359495v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2006.09.015" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z54KT7B3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02356385v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Jellouli" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/EJIE.2007.014687" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02358657v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-007-0039-3" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JPVX6M5N-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02562595v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02356419v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2005.11.001" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JTXQG4TD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02562589v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Samrout" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02353744v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chebbo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2004.09.005" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8XPVN50Z-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02562600v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02290241v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2005.847270" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02359271v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2004.10.007" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2D3895H-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02305771v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.38.827-846" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BA02345DF0665E86E3FDE7E2D46DD5177A605608/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02297399v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.38.85-102" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/462DCAEF0588E988DBC053E1B7585811AB48B601/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02353723v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bris" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0951-8320(03)00166-2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VP832V4K-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02562560v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rauzy" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;renguer" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0951-8320(02)00165-5" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4FVR6MCH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02316205v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro:2004005" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02297597v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0951-8320(99)00010-1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2T2ZHTF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02307572v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Signoret" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thomas" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0951-8320(96)00108-1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HWF36SJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02284092v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;barek Djebabra" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. dos Santos" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0951-8320(95)00104-2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-45L8RCH4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384804v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rossignole" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Petit" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Prodhon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474909v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551766v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alcebiades Ernesto Hlunguane" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouta Raed" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-2016-8_306-cd" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479138v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03060204v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02517693v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29904-0_8" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02279231v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Safaei" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444841v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Haj Chhad&#233;" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-11-2724-3_0599-cd" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412984v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02271269v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Ghani Aissaoui" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA.2018.8566857" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410643v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02330636v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FSKD.2018.8687304" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563040v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006920001530160" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004701v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abdallah" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19124/ima.2018.001.02" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410646v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410750v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410652v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02270953v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anasse Bennouk" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC.2017.8477288" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004699v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Haj Chehade" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/120217.5383.16866" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563059v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.865" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02358971v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS.2016.7502981" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02359515v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA.2016.7884496" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563048v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar El Hassan" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315210469-281" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03052077v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Sardouk" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563069v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Traor&#233;" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.3681.0568" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02366162v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamzi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lehri-Boufala" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC.2014.7059892" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02519410v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Laurens-Fonseca" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02881959v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossam Gaber" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMLA.2014.109" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563507v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02303516v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RAMS.2013.6517661" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02292957v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02929671v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Top" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perez" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2012.47" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02307443v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICQR2MSE.2012.6246394" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02362145v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abelghani Errandani" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPL.2012.6211771" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002863v2" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563073v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02359470v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICQR2MSE.2011.5976565" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02519438v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Muller" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054554v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02297233v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourdia Mezzou" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2011.0309" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02637953v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guillaume" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Brullot" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563076v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02269747v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gurram" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Singh" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSPCS.2011.6140863" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02317768v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Lahrach" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2011.33" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563079v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02317777v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2011.5783066" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563509v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563086v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2010.5491763" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563085v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563083v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02269695v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSPCS.2010.5709736" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02519445v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563512v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aubert" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02519447v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02269718v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salama Ikki" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECF.2010.5594179" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02271839v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lemercier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Corpel" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02269699v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2010.38" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833087v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Eid" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mebarki" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Elegbede" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02303514v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEM.2009.5372978" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02556021v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563094v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02556407v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563102v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563104v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563515v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970394v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Affeltranger" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563519v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563637v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idem Kacem" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563108v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki A&#239;t Seddik" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563524v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pi&#232;tre-Cambac&#233;d&#232;s" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563116v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563521v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563109v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563528v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563131v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02358816v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Benouhiba" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSSSM.2006.320533" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563142v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563124v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563150v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Filtopoulos" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563118v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Kerdy" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563170v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier H. Roux" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoud A&#239;t-Kadi" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563155v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563535v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Arbaretier" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563644v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563182v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02464886v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Langeron" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Despujols" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563187v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563538v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563532v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Collas" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grall" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563175v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563638v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Tavares" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410664v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Domingues Tavares De S&#225;" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563322v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563287v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563317v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563281v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563298v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radim Bri&#353;" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563540v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563330v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563354v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563335v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563542v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02353055v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2001.973600" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563548v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563552v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563544v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563547v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02353049v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2001.973596" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563570v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dieulle" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563564v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563567v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563574v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563366v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563569v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Pendola" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hornet" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563586v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563592v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Le Gallou" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kondo Adjallah" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563579v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thirion" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563583v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563605v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pasquet" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Zio" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563599v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Chabot" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02319125v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pasquet" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.1998.682267" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563369v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Padovani" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563373v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563380v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563615v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563622v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563620v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563608v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Thirion" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563611v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563628v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Rohmer" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563383v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cailliez" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563633v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563387v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410717v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196562v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004927703420349" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563658v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Rami" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02366119v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118639351.ch2" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612770v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563674v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563677v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563687v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-guy-chatelet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9260-9515" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/06023752X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556060v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Guerraiche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouadjmi Abbou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Chatelet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Dekhici" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Zeblah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr14060944" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395222v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Asmar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Khafaoui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ch&#226;telet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/MEQ-05-2025-0365" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169142v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Banaba" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Murer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rousse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Beaumont" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bliard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma18143364" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909294v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tareq Salem" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Dragomir" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chatelet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14114787" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410577v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16041803" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468043v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Akrouche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sallak" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahed Abdallah" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Haj Chhade" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4052461" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520626v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Hajj Chehade" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math10010150" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03321090v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218539321500194" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03321094v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Safaei" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacef Tazi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Bouzidi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2021.08.006" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03321084v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14133956" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552891v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahab Zaoui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Meziane" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Lakdja" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40095-021-00469-y" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184844v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2020.11.194" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03321085v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jafar Ahmadi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2020.106798" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02358831v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Maatouk" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Jarkass" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazir Chebbo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jisys-2017-0096" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02271568v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junbeum Kim" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Liu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2019.02.039" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02359313v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam H.M. Guetarni" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Aissani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Lounis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prs.12011" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02311043v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Teffali" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Matta" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0890060419000106" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02428583v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Alfredo Bula" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.329" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02271049v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2017.10.002" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02271598v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9377-7" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02271591v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02358711v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Kassan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qre.2187" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02359325v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18178/JOCET.2017.5.6.420" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02359391v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soukieh" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02286203.2017.1393857" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02271558v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en10030276" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02285169v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kpotissan Adjetey-Bahun" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Birregah" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Planchet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2016.03.015" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1R0NPDNB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196346v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duhamel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Cynthia Santos" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brasil" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-015-2104-1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02317757v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Traore" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Soulier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossam A Gabbar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02365385v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Kadri" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jhsem-2012-0077" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785753v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyang Yu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengbin Chu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2014.03.006" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02332123v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangpu Chen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2012.10.010" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MDWZDC0S-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02359038v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Errandani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazek Abdaoui" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Doumar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026560v3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lallement" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/jrarc.2013.3.2.1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026495v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02319962v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Nourelfath" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2012.02.001" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M0T9QPLK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02308846v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamani Massim" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Yalaoui" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Yalaoui" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zeblah" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-010-0463-7" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D41FB414B90A0C4C6BD5C8B677C9F47F619ABA22/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02562571v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vanmeenen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laclemence" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02562567v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02362296v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jds.14.473-487" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02330125v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Nahas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2012.03.004" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZKSM4HQD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015142v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02562562v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dutuit" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean dos Santos" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Bouhoufani" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02562554v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Belmecheri" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jaec.2011010101" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02297645v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen El Falou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23940/ijpe.11.3.p251.mag" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02308833v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Amodeo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2009.06.016" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXG40H4L-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02359490v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Samrout" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJRS.2010.032450" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02269706v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salama Said Ikki" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ahmed" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2010.2050791" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304258v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Berrichi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mezghiche" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-008-0113-5" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PBKRNVDL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02362278v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPEC.2009.023474" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02356486v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Samrout" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raed Kouta" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2007.12.006" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K08RSL73-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02270828v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Piwowar" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2009.06.009" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PBR0DN57-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02307905v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roux" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Anouar Jamali" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoud Ait-Kadi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09511920701574214" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02562578v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Deleuze" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342618v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Aubry" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342621v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02320000v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Hadjeri" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02359495v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2006.09.015" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z54KT7B3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02356385v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Jellouli" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/EJIE.2007.014687" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02358657v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-007-0039-3" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JPVX6M5N-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02562595v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02356419v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2005.11.001" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JTXQG4TD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02562589v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Samrout" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02562600v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02353744v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chebbo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2004.09.005" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8XPVN50Z-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02290241v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2005.847270" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02359271v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2004.10.007" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2D3895H-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02297399v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.38.85-102" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/462DCAEF0588E988DBC053E1B7585811AB48B601/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02305771v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.38.827-846" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BA02345DF0665E86E3FDE7E2D46DD5177A605608/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02562560v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rauzy" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;renguer" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0951-8320(02)00165-5" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4FVR6MCH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02353723v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bris" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0951-8320(03)00166-2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VP832V4K-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02316205v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro:2004005" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02297597v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0951-8320(99)00010-1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2T2ZHTF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02307572v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Signoret" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thomas" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0951-8320(96)00108-1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HWF36SJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02284092v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;barek Djebabra" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. dos Santos" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0951-8320(95)00104-2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-45L8RCH4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384804v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rossignole" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Petit" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Prodhon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474909v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551766v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alcebiades Ernesto Hlunguane" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouta Raed" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-2016-8_306-cd" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479138v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03060204v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02279231v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Safaei" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444841v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Haj Chhad&#233;" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-11-2724-3_0599-cd" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412984v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02517693v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29904-0_8" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02271269v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Ghani Aissaoui" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA.2018.8566857" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410643v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02330636v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FSKD.2018.8687304" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563040v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006920001530160" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004701v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abdallah" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19124/ima.2018.001.02" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410646v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410750v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410652v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02270953v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anasse Bennouk" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC.2017.8477288" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004699v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Haj Chehade" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/120217.5383.16866" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02358971v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS.2016.7502981" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563048v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar El Hassan" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315210469-281" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02359515v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA.2016.7884496" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563059v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.865" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03052077v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Sardouk" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02366162v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamzi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lehri-Boufala" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC.2014.7059892" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02519410v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Laurens-Fonseca" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02881959v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Traor&#233;" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossam Gaber" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMLA.2014.109" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563069v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.3681.0568" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02303516v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RAMS.2013.6517661" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02292957v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563507v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02307443v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICQR2MSE.2012.6246394" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02929671v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Top" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perez" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2012.47" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02362145v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abelghani Errandani" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPL.2012.6211771" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002863v2" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02519438v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Muller" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02317768v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Lahrach" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2011.33" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054554v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02297233v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourdia Mezzou" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2011.0309" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02637953v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guillaume" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Brullot" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563076v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02269747v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gurram" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Singh" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSPCS.2011.6140863" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563079v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02317777v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2011.5783066" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563509v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563073v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02359470v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICQR2MSE.2011.5976565" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02519445v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02269699v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2010.38" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563512v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aubert" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02519447v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02269718v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salama Ikki" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECF.2010.5594179" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02271839v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lemercier" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Corpel" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833087v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Eid" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mebarki" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Elegbede" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02269695v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSPCS.2010.5709736" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563086v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2010.5491763" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563083v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563085v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02303514v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEM.2009.5372978" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02556021v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02556407v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563515v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563104v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563102v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563519v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970394v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Affeltranger" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563637v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idem Kacem" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563094v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563524v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pi&#232;tre-Cambac&#233;d&#232;s" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563116v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563521v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563109v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki A&#239;t Seddik" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563528v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563108v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02358816v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Benouhiba" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSSSM.2006.320533" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563142v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563124v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563150v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Filtopoulos" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563118v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Kerdy" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563131v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563155v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563170v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier H. Roux" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoud A&#239;t-Kadi" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563535v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Arbaretier" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563644v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563182v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02464886v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Langeron" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Despujols" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563187v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563538v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563532v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Collas" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grall" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563175v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563638v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Tavares" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410664v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Domingues Tavares De S&#225;" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563287v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563322v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563317v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563281v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563298v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radim Bri&#353;" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563540v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563354v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563330v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563335v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02353055v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2001.973600" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563548v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563542v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563552v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563544v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563547v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02353049v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2001.973596" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563567v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563570v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dieulle" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563564v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563574v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563366v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563569v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Pendola" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hornet" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563592v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Le Gallou" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kondo Adjallah" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563579v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thirion" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563583v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563586v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563605v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pasquet" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Zio" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563369v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Padovani" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563599v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Chabot" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02319125v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pasquet" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.1998.682267" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563615v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563380v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563622v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563620v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563611v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563608v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Thirion" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563373v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563628v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Rohmer" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563383v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cailliez" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563633v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563387v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410717v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196562v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004927703420349" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563658v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Rami" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02366119v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118639351.ch2" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612770v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563674v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563677v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563687v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>