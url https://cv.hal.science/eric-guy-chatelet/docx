--- v1 (2026-04-12)
+++ v2 (2026-05-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric Guy Chatelet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eric-guy-chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9260-9515</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">06023752X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (74)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Machine Learning and NGO Algorithm Approach for Fault Classification and Localization in Electrical Distribution Lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Guerraiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouadjmi Abbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Dekhici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Zeblah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 14, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pr14060944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05556060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of hospital medical waste management and its influence on the environment: the impact of COVID-19 in France and Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Asmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Khafaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Châtelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management of Environmental Quality: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/MEQ-05-2025-0365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Rice Husk Addition on the Hygrothermal, Mechanical, and Acoustic Properties of Lightened Adobe Bricks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Banaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Murer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (14), pp.3364. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma18143364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05169142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic Integration of Drone Technology and Digital Twins for Optimal Construction Project Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tareq Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dragomir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (11), pp.4787. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app14114787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techno-Economic Green Optimization of Electrical Microgrid Using Swarm Metaheuristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Guerraiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Dekhici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Zeblah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (4), pp.1803. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en16041803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Interval Approach for the Availability Optimization of Multi-State Systems in the Presence of Aleatory and Epistemic Uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Akrouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sallak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahed Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Haj Chhade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASCE-ASME Journal of Risk and Uncertainty in Engineering Systems, Part B: Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (2), pp.021202. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4052461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology for the Assessment of Imprecise Multi-State System Availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Akrouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sallak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahed Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Hajj Chehade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (1), pp.150. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/math10010150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability Optimization of Wind Farm Power Systems Using Bat Algorithm with Generalized Flight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Guerraiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Dekhici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Zeblah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Reliability, Quality and Safety Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (03), pp.2150019. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218539321500194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When and how to repower energy systems? A four strategies-based decision model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Safaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacef Tazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Bouzidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISA Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isatra.2021.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Objective Electrical Power System Design Optimization Using a Modified Bat Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Guerraiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Dekhici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Zeblah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (13), pp.3956. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14133956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction to: Economic evaluation of the life cycle of a wind farm and improving the levelized cost of energy in region Champagne-Ardenne, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelouahab Zaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Meziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Lakdja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacef Tazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Energy and Environmental Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40095-021-00469-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance enhancement of renewable energy systems subject to units’ degradation and performance dependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacef Tazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Bouzidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6, pp.538-542. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egyr.2020.11.194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal age replacement policy for parallel and series systems with dependent components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Safaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jafar Ahmadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 197, pp.106798. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2020.106798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preventive Maintenance Optimization and Comparison of Genetic Algorithm Models in a Series–Parallel Multi-State System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Maatouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iman Jarkass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazir Chebbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of intelligent systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (2), pp.219-230. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/jisys-2017-0096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waste and material flow analysis in the end-of-life wind energy system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacef Tazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junbeum Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resources, Conservation and Recycling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 145, pp.199-207. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resconrec.2019.02.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability analysis by mapping probabilistic importance factors into bayesian belief networks for making decision in water deluge system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam H.M. Guetarni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassima Aissani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubida Lounis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Process Safety Progress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38 (2), pp.e12011. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/prs.12011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing stress with experience feedback in crisis situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sammy Teffali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI EDAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33 (02), pp.206-225. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0890060419000106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02311043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining Production Systems Performance Metrics Considering Machine Downtime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Alfredo Bula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacef Tazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52 (13), pp.1022-1027. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How combined performance and propagation of failure dependencies affect the reliability of a MSS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacef Tazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Bouzidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 169, pp.531-541. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2017.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind farm topology-finding algorithm considering performance, costs, and environmental impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacef Tazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Meziane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (25), pp.24526-24534. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-017-9377-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wear Analysis of Wind Turbine Bearings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacef Tazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Bouzidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Renewable Energy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (4), pp.2120-2129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photovoltaics in the assessment of wireless sensor network reliability with changing environmental conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabih Kassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quality and Reliability Engineering International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33 (8), pp.2239-2254. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/qre.2187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability Analysis of Wind Turbines Considering Constraints and Legislation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacef Tazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Bouzidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clean Energy Technologies (JOCET)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (6), pp.480-486. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18178/JOCET.2017.5.6.420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability assessment of photovoltaic wireless sensor networks for forest fire propagation detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabih Kassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Soukieh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modelling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38 (1), pp.50-65. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02286203.2017.1393857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a Hybrid Cost-FMEA Analysis for Wind Turbine Reliability Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacef Tazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Bouzidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (3), pp.276. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en10030276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model to quantify the resilience of mass railway transportation systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kpotissan Adjetey-Bahun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Birregah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Planchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 153, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2016.03.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connecting a population dynamic model with a multi-period location-allocation problem for post-disaster relief operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Cynthia Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Brasil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Birregah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 247 (2), pp.693-713. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-015-2104-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Diagnosis in Fuzzy Discrete Event System: Incomplete Models and Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddie Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossam A Gabbar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Prognostics and Health Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Natural Disasters on Critical Infrastructures: A Domino Effect-based Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Birregah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Homeland Security and Emergency Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11 (2), pp.217-241. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/jhsem-2012-0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Availability optimization of a redundant system through dependency modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyang Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematical Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 38 (19-20), pp.4574 - 4585. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apm.2014.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for quantitative assessment of the domino effect in industrial sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangpu Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Process Safety and Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 91 (6), pp.452-462. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psep.2012.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfigurable hardware implementation of a simple Authentication Protocol for a Wireless Sensor Networks platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Errandani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazek Abdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Doumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16 (3A), pp.1739-1752</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Assessment of Risk Caused By Fire and Explosion in Chemical Process Industry: A Domino Effect-Based Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lallement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Risk Analysis and Crisis Response</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (2), pp.66-76. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2991/jrarc.2013.3.2.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026560v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domino Effect Analysis and Assessment of Industrial Sites: A Review of Methodologies and Software Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computers and Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 02 (III), pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating production, inventory and maintenance planning for a parallel system with dependent components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Nourelfath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 101, pp.59-66. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2012.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient immune algorithm for optimal allocations in series-parallel continuous manufacturing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamani Massim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zeblah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (5), pp.1603-1619. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-010-0463-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inquiétudes de l'école face aux évolutions de la violence - Adapter les outils à une stratégie d'anticipation du risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Vanmeenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Laclemence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16, pp.29-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Risk Assessment of Domino Effect Caused by Heat Load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangpu Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systems Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (1), pp.42-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Series-parallel Systems Design: Reliability Allocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Decision Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (4), pp.473-487. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jds.14.473-487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint redundancy and imperfect preventive maintenance optimization for series–parallel multi-state degraded systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Nourelfath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Nahas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 103, pp.51-60. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2012.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d'Effet Domino : Méthodes et Outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Birregah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop interdisciplinaire sur la sécurité globale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les diagrammes-blocs fonctionnels : une aide à la construction manuelle des arbres de défaillance. Systèmes sans boucle de régulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dutuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Bouhoufani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne Diagnostic et Sûreté de Fonctionnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (2), pp.181-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability Allocation Problem in Series-Parallel Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Belmecheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Evolutionary Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (1), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/jaec.2011010101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Uncertainty Propagation for Availability Assessment of Stochastic Multi-state Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen El Falou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Performability Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (3), pp.251-261. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23940/ijpe.11.3.p251.mag⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient combined immune-decomposition algorithm for optimal buffer allocation in production lines for throughput and profit maximization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamani Massim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Amodeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zeblah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37 (4), pp.611-620. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2009.06.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability optimisation using harmony search algorithm under performance and budget constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Zeblah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Samrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamani Massim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Reliability and Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (2/3), pp.299. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJRS.2010.032450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Performance Analysis of a MIMO-Relaying Scheme With Space–Time Block Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazek Abdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salama Said Ikki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 59 (7), pp.3604-3609. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2010.2050791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bi-objective optimization algorithms for joint production and maintenance scheduling: application to the parallel machine problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Berrichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Amodeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mezghiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 20 (4), pp.389-400. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-008-0113-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Series-parallel power system optimisation using a harmony search algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Zeblah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Samrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamani Massim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Power and Energy Conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (1), pp.15. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJPEC.2009.023474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of maintenance policy using the proportional hazard model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Samrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raed Kouta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazir Chebbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 94 (1), pp.44-52. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2007.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient process to reduce infrastructure vulnerabilities facing malevolence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Piwowar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Laclemence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 94 (11), pp.1869-1877. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2009.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of simulation and optimization platform to analyse maintenance policies performances for manufacturing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Anouar Jamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daoud Ait-Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21 (4), pp.407-414. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09511920701574214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens entre sureté et sécurité : un nouveau champ de recherche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Laclemence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre des Cindyniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 43, pp.3-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sûreté de fonctionnement es systèmes de commande. Principes et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, S8 262, pp.1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sûreté de fonctionnement des systèmes de commande. Exemple d'application et rappels sur les RdP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, S 8 263, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investment-Cost Optimization of Plastic Recycling System under Reliability Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Zeblah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Samrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Hadjeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leonardo Journal of Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7 (12), pp.79-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability optimization of a redundant system with failure dependencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyang Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 92 (12), pp.1627-1634. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2006.09.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal (s, S) production policies with delivery time guarantees and breakdowns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Jellouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lallement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1 (3), pp.266. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/EJIE.2007.014687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter’s setting of the ant colony algorithm applied in preventive maintenance optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Samrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raed Kouta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazir Chebbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 18 (6), pp.663-677. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-007-0039-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adopter une démarche systémique face aux menaces contemporaines d'actes malveillants pour l'anticipation des risques et l'aide à la décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Piwowar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Laclemence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 10, pp.77-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal design of a maintainable cold-standby system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyang Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 92 (1), pp.85-91. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2005.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decisions Making Optimization in a Complex System's Maintenance Policy Using Metaheuristics, UGF and Proportional Hazard Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Samrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raed Kouta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazir Chebbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of computational science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1, 1 (40-57)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de techniques utilisées en physique fondamentale pour l'obtention et l'interprétation des indicateurs de sûreté de fonctionnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phoebus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 33 (2), pp.51-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New methods to minimize the preventive maintenance cost of series–parallel systems using ant colony optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Samrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chebbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 89 (3), pp.346-354. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2004.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Dynamic Programming Method for Reliability &amp; Redundancy Allocation in a Parallel-Series System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 54 (2), pp.254-261. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TR.2005.847270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability allocation problem in a series–parallel system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 90 (1), pp.55-61. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2004.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation de fiabilité et de redondance. Les systèmes parallèle-série</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 38 (1-2), pp.85-102. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jesa.38.85-102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement dynamique des processus opérationnels. Représentation par une relation états/indicateurs de performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lallement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 38 (7-8), pp.827-846. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jesa.38.827-846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A practical comparison of methods to assess sum-of-products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dutuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 79 (1), pp.33-42. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0951-8320(02)00165-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New method to minimize the preventive maintenance cost of series–parallel systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 82 (3), pp.247-255. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0951-8320(03)00166-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la fiabilité d'un système de prévision de la demande dans le cas d'une politique de regroupement des besoins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 37 (4), pp.325-335. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ro:2004005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimized procedure to generate sums of disjoint products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dutuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Bouhoufani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 65 (3), pp.289-294. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0951-8320(99)00010-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependability modelling and evaluation by using stochastic Petri nets: application to two test cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dutuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Signoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 55 (2), pp.117-124. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0951-8320(96)00108-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison between two indirect exponentiation methods and O.D.E. integration method for RAMS calculations based on homogeneous Markovian models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mébarek Djebabra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dutuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 51 (1), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0951-8320(95)00104-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (133)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulfilment as a Driver for Socio-Ecological Transformation in Engineering Schools: An Ikigai Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rossignole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Prodhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Systems, Sustainability and Safety Conference (TS3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Technologie de Compiègne [UTC], UTT, UTBM, UTTOP, Oct 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épanouissement comme moteur de la transformation socio-écologique dans les écoles d'ingénieurs : une approche par l'Ikigaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rossignole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Prodhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Châtelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Systems, Sustainability and Safety Conference (TS3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Technologie de Compiègne [UTC], UTT, UTBM, UTTOP, Oct 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Reliability Approach for a Complex Offshore System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alcebiades Ernesto Hlunguane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouta Raed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 31st European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Angers, France. pp.1639-1645, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-18-2016-8_306-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable transition of social-technical-ecological systems in hazardous contexts with a muticultural approach: A framework for sustainability lab researches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First workshop of the EUT+ Sustainability lab</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUT+ Sustainability lab, Jun 2021, Virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Enhancement of Renewable Energy Systems Subject to units’ Degradation and Performance Dependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacef Tazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7 th International Conference on Power and Energy Systems Engineering, (CPESE 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Fukuoka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03060204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Topology and Repowering Time for Offshore Wind Turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Safaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacef Tazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Bouzidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 6th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France. pp.1344-1349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology for imprecise availability computing and optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Akrouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sallak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahed Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Haj Chhadé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th European Safety and Reliability Conference (ESREL 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Hannover, Germany. pp.2440-2446, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-11-2724-3_0599-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating Crisis Situation by Using Ontology and Fuzzy Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sammy Teffali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th ISCRAM Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, València, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representing Stress Impact in Crisis Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sammy Teffali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IFIP International Workshop on Artificial Intelligence for Knowledge Management (AI4KM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Melbourne, VIC, Australia. pp.99-112, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-29904-0_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability Analysis Of Wind Turbines Using Petri Nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacef Tazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Ghani Aissaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Bouzidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 7th International Conference on Renewable Energy Research and Applications (ICRERA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France. pp.858-864, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRERA.2018.8566857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End of life of wind energy systems: A regional case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacef Tazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junbeum Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Conference Society and Materials (SAM'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning From Fails in Crisis Management: Case of Stress Impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sammy Teffali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 14th International Conference on Natural Computation, Fuzzy Systems and Knowledge Discovery (ICNC-FSKD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Huangshan, China. pp.806-814, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FSKD.2018.8687304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Exploration of Several Dimensions in Learning: Application on Crisis Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sammy Teffali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Knowledge Management and Information Sharing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Seville, Spain. pp.153-160, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006920001530160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New method for availability computing of complex systems using imprecise Markov models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Akrouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sallak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Hajj Chehade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IMA International Conference on Modelling in Industrial Maintenance and Reliability (MIMAR 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Liverpool, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19124/ima.2018.001.02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End of life of wind energy systems: A regional case study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacef Tazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junbeum Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IcRS 2018 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onshore wind turbine LCOE assessment under technology and environmental constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacef Tazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Bouzidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Conference on Sustainable Development of Energy, Water and Environment Systems – SDEWES Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing multi-state power system maintenance policy under constraints of loads and costs: application to wind farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacef Tazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Bouzidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Mathematical Methods in Reliability (MMR 2017).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Assessment of Moroccan Onshore Wind Energy Based on SCADA Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacef Tazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anasse Bennouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Renewable and Sustainable Energy Conference (IRSEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Tangier, Morocco. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRSEC.2017.8477288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A contribution to the evaluation of imprecise availability of complex systems using markov models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Akrouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sallak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahed Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Haj Chehade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Uncertainty Quantification in Computational Sciences and Engineering (UNECOMP 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Rhodes Island, Greece. pp.456-466, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7712/120217.5383.16866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Railway transportation system's resilience: Integration of operating conditions into topological indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kpotissan Adjetey-Bahun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Planchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Birregah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOMS 2016 - 2016 IEEE/IFIP Network Operations and Management Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Istanbul, Turkey. pp.1163-1168, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NOMS.2016.7502981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability assessment of wireless sensor networks equipped with photovoltaic cells for the detection of changing environmental conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabih Kassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachar El Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Soukieh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2nd International Conference on Engineering Sciences and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, High Tatras Mountains, Slovakia. pp.324-324, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781315210469-281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability optimization of wind farms considering constraints and regulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacef Tazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Meziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Bouzidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Conference on Renewable Energy Research and Applications (ICRERA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Birmingham, United Kingdom. pp.130-136, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRERA.2016.7884496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance Optimization Using Fuzzy Logic Controlled Genetic Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Maatouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazir Chebbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iman Jarkass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IFAC Conference on Manufacturing Modelling, Management and Control MIM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Troyes, France. pp.757-762, </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability Assessment of Wireless Sensor Networks for Environmental Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabih Kassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachar El Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Sardouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference, ESREL 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind farm reliability optimization using harmony search under performance and budget constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Meziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hamzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lehri-Boufala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Renewable and Sustainable Energy Conference (IRSEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Ouarzazate, Morocco. pp.808-815, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRSEC.2014.7059892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simulation-based approach to quantifying resilience indicators in a mass transportation system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kpotissan Adjetey-Bahun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Birregah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Laurens-Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Information Systems for Crisis Response and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, University Park, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis Using Incomplete Model in Fuzzy Discrete Event System: Application to Crisis Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddie Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossam Gaber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 13th International Conference on Machine Learning and Applications (ICMLA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Detroit, United States. pp.432-440, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMLA.2014.109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Diagnosis Based on Evolving Fuzzy Finite State Automaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddie Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossam A Gabbar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the Prognostics and Health Management Society 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Fort Worth, United States. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.3681.0568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Availability maximization and cost study in multi-state systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Maatouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazir Chebbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 Annual Reliability and Maintainability Symposium (RAMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Orlando, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RAMS.2013.6517661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimization model for the post-disaster response in terms of system resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Cynthia Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Birregah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Interdisciplinaire sur la Sécurité Globale (WISG 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preventive maintenance optimization for multi-states series-parallel systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Maatouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazir Chebbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Global Conference on Power Control and Optimization (PCO'2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Kota Kinabalu, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost minimization of maintained multi-state system using optimal load distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Maatouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chebbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 International Conference on Quality, Reliability, Risk, Maintenance, and Safety Engineering (QR2MSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Chengdu, China. pp.1005-1009, </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICQR2MSE.2012.6246394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-layer Crisis Mapping: A Social Media-Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Birregah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Top</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE 21st International Workshop On Enabling Technologies: Infrastructure For Collaborative Enterprises (WETICE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Toulouse, France. pp.379-384, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WETICE.2012.47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secure configuration schemes for FPGA-based systems with simple key management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abelghani Errandani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Doumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 VIII Southern Conference on Programmable Logic (SPL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Bento Goncalves, Spain. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SPL.2012.6211771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Quantitative Risk Assessment of domino effect on Industrial Plants Using Colored Stochastic Petri Nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lallement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSAM11 &amp; ESREL2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Helsinki, Russia. pp.898-907</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002863v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdependency-based approach of complex events in critical infrastructure under crisis: a first step toward a global framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Birregah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Tolerance of Multiple Logic Faults in SRAM-Based FPGA Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Lahrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Doumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 14th Euromicro Conference on Digital System Design (DSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Oulu, Finland. pp.231-238, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSD.2011.33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Assessment of Domino Effect Caused by Heat Radiation in Industrial Sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangpu Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Risk Analysis (ICRA4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Limassol, Cyprus. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theoretical study of the interactions between the components of resilience in critical urban infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ourdia Mezzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Birregah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET International Conference on Smart and Sustainable City (ICSSC 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Shanghai, China. pp.51-51, </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/cp.2011.0309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maîtrise des risques et l'écologie industrielle : vers une approche intégrée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Birregah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Brullot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huitième congrès de l'union européenne de systémique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oprimization of redundancy and imperfect preventive maintenance for series-parallel multi-state systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Nourelfath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video acquisition between USB 2.0 CMOS camera and embedded FPGA system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazek Abdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Gurram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abelghani Errandani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 5th International Conference on Signal Processing and Communication Systems (ICSPCS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Honolulu, United States. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSPCS.2011.6140863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating production and maintenance planning for a parallel system with dependant components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Nourelfath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault tolerance of SRAM-based FPGA via configuration frames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Lahrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Doumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems (DDECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Cottbus, Germany. pp.139-142, </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DDECS.2011.5783066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation quantitative des effets dominos dans les sites industriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lallement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surveillance, Sûreté et Sécurité des Grands Systèmes » (GIS 3SGS'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Assessment of Domino Effect Caused by Overpressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangpu Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability and Risk Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability of multi-states system with load sharing and propagation failure dependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Maatouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chebbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 International Conference on Quality, Reliability, Risk, Maintenance, and Safety Engineering (ICQR2MSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Xi'an, China. pp.42-46, </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICQR2MSE.2011.5976565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The attacker's Perspective of the shield system of a target: a framework to improve resilience assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Birregah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Laclemence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Emergency Preparedness (InterCEPt)- The Challenges of Mass Evacuation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Master-Slave TMR Inspired Technique for Fault Tolerance of SRAM-Based FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Lahrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Doumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazek Abdaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE Computer Society Annual Symposium on VLSI (ISVLSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Lixouri, Greece. pp.58-62, </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISVLSI.2010.38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des impacts de sinistres en cascade : état de l'art et méthodes d'analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Laclemence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lallement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Interdisciplinaire en Sécurité Globale WISG 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combined approach for suspicious networks detection in graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Birregah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Laclemence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VSST'2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Toulourse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outage Analysis of Space Time Block Coding MIMO Cooperative System with Amplify-and-Forward Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazek Abdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salama Ikki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE Vehicular Technology Conference (VTC 2010-Fall)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Ottawa, Canada. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VETECF.2010.5594179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new framework to define Familiar Strangers in online social networks: spacio-temporal challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Birregah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Corpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Laclemence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatio-Temporal Constraints on Social Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Santa Barbara, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of probabilistic methods for mastering cascade effect modelling (submitted to explosions, impacts, blast, terrorism ...): data bases, uncertainties, simplified models - French Research Project ANR CSOSG 2008 &amp;quot; DISC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Eid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mebarki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Elegbede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th ESReDA Seminar on Challenges in Structural Safety &amp; Risk Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Coimbra, Portugal. pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00833087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative MMSE interference canceler for cooperative diversity MIMO relay network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazek Abdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Doumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 4th International Conference on Signal Processing and Communication Systems (ICSPCS 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Gold Coast, Australia. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSPCS.2010.5709736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel SRAM-based FPGA architecture for defect and fault tolerance of configurable logic blocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Lahrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazek Abdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Doumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE 13th International Symposium on Design and Diagnostics of Electronic Circuits &amp; Systems (DDECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Vienna, Austria. pp.305-308, </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DDECS.2010.5491763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA Implementation of an Authentication Protocol for Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Errandani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazek Abdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Doumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The FTRA 2010 International Symposium on Advances in Cryptography, Security and Applications for Future Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Gwangju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Availability and reliability of general multistate note networks modeled by UGF and taking into account connectivity uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen El Falou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Probabilistic Safety Assessment &amp; Management Conference 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Availability assessment of stochastic multi-states systems based on UGF and taking into account data uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen El Falou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 IEEE International Conference on Industrial Engineering and Engineering Management (IEEM 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Hong Kong, China. pp.1170-1174, </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEEM.2009.5372978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Combined Immune-Decomposition Algorithm for Optimal Buffer Allocation in Production Lines for Throughput and Profit Maximization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamani Massim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Amodeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Zeblah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd European Conference on Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche évolutionnaire bi-objective pour l'ordonnancement conjoint production-maintenance: cas de machines parallèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Berrichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mezghiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Amodeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la fiabilité d'un système à composants dépendants en tenant compte de la maintenance corrective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Samrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e colloque national de sûreté de fonctionnement (lambda-mu 16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach to assess the reliability of a multi-state system with dependant components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Samrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Reliability and safety Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colonies de fourmis pour l'allocation de fiabilité : systèmes série-parallèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Belmecheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e conférence internationale de modélisation et simulation (MOSIM'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticiper le risque de malveillance sur un système à flux semi-contrôlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Piwowar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Laclemence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop du GIS Surveillance, Sûreté et Sécurité des Grands Systèmes (3SGS'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are safety and security in industrial systems antagonistic or complementary issues ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Laclemence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Piwowar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Affeltranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2008 &amp; 17. SRA Europe Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Valencia, Spain. pp.3093-3100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of security measures assignment using a brachn-and-bound algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Samrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idem Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Laclemence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Forum international de la maintenance (FIM'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Countering malevolent acts on complex systems by anticipating and using efficient keys to make the right decision at the right time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Piwowar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Laclemence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International conference on probabilistic safety assessment and management - PSAM 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paradoxes de la sécurité industrielle, nouveaux champs de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Affeltranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Piètre-Cambacédès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Laclemence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WISG'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new appreach to improve the protection of infrastructure against terrorism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Samrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Laclemence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference (ESREL'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Stavenger, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lien entre sûreté et sécurité : un nouveau champ de recherche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Laclemence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er congrès à thématique cindynique - les entretiens du risque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la disponibilité d'un système logistique à partir d'un modèle QPN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arezki Aït Seddik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lallement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Congrès international de génie industriel (CIGI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Trois-Rivières, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir les vulnérabilités d'un site et hiérarchiser la criticité des endroits stratégiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Piwowar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er congrès à thématique cindynique - les entretiens du risque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Queueing Petri Nets (QPN): A tool for analyzing operational processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lallement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arezki Aït Seddik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Congrès International Pluridisciplinaire Qualité et Sûreté de Fonctionnement (Qualita)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Tanger, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preventive Maintenance Optimisation Using Evolutionary Hybrid Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Samrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Benouhiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 International Conference on Service Systems and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Troyes, France. pp.620-625, </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSSSM.2006.320533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decisions making optimisation in a complex systems maintenance policy using metaheuristics, UGF and proportional hazard model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Samrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raed Kouta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazir Chebbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th asian pacific industrial engineering &amp; management, APIEMS'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preventive maintenance optimization using ant colony algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Samrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raed Kouta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazir Chebbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internation Conference on Probabilistic Safety Assessment and Management - PSAM 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A discretization approach for reliability optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Filtopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European safety and Reliability Conference - ESREL'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Estoril, Portugal. pp.1733-1737</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic analysis of behaviour and ageing of PEM fuel cell with integration of degradation models and random temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Kerdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Eid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raed Kouta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31th ESReDA seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Smolenice Castle, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of maintenance policy using proportional hazard model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Samrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raed Kouta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazir Chebbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European safety and Reliability Conference - ESREL'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Estoril, Portugal. pp.595-600</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability optimization of a parallel system with redundantly dependent components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyang Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL'2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Tri-City, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating simulation and optimization to analyze maintenance policies performances for complex systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Anouar Jamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier H. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daoud Aït-Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering ans Systems Management - IESM'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des conditions d'évolution d'un système par évaluation de son entropie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Arbaretier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e colloque national de sûreté de fonctionnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of optimization techniques to reliability and redundancy allocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3th international conference on optimization and control with applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Chongqing-Chengdu, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability allocation in series-parallel system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Mathematical Methods in Reliability Methodology and Practice - MMR'04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Santa Fe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and simulation of maintenance strategies using stochastic Petri nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Langeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Despujols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMR 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Santa Fe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal reliability allocation: simplification and fallacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyang Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCPL2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Santiago, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation de fiabilité dans les systèmes série-parallèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e conférence francophone modélisation et simulation - MOSIM'04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d'accélération de la simulation de Monte Carlo basée sur le &amp;quot;failure biasing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Collas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement (Lambda-Mu 14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The preventive maintenance cost of series-parallel systems minimization using genetic and ant colony algorithms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Samrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazir Chebbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMS'2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Arles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System Dynamic Modelling: accounting for data uncertainty by the use of fuzzy logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Bouzidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conaccont meeting : Material Flow Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conceptual approach of industrial metabolism: analysis of methodologies and tools.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Domingues Tavares De Sá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quo vadis MFA? Material Flow Analysis - where do we go?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Wuppertal, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of reliability optimization and models for a new reliability and redundancy allocation problem in a parallel-series system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Congrès international pluridisciplinaire Qualité et Sûreté de Fonctionnement - Qualita 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation de fiabilité et de redondance dans les systèmes parallèle-série</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale sur la Productique - cIP 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche analytique pour améliorer l'évaluation des grandeurs de sûreté de fonctionnement en prenant en compte les incertitudes sue les données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raed Kouta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Congrès international de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability and redundancy allocation in a parallel-series system by dynamic programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Industrial Engineering and Production Management- IEPM 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Porto, Portugal. pp.502-511</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of maintenance cost under asymptotic reliability constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radim Briš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety and Reliability: Esrel'03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la fiabilité d'un système de prévision de la demande dans le cas d'une politique de regroupement des besoins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée nationale de la ROADEF 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient method to minimise the preventive maintenance cost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radim Briš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Reliability-Based Design and Optimisation: RBO'02</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Assessment of Complex Maintenance Policies using Stochastic Petri Nets in Decision making and Risk Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Jellouli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of stochastic synchronized Petri nets in supply chain inventory management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Jellouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Carlo simulation and stochastic algorithms for optimising supply chain management in an uncertain environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Jellouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Systems, Man &amp; Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Tucson, United States. pp.1840-1844, </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSMC.2001.973600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la CL en utilisant Monte Carlo simulation et les algorithmes génétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Jellouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCSC 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation versus Markovian Methods in System Dependability Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dutuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIL'01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Okinawa, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A logistics state representation using industrial performance indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lallement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIL'01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Naha, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation du comportement d'un système logistique par une relation états/indicateurs de performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lallement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM'01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2001, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimising (s,S) policy with breakdowns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Jellouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASMDA 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Carlo simulation and genetic algorithm for optimising supply chain management in a stochastic environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Jellouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Systems, Man &amp; Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Tucson, United States. pp.1835-1839, </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSMC.2001.973596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en oeuvre d'ateliers logiciels SdF pour l'analyse de sûreté de fonctionnement des respirateurs artificiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e colloque national de sûreté de fonctionnement Mouvement Français pour la qualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2000, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of preventive maintenance policies using multiphased Markov models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dieulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference on Mathematical Methods in Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability Study Of A Bridge Submitted To Dynamic Loads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Elegbede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference on Mathematical Methods in Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic programming approach for the generalized travelling salesman problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Jellouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop Discrete Optimization Methods in Scheduling and computing-aided design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Minsk, Belarus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance Planning and Supply Chain process analyses using Monte Carlo simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lallement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL'2000 and SRA-Europe Annual Conference Foresight and Precaution, 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Edimbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the reliability of a cracked pipe under pressure and tension using artificial neural network and finite element analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pendola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hornet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference on Mathematical Methods in Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche Méthodologique et Systémique de Ecologie Industrielle : essai d'approche globale et de finalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Le Gallou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kondo Adjallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interest of Simulation Modelling for Computer-aided Decision in the frame of Logistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lallement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thirion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIL'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Saint Petersbourg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la fiabilité d'un système soumis à une maintenance préventive déterministe et aléatoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualita 99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1999, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la Qualité du Système d'information sur le Processus de Décision dans une Unité logistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lallement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of Neural Networks in the reliability analysis of dynamic systems : an overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop Series on Advanced Topics in Reliability and Risk Analysis, Dynamic Reliability : Future Directions, University of Maryland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Greenbelt, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of neural networks to evaluate RAMS' parameters of dynamic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Padovani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference, ESREL' 98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1998, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability evaluation of dynamic systems by using stochastic Petri nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dutuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop Series on Advanced Topics in Reliability and Risk Analysis, Dynamic Reliability : Future Directions, University of Maryland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Greenbelt, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to use neural networks to study the reliability of dynamic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICNN '98 - International Conference on Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1998, Anchorage, United States. pp.226-230, </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IJCNN.1998.682267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des scénarios de panne d'un système a l'aide de réseaux de neurones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dutuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème congrès pluridisciplinaire, Qualité et Sûreté de fonctionnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1997, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability evaluation of systems subject to partial renewals for preventive maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Safety and Reliability (ESREL '97)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des grandeurs de sûreté de fonctionnement d'un système à renouvellements partiels par modélisation markovienne multi-phasée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIXèmes Journées de Statistique - ASU'97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1997, Carcassonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de scénarios de panne d'un système à l'aide de réseaux de neurones - application à un cas test ISdF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques de simulation en fiabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Qualité Fiabilité ASU, Jan 1997, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies d'inspections optimales pour le diagnostic et la maintenance préventive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème congrès pluridisciplinaire, Qualité et Sûreté de fonctionnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1997, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronized Stochastic Petri Nets Modelling of Malfunctioning Logistic Unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lallement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Thirion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Logistics, ICIL '97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Chico, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a sequential, non coherent and looped system with two approaches : Petri Nets and Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dutuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Safety and Reliability, ESREL '97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sûreté de fonctionnement dans la formation d'Ingénieurs en Génie des Systèmes Industriels a l'Université de Technologie de Troyes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kondo Adjallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème colloque International de Fiabilité et de maintenabilité lambda-mu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1996, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability evaluation of a periodically tested system by using different methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cailliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dutuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Signoret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Safety and Reliability, ESREL'96, PSAM III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1996, Crete, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependability study of a logistic unit - Dynamic simulation using Stochastic Petri Nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Thirion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Logistics ICIL'95</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1995, Ouro Preto, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux de Petri stochastiques et interprétés : un outil performant d'évaluation de la sûreté de fonctionnement des systèmes. Application à deux cas-tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mébarek Djebabra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dutuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème conférence internationale de Fiabilité et Maintenabilité, ESREL'94</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, La Baule, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leasing large wind turbines: toward a sustainable business model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacef Tazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th SDEWES conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Palermo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies to Optimize the Impact of Supplies Distribution in Post-disaster Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Brasil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Cynthia Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Birregah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICORES 2014 - Proceedings of the 3rd International Conference on Operations Research and Enterprise Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Angers, France. pp.342--349, 2014, </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0004927703420349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison for Optimal Allocation of Reliability Algorithms Production System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Zeblah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Rami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Research on Artificial Intelligence Techniques and Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pandian Vasant, pp.564-593, 2015, 9781466672598</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability and Resilience Assessment of Infrastructures and Networks: Concepts and Methodologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk Management in Life-Critical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.21-40, 2014, </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118639351.ch2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient process to reduce infrastructure vulnerabilities face up to malevolence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Piwowar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Laclemence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de cas : système de graissage d'une turbopompe alimentaire, rapport de contrat d'association UTT/EDF R&D (département Management des Risques Industriels)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Langeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de technologie de Troyes; EDF R&amp;D (département Management des Risques Industriels). 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de l'art des méthodes et outils de simulation des stratégies de maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de technologie de Troyes. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final de contrat, convention ASTReE - TAEMA n° 97-001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Université de technologie de Troyes. 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId504"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric Guy Chatelet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eric-guy-chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9260-9515</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">06023752X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (74)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Machine Learning and NGO Algorithm Approach for Fault Classification and Localization in Electrical Distribution Lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Guerraiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouadjmi Abbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Dekhici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Zeblah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 14, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pr14060944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05556060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Rice Husk Addition on the Hygrothermal, Mechanical, and Acoustic Properties of Lightened Adobe Bricks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Banaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Murer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (14), pp.3364. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma18143364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05169142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of hospital medical waste management and its influence on the environment: the impact of COVID-19 in France and Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Asmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Khafaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Châtelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management of Environmental Quality: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/MEQ-05-2025-0365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic Integration of Drone Technology and Digital Twins for Optimal Construction Project Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tareq Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Dragomir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (11), pp.4787. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app14114787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techno-Economic Green Optimization of Electrical Microgrid Using Swarm Metaheuristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Guerraiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Dekhici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Zeblah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (4), pp.1803. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en16041803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Interval Approach for the Availability Optimization of Multi-State Systems in the Presence of Aleatory and Epistemic Uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Akrouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sallak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahed Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Haj Chhade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASCE-ASME Journal of Risk and Uncertainty in Engineering Systems, Part B: Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (2), pp.021202. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4052461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology for the Assessment of Imprecise Multi-State System Availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Akrouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sallak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahed Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Hajj Chehade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (1), pp.150. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/math10010150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction to: Economic evaluation of the life cycle of a wind farm and improving the levelized cost of energy in region Champagne-Ardenne, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelouahab Zaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Meziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Lakdja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacef Tazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Energy and Environmental Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40095-021-00469-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When and how to repower energy systems? A four strategies-based decision model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Safaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacef Tazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Bouzidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISA Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isatra.2021.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability Optimization of Wind Farm Power Systems Using Bat Algorithm with Generalized Flight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Guerraiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Dekhici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Zeblah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Reliability, Quality and Safety Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (03), pp.2150019. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218539321500194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Objective Electrical Power System Design Optimization Using a Modified Bat Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Guerraiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Dekhici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Zeblah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (13), pp.3956. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14133956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance enhancement of renewable energy systems subject to units’ degradation and performance dependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacef Tazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Bouzidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6, pp.538-542. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egyr.2020.11.194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal age replacement policy for parallel and series systems with dependent components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Safaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jafar Ahmadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 197, pp.106798. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2020.106798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preventive Maintenance Optimization and Comparison of Genetic Algorithm Models in a Series–Parallel Multi-State System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Maatouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iman Jarkass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazir Chebbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of intelligent systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (2), pp.219-230. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/jisys-2017-0096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waste and material flow analysis in the end-of-life wind energy system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacef Tazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junbeum Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resources, Conservation and Recycling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 145, pp.199-207. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resconrec.2019.02.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability analysis by mapping probabilistic importance factors into bayesian belief networks for making decision in water deluge system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam H.M. Guetarni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassima Aissani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubida Lounis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Process Safety Progress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38 (2), pp.e12011. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/prs.12011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing stress with experience feedback in crisis situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sammy Teffali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI EDAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33 (02), pp.206-225. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0890060419000106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02311043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining Production Systems Performance Metrics Considering Machine Downtime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Alfredo Bula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacef Tazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52 (13), pp.1022-1027. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How combined performance and propagation of failure dependencies affect the reliability of a MSS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacef Tazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Bouzidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 169, pp.531-541. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2017.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind farm topology-finding algorithm considering performance, costs, and environmental impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacef Tazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Meziane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (25), pp.24526-24534. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-017-9377-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability Analysis of Wind Turbines Considering Constraints and Legislation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacef Tazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Bouzidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clean Energy Technologies (JOCET)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (6), pp.480-486. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18178/JOCET.2017.5.6.420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photovoltaics in the assessment of wireless sensor network reliability with changing environmental conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabih Kassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quality and Reliability Engineering International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33 (8), pp.2239-2254. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/qre.2187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wear Analysis of Wind Turbine Bearings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacef Tazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Bouzidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Renewable Energy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (4), pp.2120-2129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability assessment of photovoltaic wireless sensor networks for forest fire propagation detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabih Kassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Soukieh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modelling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38 (1), pp.50-65. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02286203.2017.1393857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a Hybrid Cost-FMEA Analysis for Wind Turbine Reliability Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacef Tazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Bouzidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (3), pp.276. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en10030276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model to quantify the resilience of mass railway transportation systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kpotissan Adjetey-Bahun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Birregah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Planchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 153, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2016.03.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connecting a population dynamic model with a multi-period location-allocation problem for post-disaster relief operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Cynthia Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Brasil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Birregah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 247 (2), pp.693-713. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-015-2104-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Diagnosis in Fuzzy Discrete Event System: Incomplete Models and Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddie Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossam A Gabbar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Prognostics and Health Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Natural Disasters on Critical Infrastructures: A Domino Effect-based Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Birregah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Homeland Security and Emergency Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11 (2), pp.217-241. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/jhsem-2012-0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Availability optimization of a redundant system through dependency modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyang Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematical Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 38 (19-20), pp.4574 - 4585. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apm.2014.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domino Effect Analysis and Assessment of Industrial Sites: A Review of Methodologies and Software Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computers and Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 02 (III), pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for quantitative assessment of the domino effect in industrial sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangpu Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Process Safety and Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 91 (6), pp.452-462. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psep.2012.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfigurable hardware implementation of a simple Authentication Protocol for a Wireless Sensor Networks platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Errandani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazek Abdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Doumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16 (3A), pp.1739-1752</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Assessment of Risk Caused By Fire and Explosion in Chemical Process Industry: A Domino Effect-Based Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lallement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Risk Analysis and Crisis Response</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (2), pp.66-76. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2991/jrarc.2013.3.2.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026560v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint redundancy and imperfect preventive maintenance optimization for series–parallel multi-state degraded systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Nourelfath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Nahas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 103, pp.51-60. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2012.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient immune algorithm for optimal allocations in series-parallel continuous manufacturing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamani Massim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zeblah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (5), pp.1603-1619. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-010-0463-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inquiétudes de l'école face aux évolutions de la violence - Adapter les outils à une stratégie d'anticipation du risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Vanmeenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Laclemence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16, pp.29-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating production, inventory and maintenance planning for a parallel system with dependent components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Nourelfath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 101, pp.59-66. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2012.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Risk Assessment of Domino Effect Caused by Heat Load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangpu Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systems Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (1), pp.42-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Series-parallel Systems Design: Reliability Allocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Decision Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (4), pp.473-487. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jds.14.473-487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d'Effet Domino : Méthodes et Outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Birregah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop interdisciplinaire sur la sécurité globale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les diagrammes-blocs fonctionnels : une aide à la construction manuelle des arbres de défaillance. Systèmes sans boucle de régulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dutuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Bouhoufani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne Diagnostic et Sûreté de Fonctionnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (2), pp.181-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability Allocation Problem in Series-Parallel Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Belmecheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Evolutionary Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (1), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/jaec.2011010101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Uncertainty Propagation for Availability Assessment of Stochastic Multi-state Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen El Falou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Performability Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (3), pp.251-261. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23940/ijpe.11.3.p251.mag⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient combined immune-decomposition algorithm for optimal buffer allocation in production lines for throughput and profit maximization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamani Massim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Amodeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zeblah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37 (4), pp.611-620. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2009.06.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability optimisation using harmony search algorithm under performance and budget constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Zeblah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Samrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamani Massim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Reliability and Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (2/3), pp.299. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJRS.2010.032450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Performance Analysis of a MIMO-Relaying Scheme With Space–Time Block Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazek Abdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salama Said Ikki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 59 (7), pp.3604-3609. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2010.2050791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bi-objective optimization algorithms for joint production and maintenance scheduling: application to the parallel machine problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Berrichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Amodeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mezghiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 20 (4), pp.389-400. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-008-0113-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Series-parallel power system optimisation using a harmony search algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Zeblah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Samrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamani Massim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Power and Energy Conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (1), pp.15. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJPEC.2009.023474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of maintenance policy using the proportional hazard model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Samrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raed Kouta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazir Chebbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 94 (1), pp.44-52. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2007.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient process to reduce infrastructure vulnerabilities facing malevolence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Piwowar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Laclemence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 94 (11), pp.1869-1877. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2009.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sûreté de fonctionnement des systèmes de commande. Exemple d'application et rappels sur les RdP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, S 8 263, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of simulation and optimization platform to analyse maintenance policies performances for manufacturing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Anouar Jamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daoud Ait-Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21 (4), pp.407-414. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09511920701574214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens entre sureté et sécurité : un nouveau champ de recherche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Laclemence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre des Cindyniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 43, pp.3-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sûreté de fonctionnement es systèmes de commande. Principes et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, S8 262, pp.1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investment-Cost Optimization of Plastic Recycling System under Reliability Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Zeblah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Samrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Hadjeri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leonardo Journal of Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7 (12), pp.79-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adopter une démarche systémique face aux menaces contemporaines d'actes malveillants pour l'anticipation des risques et l'aide à la décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Piwowar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Laclemence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 10, pp.77-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal (s, S) production policies with delivery time guarantees and breakdowns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Jellouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lallement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1 (3), pp.266. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/EJIE.2007.014687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter’s setting of the ant colony algorithm applied in preventive maintenance optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Samrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raed Kouta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazir Chebbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 18 (6), pp.663-677. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-007-0039-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability optimization of a redundant system with failure dependencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyang Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 92 (12), pp.1627-1634. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2006.09.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal design of a maintainable cold-standby system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyang Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 92 (1), pp.85-91. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2005.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decisions Making Optimization in a Complex System's Maintenance Policy Using Metaheuristics, UGF and Proportional Hazard Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Samrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raed Kouta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazir Chebbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of computational science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1, 1 (40-57)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New methods to minimize the preventive maintenance cost of series–parallel systems using ant colony optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Samrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chebbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 89 (3), pp.346-354. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2004.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de techniques utilisées en physique fondamentale pour l'obtention et l'interprétation des indicateurs de sûreté de fonctionnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phoebus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 33 (2), pp.51-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Dynamic Programming Method for Reliability &amp; Redundancy Allocation in a Parallel-Series System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 54 (2), pp.254-261. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TR.2005.847270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability allocation problem in a series–parallel system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 90 (1), pp.55-61. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2004.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement dynamique des processus opérationnels. Représentation par une relation états/indicateurs de performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lallement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 38 (7-8), pp.827-846. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jesa.38.827-846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation de fiabilité et de redondance. Les systèmes parallèle-série</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 38 (1-2), pp.85-102. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jesa.38.85-102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A practical comparison of methods to assess sum-of-products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dutuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 79 (1), pp.33-42. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0951-8320(02)00165-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New method to minimize the preventive maintenance cost of series–parallel systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 82 (3), pp.247-255. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0951-8320(03)00166-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la fiabilité d'un système de prévision de la demande dans le cas d'une politique de regroupement des besoins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 37 (4), pp.325-335. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ro:2004005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimized procedure to generate sums of disjoint products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dutuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Bouhoufani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 65 (3), pp.289-294. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0951-8320(99)00010-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependability modelling and evaluation by using stochastic Petri nets: application to two test cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dutuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Signoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 55 (2), pp.117-124. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0951-8320(96)00108-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison between two indirect exponentiation methods and O.D.E. integration method for RAMS calculations based on homogeneous Markovian models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mébarek Djebabra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dutuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 51 (1), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0951-8320(95)00104-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (133)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épanouissement comme moteur de la transformation socio-écologique dans les écoles d'ingénieurs : une approche par l'Ikigaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rossignole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Prodhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Châtelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Systems, Sustainability and Safety Conference (TS3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Technologie de Compiègne [UTC], UTT, UTBM, UTTOP, Oct 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulfilment as a Driver for Socio-Ecological Transformation in Engineering Schools: An Ikigai Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rossignole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Prodhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Systems, Sustainability and Safety Conference (TS3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Technologie de Compiègne [UTC], UTT, UTBM, UTTOP, Oct 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Reliability Approach for a Complex Offshore System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Alcebiades Ernesto Hlunguane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouta Raed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 31st European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Angers, France. pp.1639-1645, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-18-2016-8_306-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable transition of social-technical-ecological systems in hazardous contexts with a muticultural approach: A framework for sustainability lab researches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First workshop of the EUT+ Sustainability lab</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUT+ Sustainability lab, Jun 2021, Virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Enhancement of Renewable Energy Systems Subject to units’ Degradation and Performance Dependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacef Tazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7 th International Conference on Power and Energy Systems Engineering, (CPESE 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Fukuoka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03060204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representing Stress Impact in Crisis Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sammy Teffali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IFIP International Workshop on Artificial Intelligence for Knowledge Management (AI4KM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Melbourne, VIC, Australia. pp.99-112, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-29904-0_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating Crisis Situation by Using Ontology and Fuzzy Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sammy Teffali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th ISCRAM Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, València, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Topology and Repowering Time for Offshore Wind Turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Safaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacef Tazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Bouzidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 6th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France. pp.1344-1349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology for imprecise availability computing and optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Akrouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sallak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahed Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Haj Chhadé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th European Safety and Reliability Conference (ESREL 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Hannover, Germany. pp.2440-2446, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-11-2724-3_0599-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End of life of wind energy systems: A regional case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacef Tazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junbeum Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Conference Society and Materials (SAM'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability Analysis Of Wind Turbines Using Petri Nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacef Tazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Ghani Aissaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Bouzidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 7th International Conference on Renewable Energy Research and Applications (ICRERA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France. pp.858-864, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRERA.2018.8566857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning From Fails in Crisis Management: Case of Stress Impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sammy Teffali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 14th International Conference on Natural Computation, Fuzzy Systems and Knowledge Discovery (ICNC-FSKD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Huangshan, China. pp.806-814, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FSKD.2018.8687304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Exploration of Several Dimensions in Learning: Application on Crisis Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sammy Teffali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Knowledge Management and Information Sharing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Seville, Spain. pp.153-160, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006920001530160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New method for availability computing of complex systems using imprecise Markov models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Akrouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sallak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Hajj Chehade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IMA International Conference on Modelling in Industrial Maintenance and Reliability (MIMAR 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Liverpool, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19124/ima.2018.001.02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End of life of wind energy systems: A regional case study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacef Tazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junbeum Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IcRS 2018 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing multi-state power system maintenance policy under constraints of loads and costs: application to wind farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacef Tazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Bouzidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Mathematical Methods in Reliability (MMR 2017).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Assessment of Moroccan Onshore Wind Energy Based on SCADA Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacef Tazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anasse Bennouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Renewable and Sustainable Energy Conference (IRSEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Tangier, Morocco. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRSEC.2017.8477288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onshore wind turbine LCOE assessment under technology and environmental constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacef Tazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Bouzidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Conference on Sustainable Development of Energy, Water and Environment Systems – SDEWES Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A contribution to the evaluation of imprecise availability of complex systems using markov models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Akrouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sallak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahed Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Haj Chehade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Uncertainty Quantification in Computational Sciences and Engineering (UNECOMP 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Rhodes Island, Greece. pp.456-466, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7712/120217.5383.16866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance Optimization Using Fuzzy Logic Controlled Genetic Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Maatouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazir Chebbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iman Jarkass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IFAC Conference on Manufacturing Modelling, Management and Control MIM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Troyes, France. pp.757-762, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability assessment of wireless sensor networks equipped with photovoltaic cells for the detection of changing environmental conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabih Kassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachar El Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Soukieh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2nd International Conference on Engineering Sciences and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, High Tatras Mountains, Slovakia. pp.324-324, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781315210469-281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability optimization of wind farms considering constraints and regulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacef Tazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Meziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Bouzidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Conference on Renewable Energy Research and Applications (ICRERA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Birmingham, United Kingdom. pp.130-136, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRERA.2016.7884496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Railway transportation system's resilience: Integration of operating conditions into topological indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kpotissan Adjetey-Bahun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Planchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Birregah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOMS 2016 - 2016 IEEE/IFIP Network Operations and Management Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Istanbul, Turkey. pp.1163-1168, </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NOMS.2016.7502981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability Assessment of Wireless Sensor Networks for Environmental Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabih Kassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachar El Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Sardouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference, ESREL 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Diagnosis Based on Evolving Fuzzy Finite State Automaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddie Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossam A Gabbar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the Prognostics and Health Management Society 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Fort Worth, United States. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.3681.0568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind farm reliability optimization using harmony search under performance and budget constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Meziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hamzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lehri-Boufala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Renewable and Sustainable Energy Conference (IRSEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Ouarzazate, Morocco. pp.808-815, </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRSEC.2014.7059892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simulation-based approach to quantifying resilience indicators in a mass transportation system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kpotissan Adjetey-Bahun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Birregah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Laurens-Fonseca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Information Systems for Crisis Response and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, University Park, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis Using Incomplete Model in Fuzzy Discrete Event System: Application to Crisis Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddie Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossam Gaber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 13th International Conference on Machine Learning and Applications (ICMLA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Detroit, United States. pp.432-440, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMLA.2014.109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preventive maintenance optimization for multi-states series-parallel systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Maatouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazir Chebbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Global Conference on Power Control and Optimization (PCO'2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Kota Kinabalu, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimization model for the post-disaster response in terms of system resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Cynthia Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Birregah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Interdisciplinaire sur la Sécurité Globale (WISG 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Availability maximization and cost study in multi-state systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Maatouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazir Chebbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 Annual Reliability and Maintainability Symposium (RAMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Orlando, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RAMS.2013.6517661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secure configuration schemes for FPGA-based systems with simple key management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abelghani Errandani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Doumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 VIII Southern Conference on Programmable Logic (SPL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Bento Goncalves, Spain. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SPL.2012.6211771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost minimization of maintained multi-state system using optimal load distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Maatouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chebbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 International Conference on Quality, Reliability, Risk, Maintenance, and Safety Engineering (QR2MSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Chengdu, China. pp.1005-1009, </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICQR2MSE.2012.6246394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-layer Crisis Mapping: A Social Media-Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Birregah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Top</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE 21st International Workshop On Enabling Technologies: Infrastructure For Collaborative Enterprises (WETICE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Toulouse, France. pp.379-384, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WETICE.2012.47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Quantitative Risk Assessment of domino effect on Industrial Plants Using Colored Stochastic Petri Nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lallement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSAM11 &amp; ESREL2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Helsinki, Russia. pp.898-907</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002863v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Assessment of Domino Effect Caused by Overpressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangpu Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability and Risk Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability of multi-states system with load sharing and propagation failure dependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Maatouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chebbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 International Conference on Quality, Reliability, Risk, Maintenance, and Safety Engineering (ICQR2MSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Xi'an, China. pp.42-46, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICQR2MSE.2011.5976565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Tolerance of Multiple Logic Faults in SRAM-Based FPGA Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Lahrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Doumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 14th Euromicro Conference on Digital System Design (DSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Oulu, Finland. pp.231-238, </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSD.2011.33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maîtrise des risques et l'écologie industrielle : vers une approche intégrée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Birregah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Brullot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huitième congrès de l'union européenne de systémique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oprimization of redundancy and imperfect preventive maintenance for series-parallel multi-state systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Nourelfath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video acquisition between USB 2.0 CMOS camera and embedded FPGA system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazek Abdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Gurram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abelghani Errandani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 5th International Conference on Signal Processing and Communication Systems (ICSPCS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Honolulu, United States. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSPCS.2011.6140863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Assessment of Domino Effect Caused by Heat Radiation in Industrial Sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangpu Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Risk Analysis (ICRA4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Limassol, Cyprus. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theoretical study of the interactions between the components of resilience in critical urban infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ourdia Mezzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Birregah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET International Conference on Smart and Sustainable City (ICSSC 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Shanghai, China. pp.51-51, </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/cp.2011.0309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdependency-based approach of complex events in critical infrastructure under crisis: a first step toward a global framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Birregah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating production and maintenance planning for a parallel system with dependant components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Nourelfath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault tolerance of SRAM-based FPGA via configuration frames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Lahrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Doumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems (DDECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Cottbus, Germany. pp.139-142, </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DDECS.2011.5783066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation quantitative des effets dominos dans les sites industriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lallement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surveillance, Sûreté et Sécurité des Grands Systèmes » (GIS 3SGS'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel SRAM-based FPGA architecture for defect and fault tolerance of configurable logic blocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Lahrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazek Abdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Doumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE 13th International Symposium on Design and Diagnostics of Electronic Circuits &amp; Systems (DDECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Vienna, Austria. pp.305-308, </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DDECS.2010.5491763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Availability and reliability of general multistate note networks modeled by UGF and taking into account connectivity uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen El Falou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Probabilistic Safety Assessment &amp; Management Conference 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA Implementation of an Authentication Protocol for Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Errandani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazek Abdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Doumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The FTRA 2010 International Symposium on Advances in Cryptography, Security and Applications for Future Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Gwangju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative MMSE interference canceler for cooperative diversity MIMO relay network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazek Abdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Doumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 4th International Conference on Signal Processing and Communication Systems (ICSPCS 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Gold Coast, Australia. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSPCS.2010.5709736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Master-Slave TMR Inspired Technique for Fault Tolerance of SRAM-Based FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Lahrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Doumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazek Abdaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE Computer Society Annual Symposium on VLSI (ISVLSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Lixouri, Greece. pp.58-62, </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISVLSI.2010.38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combined approach for suspicious networks detection in graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Birregah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Laclemence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VSST'2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Toulourse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outage Analysis of Space Time Block Coding MIMO Cooperative System with Amplify-and-Forward Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazek Abdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salama Ikki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE Vehicular Technology Conference (VTC 2010-Fall)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Ottawa, Canada. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VETECF.2010.5594179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new framework to define Familiar Strangers in online social networks: spacio-temporal challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Birregah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Corpel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Laclemence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatio-Temporal Constraints on Social Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Santa Barbara, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des impacts de sinistres en cascade : état de l'art et méthodes d'analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Laclemence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lallement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Interdisciplinaire en Sécurité Globale WISG 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The attacker's Perspective of the shield system of a target: a framework to improve resilience assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Birregah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Laclemence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Emergency Preparedness (InterCEPt)- The Challenges of Mass Evacuation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of probabilistic methods for mastering cascade effect modelling (submitted to explosions, impacts, blast, terrorism ...): data bases, uncertainties, simplified models - French Research Project ANR CSOSG 2008 &amp;quot; DISC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Eid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mebarki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Elegbede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th ESReDA Seminar on Challenges in Structural Safety &amp; Risk Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Coimbra, Portugal. pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00833087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Availability assessment of stochastic multi-states systems based on UGF and taking into account data uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen El Falou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 IEEE International Conference on Industrial Engineering and Engineering Management (IEEM 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Hong Kong, China. pp.1170-1174, </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEEM.2009.5372978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Combined Immune-Decomposition Algorithm for Optimal Buffer Allocation in Production Lines for Throughput and Profit Maximization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamani Massim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Amodeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Zeblah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd European Conference on Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Countering malevolent acts on complex systems by anticipating and using efficient keys to make the right decision at the right time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Piwowar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Laclemence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International conference on probabilistic safety assessment and management - PSAM 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la fiabilité d'un système à composants dépendants en tenant compte de la maintenance corrective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Samrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e colloque national de sûreté de fonctionnement (lambda-mu 16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach to assess the reliability of a multi-state system with dependant components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Samrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Reliability and safety Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colonies de fourmis pour l'allocation de fiabilité : systèmes série-parallèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Belmecheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e conférence internationale de modélisation et simulation (MOSIM'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche évolutionnaire bi-objective pour l'ordonnancement conjoint production-maintenance: cas de machines parallèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Berrichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mezghiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Amodeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are safety and security in industrial systems antagonistic or complementary issues ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Laclemence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Piwowar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Affeltranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2008 &amp; 17. SRA Europe Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Valencia, Spain. pp.3093-3100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticiper le risque de malveillance sur un système à flux semi-contrôlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Piwowar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Laclemence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop du GIS Surveillance, Sûreté et Sécurité des Grands Systèmes (3SGS'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of security measures assignment using a brachn-and-bound algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Samrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idem Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Laclemence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Forum international de la maintenance (FIM'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Queueing Petri Nets (QPN): A tool for analyzing operational processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lallement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arezki Aït Seddik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Congrès International Pluridisciplinaire Qualité et Sûreté de Fonctionnement (Qualita)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Tanger, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new appreach to improve the protection of infrastructure against terrorism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Samrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Laclemence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference (ESREL'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Stavenger, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paradoxes de la sécurité industrielle, nouveaux champs de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Affeltranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Piètre-Cambacédès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Laclemence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WISG'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lien entre sûreté et sécurité : un nouveau champ de recherche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Laclemence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er congrès à thématique cindynique - les entretiens du risque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir les vulnérabilités d'un site et hiérarchiser la criticité des endroits stratégiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Piwowar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er congrès à thématique cindynique - les entretiens du risque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la disponibilité d'un système logistique à partir d'un modèle QPN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arezki Aït Seddik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lallement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Congrès international de génie industriel (CIGI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Trois-Rivières, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of maintenance policy using proportional hazard model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Samrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raed Kouta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazir Chebbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European safety and Reliability Conference - ESREL'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Estoril, Portugal. pp.595-600</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decisions making optimisation in a complex systems maintenance policy using metaheuristics, UGF and proportional hazard model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Samrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raed Kouta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazir Chebbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th asian pacific industrial engineering &amp; management, APIEMS'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preventive Maintenance Optimisation Using Evolutionary Hybrid Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Samrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Benouhiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 International Conference on Service Systems and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Troyes, France. pp.620-625, </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSSSM.2006.320533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preventive maintenance optimization using ant colony algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Samrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raed Kouta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazir Chebbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internation Conference on Probabilistic Safety Assessment and Management - PSAM 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A discretization approach for reliability optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Filtopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European safety and Reliability Conference - ESREL'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Estoril, Portugal. pp.1733-1737</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic analysis of behaviour and ageing of PEM fuel cell with integration of degradation models and random temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Kerdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Eid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raed Kouta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31th ESReDA seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Smolenice Castle, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating simulation and optimization to analyze maintenance policies performances for complex systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Anouar Jamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier H. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daoud Aït-Kadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering ans Systems Management - IESM'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability optimization of a parallel system with redundantly dependent components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyang Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL'2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Tri-City, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and simulation of maintenance strategies using stochastic Petri nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Langeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Despujols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMR 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Santa Fe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des conditions d'évolution d'un système par évaluation de son entropie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Arbaretier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e colloque national de sûreté de fonctionnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of optimization techniques to reliability and redundancy allocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3th international conference on optimization and control with applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Chongqing-Chengdu, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability allocation in series-parallel system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Mathematical Methods in Reliability Methodology and Practice - MMR'04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Santa Fe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal reliability allocation: simplification and fallacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyang Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCPL2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Santiago, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation de fiabilité dans les systèmes série-parallèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e conférence francophone modélisation et simulation - MOSIM'04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d'accélération de la simulation de Monte Carlo basée sur le &amp;quot;failure biasing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Collas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement (Lambda-Mu 14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The preventive maintenance cost of series-parallel systems minimization using genetic and ant colony algorithms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Samrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazir Chebbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMS'2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Arles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System Dynamic Modelling: accounting for data uncertainty by the use of fuzzy logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Tavares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Bouzidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conaccont meeting : Material Flow Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of reliability optimization and models for a new reliability and redundancy allocation problem in a parallel-series system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Congrès international pluridisciplinaire Qualité et Sûreté de Fonctionnement - Qualita 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation de fiabilité et de redondance dans les systèmes parallèle-série</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale sur la Productique - cIP 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conceptual approach of industrial metabolism: analysis of methodologies and tools.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Domingues Tavares De Sá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quo vadis MFA? Material Flow Analysis - where do we go?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Wuppertal, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche analytique pour améliorer l'évaluation des grandeurs de sûreté de fonctionnement en prenant en compte les incertitudes sue les données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raed Kouta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Congrès international de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability and redundancy allocation in a parallel-series system by dynamic programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Industrial Engineering and Production Management- IEPM 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Porto, Portugal. pp.502-511</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of maintenance cost under asymptotic reliability constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radim Briš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety and Reliability: Esrel'03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient method to minimise the preventive maintenance cost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radim Briš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Reliability-Based Design and Optimisation: RBO'02</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Assessment of Complex Maintenance Policies using Stochastic Petri Nets in Decision making and Risk Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Jellouli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la fiabilité d'un système de prévision de la demande dans le cas d'une politique de regroupement des besoins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée nationale de la ROADEF 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of stochastic synchronized Petri nets in supply chain inventory management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Jellouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Carlo simulation and stochastic algorithms for optimising supply chain management in an uncertain environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Jellouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Systems, Man &amp; Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Tucson, United States. pp.1840-1844, </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSMC.2001.973600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la CL en utilisant Monte Carlo simulation et les algorithmes génétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Jellouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCSC 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation versus Markovian Methods in System Dependability Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dutuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIL'01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Okinawa, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A logistics state representation using industrial performance indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lallement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIL'01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Naha, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation du comportement d'un système logistique par une relation états/indicateurs de performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lallement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM'01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2001, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimising (s,S) policy with breakdowns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Jellouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASMDA 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Carlo simulation and genetic algorithm for optimising supply chain management in a stochastic environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Jellouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Systems, Man &amp; Cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Tucson, United States. pp.1835-1839, </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSMC.2001.973596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en oeuvre d'ateliers logiciels SdF pour l'analyse de sûreté de fonctionnement des respirateurs artificiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e colloque national de sûreté de fonctionnement Mouvement Français pour la qualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2000, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability Study Of A Bridge Submitted To Dynamic Loads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Elegbede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference on Mathematical Methods in Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of preventive maintenance policies using multiphased Markov models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dieulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference on Mathematical Methods in Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic programming approach for the generalized travelling salesman problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Jellouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop Discrete Optimization Methods in Scheduling and computing-aided design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Minsk, Belarus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance Planning and Supply Chain process analyses using Monte Carlo simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lallement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL'2000 and SRA-Europe Annual Conference Foresight and Precaution, 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Edimbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the reliability of a cracked pipe under pressure and tension using artificial neural network and finite element analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pendola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hornet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference on Mathematical Methods in Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche Méthodologique et Systémique de Ecologie Industrielle : essai d'approche globale et de finalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Le Gallou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kondo Adjallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interest of Simulation Modelling for Computer-aided Decision in the frame of Logistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lallement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thirion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIL'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Saint Petersbourg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la fiabilité d'un système soumis à une maintenance préventive déterministe et aléatoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualita 99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1999, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la Qualité du Système d'information sur le Processus de Décision dans une Unité logistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lallement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of neural networks to evaluate RAMS' parameters of dynamic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Padovani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference, ESREL' 98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1998, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to use neural networks to study the reliability of dynamic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICNN '98 - International Conference on Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1998, Anchorage, United States. pp.226-230, </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IJCNN.1998.682267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability evaluation of dynamic systems by using stochastic Petri nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dutuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop Series on Advanced Topics in Reliability and Risk Analysis, Dynamic Reliability : Future Directions, University of Maryland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Greenbelt, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of Neural Networks in the reliability analysis of dynamic systems : an overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop Series on Advanced Topics in Reliability and Risk Analysis, Dynamic Reliability : Future Directions, University of Maryland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Greenbelt, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a sequential, non coherent and looped system with two approaches : Petri Nets and Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dutuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Safety and Reliability, ESREL '97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des scénarios de panne d'un système a l'aide de réseaux de neurones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dutuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème congrès pluridisciplinaire, Qualité et Sûreté de fonctionnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1997, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability evaluation of systems subject to partial renewals for preventive maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Safety and Reliability (ESREL '97)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des grandeurs de sûreté de fonctionnement d'un système à renouvellements partiels par modélisation markovienne multi-phasée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIXèmes Journées de Statistique - ASU'97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1997, Carcassonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de scénarios de panne d'un système à l'aide de réseaux de neurones - application à un cas test ISdF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques de simulation en fiabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Qualité Fiabilité ASU, Jan 1997, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronized Stochastic Petri Nets Modelling of Malfunctioning Logistic Unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lallement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Thirion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Logistics, ICIL '97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Chico, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies d'inspections optimales pour le diagnostic et la maintenance préventive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème congrès pluridisciplinaire, Qualité et Sûreté de fonctionnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1997, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sûreté de fonctionnement dans la formation d'Ingénieurs en Génie des Systèmes Industriels a l'Université de Technologie de Troyes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kondo Adjallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème colloque International de Fiabilité et de maintenabilité lambda-mu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1996, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability evaluation of a periodically tested system by using different methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cailliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dutuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Signoret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Safety and Reliability, ESREL'96, PSAM III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1996, Crete, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependability study of a logistic unit - Dynamic simulation using Stochastic Petri Nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Thirion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Logistics ICIL'95</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1995, Ouro Preto, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux de Petri stochastiques et interprétés : un outil performant d'évaluation de la sûreté de fonctionnement des systèmes. Application à deux cas-tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mébarek Djebabra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dutuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème conférence internationale de Fiabilité et Maintenabilité, ESREL'94</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, La Baule, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leasing large wind turbines: toward a sustainable business model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacef Tazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th SDEWES conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Palermo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies to Optimize the Impact of Supplies Distribution in Post-disaster Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Brasil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Cynthia Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Birregah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICORES 2014 - Proceedings of the 3rd International Conference on Operations Research and Enterprise Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Angers, France. pp.342--349, 2014, </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0004927703420349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison for Optimal Allocation of Reliability Algorithms Production System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Zeblah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Rami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Research on Artificial Intelligence Techniques and Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pandian Vasant, pp.564-593, 2015, 9781466672598</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability and Resilience Assessment of Infrastructures and Networks: Concepts and Methodologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk Management in Life-Critical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.21-40, 2014, </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118639351.ch2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient process to reduce infrastructure vulnerabilities face up to malevolence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Piwowar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Laclemence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de cas : système de graissage d'une turbopompe alimentaire, rapport de contrat d'association UTT/EDF R&D (département Management des Risques Industriels)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Langeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de technologie de Troyes; EDF R&amp;D (département Management des Risques Industriels). 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de l'art des méthodes et outils de simulation des stratégies de maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de technologie de Troyes. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final de contrat, convention ASTReE - TAEMA n° 97-001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Université de technologie de Troyes. 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId504"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9C729105"/>
+    <w:nsid w:val="96F14126"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-guy-chatelet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9260-9515" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/06023752X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556060v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Guerraiche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouadjmi Abbou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Chatelet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Dekhici" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Zeblah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr14060944" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395222v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Asmar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Khafaoui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ch&#226;telet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/MEQ-05-2025-0365" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169142v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Banaba" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Murer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rousse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Beaumont" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bliard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma18143364" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909294v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tareq Salem" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Dragomir" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chatelet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14114787" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410577v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16041803" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468043v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Akrouche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sallak" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahed Abdallah" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Haj Chhade" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4052461" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520626v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Hajj Chehade" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math10010150" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03321090v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218539321500194" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03321094v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Safaei" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacef Tazi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Bouzidi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2021.08.006" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03321084v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14133956" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552891v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahab Zaoui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Meziane" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Lakdja" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40095-021-00469-y" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184844v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2020.11.194" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03321085v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jafar Ahmadi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2020.106798" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02358831v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Maatouk" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Jarkass" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazir Chebbo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jisys-2017-0096" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02271568v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junbeum Kim" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Liu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2019.02.039" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02359313v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam H.M. Guetarni" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Aissani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Lounis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prs.12011" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02311043v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Teffali" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Matta" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0890060419000106" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02428583v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Alfredo Bula" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.329" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02271049v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2017.10.002" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02271598v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9377-7" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02271591v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02358711v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Kassan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qre.2187" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02359325v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18178/JOCET.2017.5.6.420" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02359391v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soukieh" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02286203.2017.1393857" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02271558v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en10030276" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02285169v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kpotissan Adjetey-Bahun" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Birregah" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Planchet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2016.03.015" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1R0NPDNB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196346v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duhamel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Cynthia Santos" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brasil" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-015-2104-1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02317757v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Traore" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Soulier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossam A Gabbar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02365385v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Kadri" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jhsem-2012-0077" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785753v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyang Yu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengbin Chu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2014.03.006" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02332123v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangpu Chen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2012.10.010" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MDWZDC0S-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02359038v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Errandani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazek Abdaoui" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Doumar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026560v3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lallement" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/jrarc.2013.3.2.1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026495v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02319962v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Nourelfath" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2012.02.001" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M0T9QPLK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02308846v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamani Massim" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Yalaoui" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Yalaoui" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zeblah" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-010-0463-7" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D41FB414B90A0C4C6BD5C8B677C9F47F619ABA22/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02562571v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vanmeenen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laclemence" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02562567v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02362296v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jds.14.473-487" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02330125v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Nahas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2012.03.004" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZKSM4HQD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015142v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02562562v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dutuit" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean dos Santos" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Bouhoufani" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02562554v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Belmecheri" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jaec.2011010101" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02297645v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen El Falou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23940/ijpe.11.3.p251.mag" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02308833v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Amodeo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2009.06.016" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXG40H4L-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02359490v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Samrout" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJRS.2010.032450" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02269706v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salama Said Ikki" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ahmed" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2010.2050791" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304258v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Berrichi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mezghiche" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-008-0113-5" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PBKRNVDL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02362278v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPEC.2009.023474" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02356486v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Samrout" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raed Kouta" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2007.12.006" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K08RSL73-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02270828v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Piwowar" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2009.06.009" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PBR0DN57-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02307905v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roux" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Anouar Jamali" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoud Ait-Kadi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09511920701574214" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02562578v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Deleuze" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342618v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Aubry" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342621v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02320000v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Hadjeri" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02359495v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2006.09.015" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z54KT7B3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02356385v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Jellouli" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/EJIE.2007.014687" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02358657v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-007-0039-3" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JPVX6M5N-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02562595v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02356419v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2005.11.001" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JTXQG4TD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02562589v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Samrout" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02562600v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02353744v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chebbo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2004.09.005" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8XPVN50Z-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02290241v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2005.847270" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02359271v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2004.10.007" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2D3895H-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02297399v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.38.85-102" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/462DCAEF0588E988DBC053E1B7585811AB48B601/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02305771v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.38.827-846" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BA02345DF0665E86E3FDE7E2D46DD5177A605608/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02562560v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rauzy" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;renguer" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0951-8320(02)00165-5" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4FVR6MCH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02353723v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bris" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0951-8320(03)00166-2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VP832V4K-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02316205v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro:2004005" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02297597v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0951-8320(99)00010-1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2T2ZHTF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02307572v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Signoret" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thomas" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0951-8320(96)00108-1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HWF36SJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02284092v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;barek Djebabra" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. dos Santos" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0951-8320(95)00104-2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-45L8RCH4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384804v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rossignole" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Petit" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Prodhon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474909v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551766v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alcebiades Ernesto Hlunguane" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouta Raed" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-2016-8_306-cd" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479138v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03060204v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02279231v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Safaei" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444841v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Haj Chhad&#233;" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-11-2724-3_0599-cd" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412984v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02517693v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29904-0_8" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02271269v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Ghani Aissaoui" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA.2018.8566857" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410643v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02330636v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FSKD.2018.8687304" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563040v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006920001530160" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004701v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abdallah" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19124/ima.2018.001.02" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410646v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410750v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410652v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02270953v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anasse Bennouk" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC.2017.8477288" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004699v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Haj Chehade" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/120217.5383.16866" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02358971v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS.2016.7502981" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563048v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar El Hassan" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315210469-281" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02359515v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA.2016.7884496" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563059v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.865" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03052077v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Sardouk" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02366162v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamzi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lehri-Boufala" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC.2014.7059892" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02519410v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Laurens-Fonseca" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02881959v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Traor&#233;" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossam Gaber" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMLA.2014.109" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563069v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.3681.0568" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02303516v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RAMS.2013.6517661" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02292957v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563507v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02307443v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICQR2MSE.2012.6246394" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02929671v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Top" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perez" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2012.47" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02362145v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abelghani Errandani" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPL.2012.6211771" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002863v2" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02519438v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Muller" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02317768v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Lahrach" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2011.33" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054554v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02297233v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourdia Mezzou" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2011.0309" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02637953v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guillaume" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Brullot" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563076v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02269747v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gurram" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Singh" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSPCS.2011.6140863" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563079v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02317777v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2011.5783066" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563509v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563073v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02359470v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICQR2MSE.2011.5976565" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02519445v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02269699v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2010.38" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563512v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aubert" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02519447v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02269718v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salama Ikki" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECF.2010.5594179" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02271839v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lemercier" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Corpel" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833087v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Eid" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mebarki" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Elegbede" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02269695v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSPCS.2010.5709736" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563086v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2010.5491763" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563083v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563085v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02303514v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEM.2009.5372978" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02556021v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02556407v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563515v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563104v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563102v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563519v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970394v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Affeltranger" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563637v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idem Kacem" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563094v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563524v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pi&#232;tre-Cambac&#233;d&#232;s" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563116v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563521v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563109v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki A&#239;t Seddik" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563528v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563108v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02358816v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Benouhiba" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSSSM.2006.320533" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563142v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563124v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563150v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Filtopoulos" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563118v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Kerdy" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563131v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563155v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563170v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier H. Roux" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoud A&#239;t-Kadi" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563535v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Arbaretier" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563644v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563182v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02464886v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Langeron" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Despujols" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563187v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563538v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563532v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Collas" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grall" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563175v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563638v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Tavares" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410664v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Domingues Tavares De S&#225;" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563287v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563322v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563317v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563281v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563298v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radim Bri&#353;" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563540v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563354v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563330v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563335v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02353055v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2001.973600" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563548v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563542v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563552v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563544v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563547v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02353049v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2001.973596" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563567v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563570v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dieulle" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563564v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563574v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563366v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563569v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Pendola" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hornet" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563592v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Le Gallou" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kondo Adjallah" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563579v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thirion" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563583v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563586v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563605v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pasquet" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Zio" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563369v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Padovani" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563599v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Chabot" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02319125v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pasquet" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.1998.682267" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563615v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563380v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563622v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563620v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563611v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563608v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Thirion" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563373v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563628v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Rohmer" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563383v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cailliez" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563633v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563387v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410717v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196562v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004927703420349" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563658v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Rami" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02366119v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118639351.ch2" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612770v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563674v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563677v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563687v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-guy-chatelet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9260-9515" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/06023752X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556060v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Guerraiche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouadjmi Abbou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Chatelet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Dekhici" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Zeblah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr14060944" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169142v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Banaba" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Murer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rousse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Beaumont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bliard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma18143364" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395222v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Asmar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Khafaoui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ch&#226;telet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/MEQ-05-2025-0365" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909294v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tareq Salem" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Dragomir" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chatelet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14114787" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410577v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16041803" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468043v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Akrouche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sallak" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahed Abdallah" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Haj Chhade" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4052461" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520626v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Hajj Chehade" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math10010150" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552891v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahab Zaoui" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Meziane" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Lakdja" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacef Tazi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40095-021-00469-y" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03321094v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Safaei" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Bouzidi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2021.08.006" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03321090v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218539321500194" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03321084v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14133956" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184844v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2020.11.194" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03321085v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jafar Ahmadi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2020.106798" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02358831v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Maatouk" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Jarkass" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazir Chebbo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jisys-2017-0096" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02271568v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junbeum Kim" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Liu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2019.02.039" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02359313v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam H.M. Guetarni" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Aissani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Lounis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prs.12011" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02311043v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Teffali" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Matta" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0890060419000106" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02428583v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Alfredo Bula" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.329" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02271049v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2017.10.002" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02271598v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9377-7" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02359325v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18178/JOCET.2017.5.6.420" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02358711v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Kassan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qre.2187" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02271591v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02359391v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soukieh" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02286203.2017.1393857" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02271558v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en10030276" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02285169v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kpotissan Adjetey-Bahun" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Birregah" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Planchet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2016.03.015" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1R0NPDNB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196346v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duhamel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Cynthia Santos" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brasil" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-015-2104-1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02317757v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Traore" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Soulier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossam A Gabbar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02365385v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Kadri" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jhsem-2012-0077" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785753v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyang Yu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengbin Chu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2014.03.006" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026495v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02332123v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangpu Chen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2012.10.010" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MDWZDC0S-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02359038v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Errandani" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazek Abdaoui" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Doumar" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026560v3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lallement" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/jrarc.2013.3.2.1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02330125v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Nourelfath" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Nahas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2012.03.004" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZKSM4HQD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02308846v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamani Massim" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Yalaoui" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Yalaoui" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zeblah" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-010-0463-7" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D41FB414B90A0C4C6BD5C8B677C9F47F619ABA22/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02562571v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vanmeenen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laclemence" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02319962v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2012.02.001" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M0T9QPLK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02562567v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02362296v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jds.14.473-487" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015142v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02562562v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dutuit" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean dos Santos" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Bouhoufani" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02562554v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Belmecheri" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jaec.2011010101" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02297645v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen El Falou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23940/ijpe.11.3.p251.mag" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02308833v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Amodeo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2009.06.016" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXG40H4L-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02359490v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Samrout" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJRS.2010.032450" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02269706v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salama Said Ikki" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ahmed" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2010.2050791" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304258v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Berrichi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mezghiche" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-008-0113-5" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PBKRNVDL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02362278v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPEC.2009.023474" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02356486v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Samrout" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raed Kouta" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2007.12.006" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K08RSL73-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02270828v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Piwowar" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2009.06.009" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PBR0DN57-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342621v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Aubry" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02307905v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Anouar Jamali" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoud Ait-Kadi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09511920701574214" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02562578v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Deleuze" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342618v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02320000v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Hadjeri" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02562595v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02356385v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Jellouli" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/EJIE.2007.014687" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02358657v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-007-0039-3" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JPVX6M5N-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02359495v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2006.09.015" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z54KT7B3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02356419v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2005.11.001" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JTXQG4TD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02562589v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Samrout" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02353744v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chebbo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2004.09.005" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8XPVN50Z-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02562600v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02290241v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2005.847270" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02359271v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2004.10.007" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2D3895H-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02305771v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.38.827-846" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BA02345DF0665E86E3FDE7E2D46DD5177A605608/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02297399v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.38.85-102" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/462DCAEF0588E988DBC053E1B7585811AB48B601/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02562560v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rauzy" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;renguer" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0951-8320(02)00165-5" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4FVR6MCH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02353723v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bris" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0951-8320(03)00166-2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VP832V4K-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02316205v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro:2004005" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02297597v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0951-8320(99)00010-1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2T2ZHTF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02307572v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Signoret" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thomas" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0951-8320(96)00108-1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HWF36SJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02284092v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;barek Djebabra" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. dos Santos" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0951-8320(95)00104-2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-45L8RCH4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474909v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rossignole" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Petit" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Prodhon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384804v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551766v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alcebiades Ernesto Hlunguane" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouta Raed" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-2016-8_306-cd" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479138v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03060204v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02517693v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29904-0_8" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412984v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02279231v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Safaei" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444841v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Haj Chhad&#233;" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-11-2724-3_0599-cd" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410643v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02271269v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Ghani Aissaoui" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA.2018.8566857" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02330636v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FSKD.2018.8687304" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563040v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006920001530160" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004701v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abdallah" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19124/ima.2018.001.02" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410646v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410652v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02270953v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anasse Bennouk" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC.2017.8477288" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410750v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004699v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Haj Chehade" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/120217.5383.16866" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563059v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.865" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563048v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar El Hassan" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315210469-281" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02359515v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA.2016.7884496" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02358971v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS.2016.7502981" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03052077v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Sardouk" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563069v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Traor&#233;" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.3681.0568" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02366162v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamzi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lehri-Boufala" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC.2014.7059892" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02519410v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Laurens-Fonseca" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02881959v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossam Gaber" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMLA.2014.109" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563507v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02292957v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02303516v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RAMS.2013.6517661" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02362145v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abelghani Errandani" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPL.2012.6211771" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02307443v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICQR2MSE.2012.6246394" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02929671v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Top" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perez" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2012.47" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002863v2" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563073v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02359470v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICQR2MSE.2011.5976565" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02317768v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Lahrach" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2011.33" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02637953v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Muller" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guillaume" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Brullot" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563076v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02269747v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gurram" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Singh" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSPCS.2011.6140863" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054554v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02297233v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourdia Mezzou" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2011.0309" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02519438v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563079v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02317777v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2011.5783066" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563509v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563086v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2010.5491763" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563085v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563083v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02269695v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSPCS.2010.5709736" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02269699v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2010.38" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02519447v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02269718v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salama Ikki" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECF.2010.5594179" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02271839v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lemercier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Corpel" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563512v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aubert" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02519445v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833087v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Eid" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mebarki" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Elegbede" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02303514v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEM.2009.5372978" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02556021v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563094v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563515v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563104v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563102v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02556407v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970394v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Affeltranger" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563519v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563637v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idem Kacem" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563108v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki A&#239;t Seddik" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563116v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563524v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pi&#232;tre-Cambac&#233;d&#232;s" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563521v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563528v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563109v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563131v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563142v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02358816v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Benouhiba" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSSSM.2006.320533" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563124v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563150v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Filtopoulos" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563118v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Kerdy" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563170v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier H. Roux" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoud A&#239;t-Kadi" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563155v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02464886v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Langeron" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Despujols" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563535v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Arbaretier" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563644v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563182v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563187v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563538v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563532v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Collas" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grall" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563175v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563638v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Tavares" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563287v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563322v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410664v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Domingues Tavares De S&#225;" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563317v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563281v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563298v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radim Bri&#353;" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563354v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563330v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563540v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563335v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02353055v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2001.973600" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563548v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563542v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563552v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563544v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563547v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02353049v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2001.973596" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563567v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563564v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563570v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dieulle" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563574v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563366v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563569v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Pendola" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hornet" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563592v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Le Gallou" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kondo Adjallah" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563579v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thirion" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563583v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563586v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563369v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pasquet" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Padovani" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Zio" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02319125v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pasquet" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.1998.682267" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563599v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Chabot" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563605v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563373v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563615v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563380v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563622v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563620v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563608v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Thirion" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563611v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563628v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Rohmer" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563383v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cailliez" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563633v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563387v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410717v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196562v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004927703420349" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563658v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Rami" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02366119v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118639351.ch2" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612770v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563674v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563677v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563687v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>