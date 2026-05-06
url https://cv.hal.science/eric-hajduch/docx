--- v0 (2026-03-23)
+++ v1 (2026-05-06)
@@ -1351,429 +1351,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02094670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of central de novo ceramide synthesis restores insulin signaling in hypothalamus and enhances β-cell function of obese Zucker rats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ceramide Transporter CERT Is Involved in Muscle Insulin Signaling Defects Under Lipotoxic Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile L Bandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Campana</w:t>
+                <w:t xml:space="preserve">Rana Mahfouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lara Bellini</w:t>
+                <w:t xml:space="preserve">Julien Véret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Rouch</w:t>
+                <w:t xml:space="preserve">Athanassia Sotiropoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latif Rachdi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Coant</w:t>
+                <w:t xml:space="preserve">Maxime Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molmet.2017.10.013⟩</w:t>
+              <w:t xml:space="preserve">Diabetes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 67 (7), pp.1258-1271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2337/db17-0901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02450789v1</w:t>
+                <w:t xml:space="preserve">hal-02450782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid environment induces ER stress, TXNIP expression and inflammation in immune cells of individuals with type 2 diabetes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Szpigel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hainault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Hainault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Carlier</w:t>
+                <w:t xml:space="preserve">Nicolas Venteclef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Batto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diabetologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 61 (2), pp.399-412. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00125-017-4462-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02450833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ceramide Transporter CERT Is Involved in Muscle Insulin Signaling Defects Under Lipotoxic Conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile L Bandet</w:t>
+                <w:t xml:space="preserve">Inhibition of central de novo ceramide synthesis restores insulin signaling in hypothalamus and enhances β-cell function of obese Zucker rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Campana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rana Mahfouz</w:t>
+                <w:t xml:space="preserve">Lara Bellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Véret</w:t>
+                <w:t xml:space="preserve">Claude Rouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Athanassia Sotiropoulos</w:t>
+                <w:t xml:space="preserve">Latif Rachdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Poirier</w:t>
+                <w:t xml:space="preserve">Nicolas Coant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 67 (7), pp.1258-1271. </w:t>
+              <w:t xml:space="preserve">Molecular metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, pp.23-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2337/db17-0901⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.molmet.2017.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02450782v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02450789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short Term Palmitate Supply Impairs Intestinal Insulin Signaling via Ceramide Production</w:t>
               </w:r>
@@ -1919,64 +1919,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rima Hage Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Catarina Pacheco de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Mahfouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hainault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Blachnio-Zabielska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2027,103 +2027,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeting sphingolipid metabolism in the treatment of obesity/type 2 diabetes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Bellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Campana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Mahfouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Véret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expert Opinion on Therapeutic Targets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 19 (8), pp.1037-1050. </w:t>
@@ -2155,533 +2155,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02450878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterising the Inhibitory Actions of Ceramide upon Insulin Signaling in Different Skeletal Muscle Cell Models: A Mechanistic Insight</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhanced Insulin Sensitivity Associated with Provision of Mono and Polyunsaturated Fatty Acids in Skeletal Muscle Cells Involves Counter Modulation of PP2A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhéa Khoury</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnieszka Blachnio-Zabielska</w:t>
+                <w:t xml:space="preserve">Francesca Nardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Turban</w:t>
+                <w:t xml:space="preserve">Christopher Lipina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Loiseau</w:t>
+                <w:t xml:space="preserve">David Magill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rima Hage Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hajduch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 9 (7), pp.e101865. </w:t>
+              <w:t xml:space="preserve">, 2014, 9 (3), pp.e92255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0101865⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0092255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01366387v1</w:t>
+                <w:t xml:space="preserve">hal-01368348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defect of insulin signal in peripheral tissues: Important role of ceramide</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rima Hage Hassan</w:t>
+                <w:t xml:space="preserve">Characterising the Inhibitory Actions of Ceramide upon Insulin Signaling in Different Skeletal Muscle Cell Models: A Mechanistic Insight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Mahfouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bourron Olivier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rhéa Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Blachnio-Zabielska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Turban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Journal of Diabetes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4239/wjd.v5.i3.244⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (7), pp.e101865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0101865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02450858v1</w:t>
+                <w:t xml:space="preserve">hal-01366387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The lipoatrophic caveolin-1 deficient mouse model reveals autophagy in mature adipocytes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nolwenn Briand</w:t>
+                <w:t xml:space="preserve">Defect of insulin signal in peripheral tissues: Important role of ceramide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rima Hage Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric M Blouin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bourron Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hajduch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autophagy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4161/auto.6.6.12574⟩</w:t>
+              <w:t xml:space="preserve">World Journal of Diabetes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (3), pp.244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4239/wjd.v5.i3.244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02450948v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02450858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Insulin Sensitivity Associated with Provision of Mono and Polyunsaturated Fatty Acids in Skeletal Muscle Cells Involves Counter Modulation of PP2A</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The lipoatrophic caveolin-1 deficient mouse model reveals autophagy in mature adipocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soazig Le Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Nardi</w:t>
+                <w:t xml:space="preserve">Cedric M Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Lipina</w:t>
+                <w:t xml:space="preserve">Danielle Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Magill</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Hajduch</w:t>
+                <w:t xml:space="preserve">Cécilia Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (3), pp.e92255. </w:t>
+              <w:t xml:space="preserve">Autophagy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (6), pp.754-763. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0092255⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4161/auto.6.6.12574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01368348v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02450948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into ER stress-induced insulin resistance</w:t>
               </w:r>
@@ -2796,51 +2796,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein kinase C isoforms: Mediators of reactive lipid metabolites in the development of insulin resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hajduch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2881,648 +2881,648 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02450938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma Membrane Subdomain Compartmentalization Contributes to Distinct Mechanisms of Ceramide Action on Insulin Signaling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lipid droplet analysis in caveolin-deficient adipocytes: alterations in surface phospholipid composition and maturation defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric M Blouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soazig Le Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric M Blouin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécilia Prado</w:t>
+                <w:t xml:space="preserve">Anita Eberl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen Takane K</w:t>
+                <w:t xml:space="preserve">Harald Köfeler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Lasnier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adolfo Garcia-Ocana</w:t>
+                <w:t xml:space="preserve">Ida Chiara Guerrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2337/db09-0897⟩</w:t>
+              <w:t xml:space="preserve">Journal of Lipid Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 51 (5), pp.945-956. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1194/jlr.M001016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02451037v1</w:t>
+                <w:t xml:space="preserve">hal-02450951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid droplet analysis in caveolin-deficient adipocytes: alterations in surface phospholipid composition and maturation defects</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Soazig Le Lay</w:t>
+                <w:t xml:space="preserve">Plasma Membrane Subdomain Compartmentalization Contributes to Distinct Mechanisms of Ceramide Action on Insulin Signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric M Blouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anita Eberl</w:t>
+                <w:t xml:space="preserve">Karen Takane K</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harald Köfeler</w:t>
+                <w:t xml:space="preserve">Françoise Lasnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ida Chiara Guerrera</w:t>
+                <w:t xml:space="preserve">Adolfo Garcia-Ocana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lipid Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 51 (5), pp.945-956. </w:t>
+              <w:t xml:space="preserve">Diabetes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 59 (3), pp.600-610. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1194/jlr.M001016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2337/db09-0897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02450951v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02451037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filling up adipocytes with lipids. Lessons from caveolin-1 deficiency</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expression and modulation of TUB by insulin and thyroid hormone in primary rat and murine 3T3-L1 adipocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric M. Blouin</w:t>
+                <w:t xml:space="preserve">Clare Stretton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Litherland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Moynihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hajduch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Dugail</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harinder Hundal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta Molecular and Cell Biology of Lipids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbalip.2008.10.008⟩</w:t>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 390 (4), pp.1328-1333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2009.10.147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02450963v1</w:t>
+                <w:t xml:space="preserve">hal-02450961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression and modulation of TUB by insulin and thyroid hormone in primary rat and murine 3T3-L1 adipocytes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gary Litherland</w:t>
+                <w:t xml:space="preserve">Filling up adipocytes with lipids. Lessons from caveolin-1 deficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soazig Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Moynihan</w:t>
+                <w:t xml:space="preserve">Cédric M. Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hajduch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harinder Hundal</w:t>
+                <w:t xml:space="preserve">Isabelle Dugail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 390 (4), pp.1328-1333. </w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta Molecular and Cell Biology of Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1791 (6), pp.514-518. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2009.10.147⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbalip.2008.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02450961v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02450963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeting of PKC{zeta} and PKB to caveolin-enriched microdomains represents a crucial step underpinning the disruption in PKB-directed signaling by ceramide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hajduch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Turban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Le Liepvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soazig Le Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Lipina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 410 (2), pp.369-379. </w:t>
@@ -3560,90 +3560,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulated association of caveolins to lipid droplets during differentiation of 3T3-L1 adipocytes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric M. Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soazig Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lasnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dugail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hajduch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3871,51 +3871,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04975939v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Le Goff" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Materne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Galier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Phan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12933-025-02624-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04726365v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Foufelle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Stunff" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hajduch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.14973" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03543478v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Blachnio-Zabielska" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2021.835751" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03467601v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Bonilha" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Luchiari" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Nadruz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11120807" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03163597v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Lachkar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ferr&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10040792" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02939128v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tan-Chen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Guitton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2020.00491" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866498v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020091" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03099637v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Carlier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Szpigel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe-Elie Salem" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrm.2020.100154" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902856v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile L Bandet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mariko" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9071682" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02094670v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20030479" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450789v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Campana" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Bellini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rouch" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latif Rachdi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coant" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2017.10.013" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450833v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hainault" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Venteclef" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Batto" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-017-4462-5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450782v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Mahfouz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien V&#233;ret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanassia Sotiropoulos" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Poirier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db17-0901" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01369518v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Trang Tran" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Graziela Postal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Demignot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ribeiro" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Osinski" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M115.709626" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01340226v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Hage Hassan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Catarina Pacheco de Sousa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M115.686949" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450878v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1517/14728222.2015.1028359" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01366387v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rh&#233;a Khoury" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Turban" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loiseau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0101865" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450858v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourron Olivier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4239/wjd.v5.i3.244" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450948v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Le Lay" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Briand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric M Blouin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Chateau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Prado" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/auto.6.6.12574" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01368348v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Nardi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Lipina" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Magill" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0092255" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450915v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Flamment" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tem.2012.06.003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLBGKPMJ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450938v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2010.12.022" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451037v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric M Blouin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Takane K" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lasnier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Garcia-Ocana" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db09-0897" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450951v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Eberl" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald K&#246;feler" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Chiara Guerrera" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M001016" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450963v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric M. Blouin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dugail" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2008.10.008" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQT0GC5H-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450961v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Stretton" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Litherland" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Moynihan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harinder Hundal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2009.10.147" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5PF754DS-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00478845v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Liepvre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20070936" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03328699v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2008.08.154" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PVLM5T06-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04975939v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Le Goff" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Materne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Galier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Phan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12933-025-02624-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04726365v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Foufelle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Stunff" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hajduch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.14973" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03543478v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Blachnio-Zabielska" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2021.835751" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03467601v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Bonilha" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Luchiari" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Nadruz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11120807" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03163597v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Lachkar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ferr&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10040792" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02939128v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tan-Chen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Guitton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2020.00491" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866498v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020091" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03099637v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Carlier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Szpigel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe-Elie Salem" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrm.2020.100154" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902856v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile L Bandet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mariko" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9071682" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02094670v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20030479" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450782v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Mahfouz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien V&#233;ret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanassia Sotiropoulos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Poirier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db17-0901" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450833v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hainault" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Venteclef" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Batto" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-017-4462-5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450789v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Campana" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Bellini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rouch" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latif Rachdi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coant" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2017.10.013" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01369518v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Trang Tran" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Graziela Postal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Demignot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ribeiro" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Osinski" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M115.709626" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01340226v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Hage Hassan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Catarina Pacheco de Sousa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M115.686949" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450878v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1517/14728222.2015.1028359" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01368348v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Nardi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Lipina" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Magill" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0092255" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01366387v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rh&#233;a Khoury" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Turban" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loiseau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0101865" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450858v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourron Olivier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4239/wjd.v5.i3.244" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450948v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Le Lay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Briand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric M Blouin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Chateau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Prado" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/auto.6.6.12574" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450915v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Flamment" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tem.2012.06.003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLBGKPMJ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450938v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2010.12.022" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450951v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Eberl" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald K&#246;feler" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Chiara Guerrera" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M001016" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451037v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric M Blouin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Takane K" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lasnier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Garcia-Ocana" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db09-0897" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450961v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Stretton" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Litherland" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Moynihan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harinder Hundal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2009.10.147" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5PF754DS-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450963v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric M. Blouin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dugail" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2008.10.008" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQT0GC5H-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00478845v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Liepvre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20070936" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03328699v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2008.08.154" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PVLM5T06-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>