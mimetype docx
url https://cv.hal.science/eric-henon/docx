--- v1 (2026-03-24)
+++ v2 (2026-05-06)
@@ -498,291 +498,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05111048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Efficient and Stereoselective Aromatic and Dearomative Cope Rearrangements: Experimental and Theoretical Investigations of α‐Allyl‐α’‐Aromatic γ‐Lactone Derivatives.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unlocking the Aromatic Cope Rearrangement with Gold(I) Catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Locquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akilan Rajamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Mando</w:t>
+                <w:t xml:space="preserve">Rémi Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Grellepois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Blanc</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Marc Weibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202304138⟩</w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (24), pp.18884. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.4c06662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04495912v1</w:t>
+                <w:t xml:space="preserve">hal-04764412v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unlocking the Aromatic Cope Rearrangement with Gold(I) Catalysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Akilan Rajamani</w:t>
+                <w:t xml:space="preserve">Toward Efficient and Stereoselective Aromatic and Dearomative Cope Rearrangements: Experimental and Theoretical Investigations of α‐Allyl‐α’‐Aromatic γ‐Lactone Derivatives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Mando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Grellepois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Pereira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Grellepois</w:t>
+                <w:t xml:space="preserve">Aurélien Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hénon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Weibel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuel Riguet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (24), pp.18884. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acscatal.4c06662⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.202304138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04764412v2</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04495912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Water‐Soluble Au(III) Complexes with Xyloside‐Based Ligands: Synthesis, Structural Characterization, Solution Studies and Catalytic Evaluation</w:t>
               </w:r>
@@ -1415,1052 +1415,1052 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03114658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Way for Probing Bond Strength</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H. Khartabil</w:t>
+                <w:t xml:space="preserve">An Atomic Decomposition Scheme of Noncovalent Interactions applied to Host-Guest Assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Ponce-Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hénon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.9b09845⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 60 (1), pp.268-278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jcim.9b01016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02377737v1</w:t>
+                <w:t xml:space="preserve">hal-02429354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic insights into Smiles rearrangement. Focus on π–π stacking interactions along the radical cascade</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Gérard</w:t>
+                <w:t xml:space="preserve">A New Way for Probing Bond Strength</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Khartabil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Contreras-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philip Piquemal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0OB01511C⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (9), pp.1850-1860. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.9b09845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03372250v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel approach to accurately predict bond strength and ligand lability in platinum-based anticancer drugs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanistic insights into Smiles rearrangement. Focus on π–π stacking interactions along the radical cascade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Khartabil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Doudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Allart-Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Ponce-Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0DT02552F⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (35), pp.6840-6848. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0OB01511C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03372249v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03372250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Atomic Decomposition Scheme of Noncovalent Interactions applied to Host-Guest Assemblies</w:t>
+                <w:t xml:space="preserve">Novel approach to accurately predict bond strength and ligand lability in platinum-based anticancer drugs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Ponce-Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Boisson</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hénon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 60 (1), pp.268-278. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 49 (36), pp.12632-12642. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jcim.9b01016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D0DT02552F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02429354v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03372249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Independent Gradient Model: a new approach for probing strong and weak interactions in molecules from wave function calculations</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis and biological evaluation of pyridazinone derivatives as potential anti-inflammatory agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Contreras-García</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philip Piquemal</w:t>
+                <w:t xml:space="preserve">Chantal Barberot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Moniot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Allart-Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurette Malleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatyana Yegorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cphc.201701325⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 146, pp.139-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2018.01.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03377532v1</w:t>
+                <w:t xml:space="preserve">hal-02024470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and biological evaluation of pyridazinone derivatives as potential anti-inflammatory agents</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurette Malleret</w:t>
+                <w:t xml:space="preserve">The Independent Gradient Model: a new approach for probing strong and weak interactions in molecules from wave function calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Khartabil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatyana Yegorova</w:t>
+                <w:t xml:space="preserve">Julia Contreras-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philip Piquemal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 146, pp.139-146. </w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (6), pp.724-735. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2018.01.035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cphc.201701325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02024470v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03377532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurately extracting the signature of intermolecular interactions present in the NCI plot of the reduced density gradient versus electron density</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">GPU accelerated implementation of NCI calculations using promolecular density</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Rubez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hassan Khartabil</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Etancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Krajecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Boisson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julia Contreras-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7CP02110K⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 38 (14), pp.1071-1083. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcc.24786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02505160v1</w:t>
+                <w:t xml:space="preserve">hal-01497623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GPU accelerated implementation of NCI calculations using promolecular density</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accurately extracting the signature of intermolecular interactions present in the NCI plot of the reduced density gradient versus electron density</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Rubez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michael Krajecki</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Khartabil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Contreras-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 38 (14), pp.1071-1083. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (27), pp.17928-17936. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jcc.24786⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C7CP02110K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01497623v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02505160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of the first model of a phosphorylated, ATP/Mg 2+ -containing B-Raf monomer by molecular dynamics simulations: a tool for structure-based design</w:t>
               </w:r>
@@ -2976,677 +2976,677 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05381388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KiSThelP: A program to predict thermodynamic properties and rate constants from quantum chemistry results†</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Molecular properties affecting the adsorption coefficient of phenylurea herbicides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alodie Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Langeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Sayen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hénon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Couderchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jcc.23470⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (9), pp.6266-6281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-013-1654-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03377096v1</w:t>
+                <w:t xml:space="preserve">hal-02945265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular properties affecting the adsorption coefficient of phenylurea herbicides</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">KiSThelP: A program to predict thermodynamic properties and rate constants from quantum chemistry results†</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Canneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Henon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 20 (9), pp.6266-6281. </w:t>
+              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 35 (1), pp.82 - 93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-013-1654-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jcc.23470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02945265v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03377096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bientôt dans votre amphithéâtre, la chimie fera son cinéma ! De la bonne utilisation des ressources informatiques pour l'enseignement : visualisation moléculaire, illustration de processus chimiques et de modèles physiques</w:t>
+                <w:t xml:space="preserve">New serinolic amino-s-triazines by chemoselective amination of cyanuric chloride and their (pro)diastereomerism in restricted rotational phenomena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Chavent</w:t>
+                <w:t xml:space="preserve">Oana Moldovan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Baaden</w:t>
+                <w:t xml:space="preserve">Pedro Lameiras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hénon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Hénon</w:t>
+                <w:t xml:space="preserve">Flavia Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Antonczak</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Agathe Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Central European Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10 (4), pp.1119-1136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/s11532-012-0015-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00760143v1</w:t>
+                <w:t xml:space="preserve">hal-01016847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, synthesis and structure of new dendritic melamines. First use of a tandem C-2-substituted serinol--O,O-masked 4-piperidone as a peripheral unit in iterative synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavia Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Lameiras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Moldovan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Tomoaia-Cotisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hénon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 68 (43), pp.8945-8967. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tet.2012.07.096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01016865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New serinolic amino-s-triazines by chemoselective amination of cyanuric chloride and their (pro)diastereomerism in restricted rotational phenomena</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Flavia Popa</w:t>
+                <w:t xml:space="preserve">Bientôt dans votre amphithéâtre, la chimie fera son cinéma ! De la bonne utilisation des ressources informatiques pour l'enseignement : visualisation moléculaire, illustration de processus chimiques et de modèles physiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chavent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Baaden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Martinez</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Éric Hénon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Antonczak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Central European Journal of Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 363, pp.42-46</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01016847v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00760143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The stimulating adventure of KRN 7000.</w:t>
               </w:r>
@@ -3779,51 +3779,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of the NEO strategy (Nucleophilic addition/Epoxide Opening) for the synthesis of a new C-galactoside ester analogue of KRN 7000.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Banchet-Cadeddu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillarme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3912,103 +3912,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amino-s-triazines -- Synthesis and stereochemistry of restricted rotational phenomena -- First use of a C-2-substituted serinol in tandem with masked 4-piperidone for selective amination of cyanuric chloride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavia Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Lameiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hénon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oana Moldovan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 89 (10), pp.1207-1221. </w:t>
@@ -4457,432 +4457,432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00421335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accommodation of ethanol, acetone and benzaldehyde by the liquid-vapor interface of water: A molecular dynamics study</w:t>
+                <w:t xml:space="preserve">Novel seco-dibenzopyrrocoline alkaloid from Cryptocarya oubachensis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Bohr</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Hénon</w:t>
+                <w:t xml:space="preserve">Alix Toribio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Soetens</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aurélie Bonfils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eldra Delannay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Harakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemphys.2006.05.033⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 8, pp.3825-3828. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ol061435f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00110315v1</w:t>
+                <w:t xml:space="preserve">hal-00134116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunneling in the reaction of acetone with OH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Bergeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Caralp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wendell Forst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hénon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bohr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 8, pp.1072-1078. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/b515118j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00109340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel seco-dibenzopyrrocoline alkaloid from Cryptocarya oubachensis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eldra Delannay</w:t>
+                <w:t xml:space="preserve">Accommodation of ethanol, acetone and benzaldehyde by the liquid-vapor interface of water: A molecular dynamics study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Bohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hénon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Prost</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Christophe Soetens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Canneaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 327, pp.512-517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemphys.2006.05.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ol061435f⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00134116v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00110315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reaction and complex formation between OH radical and acetone</w:t>
               </w:r>
@@ -5060,64 +5060,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Angelo Steffenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Barberot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hénon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5204,51 +5204,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ring dihedral principal component analysis of furanose conformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Coiffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Barberot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nuzillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5656,51 +5656,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05495573v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume H&#233;non Just" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Lefebvre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akilan Rajamani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Khartabil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pilm&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5sc07952g" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537120v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Locquet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noam Boussalem" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Hatey" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Grellepois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric H&#233;non" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5c05239" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05111048v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khartabil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rajamani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pilm&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. H&#233;non" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.70146" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04495912v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Mando" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Blanc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Riguet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202304138" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764412v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pereira" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Weibel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.4c06662" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04155829v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pascual" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boudesocque" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupont" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminou Mohamadou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202200581" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550827v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Weiss" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cornaton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Groslambert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202100518" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03406894v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamsher Ali" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritchy Leroy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Massiot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26216395" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352041v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Allart-Simon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Moniot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolo Bisi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Ponce-Vargas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Audonnet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0md00423e" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03114658v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erna Wieduwilt" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Boisson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Terraneo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Genoni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.0c01188" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377737v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Klein" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Contreras-Garcia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Piquemal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b09845" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372250v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Doudet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane G&#233;rard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0OB01511C" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372249v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Klein" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0DT02552F" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429354v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.9b01016" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03377532v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Contreras-Garc&#237;a" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201701325" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024470v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Barberot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Malleret" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana Yegorova" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.01.035" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02505160v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Rubez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP02110K" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497623v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu Etancelin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vigouroux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Krajecki" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.24786" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02505102v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Previtali" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Trujillo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Henon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP05038K" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02166721v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Haschka" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jaillet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martiny" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Etchebest" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2015.10.008" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947490v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Langeron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alodie Blondel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sayen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Couderchet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2916-6" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381388v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Laurent" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bertin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Renault" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Farce" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Speca" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm4010863" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03377096v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Canneaux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bohr" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.23470" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E6EA88C576CA43C4D635AE60346E9919863208C3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945265v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-1654-5" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EBF647DF134340F46DDBCB7ACAB304D264C2891E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760143v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chavent" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baaden" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric H&#233;non" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Antonczak" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016865v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Popa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Lameiras" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Moldovan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tomoaia-Cotisel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2012.07.096" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K6TDV0DH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016847v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Martinez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s11532-012-0015-4" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579731v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Banchet-Cadeddu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Dauchez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugues Renault" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Monneaux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0ob00975j" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579736v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillarme" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Parietti" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2011.02.044" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Q3MJHFV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018325v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/v11-075" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540474v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Accadbled" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tinant" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Carrez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Croisy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0dt00328j" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DFA3CE013D4C020B557A4196DAAC9685B588856C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02545915v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Damaj" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Naveau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rogez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inoche.2008.10.020" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-731SD05S-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421335v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Cisnetti," TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Policar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110315v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bohr" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Soetens" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2006.05.033" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWB87DNH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109340v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Bergeat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Caralp" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendell Forst" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b515118j" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-XNX84PK1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134116v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Toribio" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bonfils" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eldra Delannay" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Prost" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Harakat" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol061435f" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03377098v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Vasv&#225;ri" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istv&#225;n Szil&#225;gyi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;kos Bencsura" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;ndor D&#243;be&#180;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Be&#180;rces" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B009601F" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587418v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Angelo Steffenel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149579v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Coiffier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nuzillard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Goekjian" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781849739986-00378" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/P0J-NFNM27D7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375114v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Figueir&#234;do de Alc&#226;ntara Morais," TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Loir-Mongazon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornaton Yann" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Djukic" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05495573v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume H&#233;non Just" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Lefebvre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akilan Rajamani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Khartabil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pilm&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5sc07952g" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537120v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Locquet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noam Boussalem" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Hatey" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Grellepois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric H&#233;non" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.5c05239" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05111048v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khartabil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rajamani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pilm&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. H&#233;non" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.70146" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764412v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pereira" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Weibel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.4c06662" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04495912v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Mando" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Blanc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Riguet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202304138" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04155829v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pascual" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boudesocque" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupont" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminou Mohamadou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202200581" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550827v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Weiss" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cornaton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Groslambert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202100518" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03406894v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamsher Ali" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritchy Leroy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Massiot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26216395" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352041v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Allart-Simon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Moniot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolo Bisi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Ponce-Vargas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Audonnet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0md00423e" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03114658v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erna Wieduwilt" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Boisson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Terraneo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Genoni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.0c01188" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429354v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.9b01016" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377737v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Klein" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Contreras-Garcia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Piquemal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b09845" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372250v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Doudet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane G&#233;rard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0OB01511C" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372249v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Klein" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0DT02552F" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024470v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Barberot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Malleret" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana Yegorova" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.01.035" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03377532v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Contreras-Garc&#237;a" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201701325" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497623v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Rubez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu Etancelin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vigouroux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Krajecki" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.24786" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02505160v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP02110K" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02505102v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Previtali" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Trujillo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Henon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP05038K" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02166721v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Haschka" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jaillet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martiny" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Etchebest" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2015.10.008" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947490v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Langeron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alodie Blondel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sayen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Couderchet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2916-6" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381388v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Laurent" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bertin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Renault" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Farce" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Speca" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm4010863" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945265v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-1654-5" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EBF647DF134340F46DDBCB7ACAB304D264C2891E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03377096v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Canneaux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bohr" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.23470" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E6EA88C576CA43C4D635AE60346E9919863208C3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016847v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Moldovan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Lameiras" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Popa" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Martinez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s11532-012-0015-4" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016865v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tomoaia-Cotisel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2012.07.096" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K6TDV0DH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760143v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chavent" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baaden" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric H&#233;non" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Antonczak" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579731v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Banchet-Cadeddu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Dauchez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugues Renault" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Monneaux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0ob00975j" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579736v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillarme" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Parietti" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2011.02.044" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Q3MJHFV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018325v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/v11-075" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540474v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Accadbled" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tinant" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Carrez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Croisy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0dt00328j" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DFA3CE013D4C020B557A4196DAAC9685B588856C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02545915v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Damaj" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Naveau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rogez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inoche.2008.10.020" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-731SD05S-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421335v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Cisnetti," TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Policar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134116v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Toribio" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bonfils" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eldra Delannay" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Prost" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Harakat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol061435f" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109340v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Bergeat" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Caralp" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendell Forst" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bohr" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b515118j" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-XNX84PK1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110315v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Soetens" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2006.05.033" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWB87DNH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03377098v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Vasv&#225;ri" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istv&#225;n Szil&#225;gyi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;kos Bencsura" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;ndor D&#243;be&#180;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Be&#180;rces" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B009601F" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587418v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Angelo Steffenel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149579v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Coiffier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nuzillard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Goekjian" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781849739986-00378" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/P0J-NFNM27D7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375114v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Figueir&#234;do de Alc&#226;ntara Morais," TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Loir-Mongazon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornaton Yann" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Djukic" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>