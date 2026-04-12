--- v0 (2026-03-21)
+++ v1 (2026-04-12)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric Hermand </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant-Chercheur Maître de Conférences, Université Sorbonne Paris Nord, UMR INSERM U1272 Hypoxie & Poumon</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eric-hermand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3925-3393</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">232813515</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability and Accuracy of the Fitbit Charge 4 Photoplethysmography Heart Rate Sensor in Ecological Conditions : Validation Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ceugniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR mHealth and uHealth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.e54871. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/54871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cardiovascular physiology and pathophysiology at high altitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Richalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lhuissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Reviews Cardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21, pp.75-88. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41569-023-00924-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Step Test to Evaluate the Susceptibility to Severe High-Altitude Illness in Field Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Lesaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Richalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lhuissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Altitude Medicine and Biology [High Altitude Medicine &amp; Biology]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (3), pp.158-163. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/ham.2023.0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conduction osseuse : une technologie au service du progrès des nageurs en natation de vitesse ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Paya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bourlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vanlerberghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024/5 (148), pp.7-20. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.148.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impairment of lung volume perception and breathing control in hypermobile Ehlers-Danlos syndrome.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Hakimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bergoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna de Jesus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Scientific Reports, 14 (1), pp.8119. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-58890-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prehabilitation Using a Cardiac Rehabilitation Program for a Patient With a Total Artificial Heart Prior to Heart Transplantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Racodon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Lemahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Blairon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cardiopulmonary Rehabilitation and Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 44 (2), pp.137-140. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/HCR.0000000000000842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la sieste sur les temps de réponses et la somnolence perçue lors de l’Ultra Trail du Mont Blanc®, étude pilote observationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bourlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Elsworth-Edelsten'S</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 38 (4), pp.430-434. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scispo.2022.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a photoplethysmography heart rate sensor: reliability and accuracy of the Fitbit Charge 4 in ecological conditions. (Preprint)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ceugniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Orthopaedics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42 (2), pp.451-454. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/preprints.54871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTIVITÉ PHYSIQUE ET COGNITION, CLEFS DE LA RÉUSSITE À L'ÉCOLE PRIMAIRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rouffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS : Revue education physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 398, pp.34-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a dual task on the energy cost of walking in individuals with subacute phase stroke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Compagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Christophe Daviet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Injury</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (2), pp.114-121. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02699052.2023.2165153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balance rehabilitation for postural control in children with Autism Spectrum Disorder: A two-case report study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jabouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaick Perrochon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiotherapy Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39 (3), pp.658-666. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09593985.2021.2017090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sleep and Subjective Recovery in Amateur Trail Runners After the Ultra-Trail du Mont Blanc® (UTMB®)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Elsworth-Edelsten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pezé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bourlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J. Sci. Sport Exerc.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5 (2), pp.123-129. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42978-021-00154-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04341935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No gender difference in association between sleep quality and physical activity level of French students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pezé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Kuehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport Sciences for Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (1), pp.277-283. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11332-022-00920-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumulative pre-cooling methods do not enhance cycling performance in tropical climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Collado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Rinaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (10), pp.e0291951. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0291951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Aerobic Exercise Training on Sleep and Core Temperature in Middle-Aged Women with Chronic Insomnia: A Randomized Controlled Trial.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bourlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pezé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (8), pp.5452. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph20085452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de gestion de la chaleur et performances sportives de haut niveau : éclairage psychophysiologique et recommandations appliquées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hatchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 38 (7), pp.683-694. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scispo.2022.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of daily physical activity on fine motor skills of adults around a Fitts task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Gelineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Folia Medica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 65 (6), pp.950-957. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/folmed.65.e103060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on Gattoni et al: Sleep Deprivation Training as a Highway to Hell in Ultratrail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Hurdiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (10), pp.1455. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1123/ijspp.2022-0139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the oxygen transport to the myocardium at maximal exercise at high altitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Richalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (8), pp.e15262. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14814/phy2.15262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy and Reliability of Pulse O2 Saturation Measured by a Wrist-worn Oximeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemence Coll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Richalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lhuissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sports Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42 (14), pp.1268-1273. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/a-1337-2790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-related decline in visuo-spatial working memory is reflected by dorsolateral prefrontal activation and cognitive capabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téo Kronovsek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Castilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 398, pp.112981. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbr.2020.112981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exercising in Hypoxia and Other Stimuli: Heart Rate Variability and Ventilatory Oscillations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lhuissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Voituron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Richalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Special Issue : Cellular and Functional Response to Hypoxia, 11 (7), pp.625. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/life11070625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of muscular oxygenation parameters during walking test in pre-term children : a pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoey Owen-Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaick Perrochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ponthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Pediatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 227, pp.142-148.e1. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpeds.2020.07.082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skin application of 4% menthol enhances running performance in hot and humid climate Running head: Skin menthol and external cooling: similar effect on performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Collado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sports Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41 (03), pp.161-167. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/a-1062-6520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sédentarité, activité physique et EPS à l'école primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rouffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS : Revue education physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Faire avec l'incertitude, 389, pp.22-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validity of dynamical analysis to characterize heart rate and oxygen consumption during effort tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mongin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Uribe Caparros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Collado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.12420. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-69218-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skin Application of 4% Menthol Enhances Running Performance in Hot and Humid Climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Collado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sports Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41 (03), pp.161-167. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/a-1062-6520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional status is associated with prefrontal cortex activation in gait in subacute stroke patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Compagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaick Perrochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.559227. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fneur.2020.559227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prefrontal Cortex Activation During Dual Task With Increasing Cognitive Load in Subacute Stroke Patients: A Pilot Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Tapie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Fraser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Compagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11, pp.160. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnagi.2019.00160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menthol as an Adjuvant to Help Athletes Cope With a Tropical Climate: Tracks From Heat Experiments With Special Focus on Guadeloupe Investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Collado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.1360. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphys.2019.01360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low frequency ventilatory oscillations in hypoxia are a major contributor of the low frequency component of heart rate variability Running head: Cardiorespiratory coupling at exercise in hypoxia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François J Lhuissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Richalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Applied Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 119 (8), pp.1769-1777. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00421-019-04166-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-endurance events in tropical environments and countermeasures to optimize performances and health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hyperthermia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36 (1), pp.752-759. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02656736.2019.1635718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04995883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-endurance events in tropical environments and countermeasures to optimize performances and health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hyperthermia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36 (1), pp.752-759. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02656736.2019.1635718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a photoplethysmographic heart rate monitor: Polar OH1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Cassirame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Ennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sports Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 40 (07), pp.462-467. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/a-0875-4033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of dead space on breathing stability at exercise in hypoxia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François J Lhuissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Richalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Respiratory Physiology &amp; Neurobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 246, pp.26-32. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resp.2017.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ventilatory oscillations at exercise in hypoxia: a mathematical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François J Lhuissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Voituron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Richalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 411, pp.92-101. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2016.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ventilatory oscillations at exercise: effects of hyperoxia, hypercapnia and acetazolamide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François J Lhuissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Larribaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Richalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (6), pp.e12446. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14814/phy2.12446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periodic breathing in healthy humans at exercise in hypoxia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François J Lhuissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Richalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 118 (1), pp.115-123. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/japplphysiol.00832.2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de l’hypoxie et de l’activité physique, seules ou en combinaison différée, sur les paramètres glycémiques, la pression artérielle et la variabilité de fréquence cardiaque, chez des personnes saines et vivant avec un diabète de type 2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ceugniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème congrès international de l'ACAPS (Association des Chercheurs en Activités Physiques et Sportives)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPS à l'école primaire : un état des pratiques d'enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Smee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Munoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème congrès international de l’ACAPS : les développements durables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Chercheurs en Activité Physique et Sportive (ACAPS), Oct 2025, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien prescrire de l’activité physique après un diagnostique d’insomnie chronique ? Essai randomisé contrôlé chez des femmes d’âge moyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bourlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pezé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le congrès du sommeil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Recherche et Médecine du Sommeil; Société de Pneumologie de Langue Française (Groupe Sommeil), Nov 2024, Lille, France. pp.31, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msom.2025.01.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04985525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditionnement hypoxique chez les patients diabétiques de type 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ceugniez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème congrès international de l'ACAPS (Association des Chercheurs en Activité Physique et Sportive) :"Les Environnements de l'Activité Physique et Sportive"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Chercheurs en Activité Physique et Sportive (ACAPS), Oct 2023, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaleur et sommeil : l'effet d'un entraînement aérobie sur la température centrale et le sommeil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bourlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pezé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Aron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème congrès international de l'ACAPS (Association des Chercheurs en Activité Physique et Sportive) : "Les Environnements de l'Activité Physique et Sportive"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Chercheurs en Activités Physiques et Sportives (ACAPS), Oct 2023, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of napping on response time, perceived sleepiness during the ultra trail du mont blanc, observational pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bourlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pezé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Elsworth-Edelsten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème congrès international de l'ACAPS (Association des Chercheurs en Activité Physique et Sportive) : "Les Environnements de l'Activité Physique et Sportive"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Chercheurs en Activité Physique et Sportive (ACAPS), Oct 2023, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance aérobie en climat chaud et humide : Effets d’une application cutanée d’une solution mentholée en course à pied</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Collado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXème Congrès International ACAPS : "les environnements de l'activité physique et sportive"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Chercheurs en Activités Physiques et Sportives (ACAPS), Oct 2023, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaleur et sommeil : L’effet d’un entraînement aérobie sur la température centrale et le sommeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bourlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pezé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Aron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème congrès international de l'ACAPS (Association des Chercheurs en Activité Physique et Sportive) : "Les Environnements de l'Activité Physique et Sportive"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Chercheurs en Activité Physique et Sportive, Oct 2023, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPS à l’école primaire : un état des pratiques d’enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Smee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international "Les enjeux des Jeux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de sociologie (AFS), Dec 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance aérobie en climat chaud et humide—Effets du menthol en course à pied</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Collado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Ultra-endurance et conditions extrêmes : Adaptations, performance et santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Caen Normandie; Laboratoire COMETE, Nov 2021, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a sleep education program in a professional ice hockey team</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bourlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pezé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Hochart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème congrès de l’Association des chercheurs en activités physiques et sportives (ACAPS) : "Le numérique dans l'activité physique et sportive"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la relation entre le sommeil et l’intensité d’activité physique chez les adultes jeunes et d’âge moyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bourlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pezé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Elsworth-Edelsten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du Sommeil 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Recherche et de Médecine du Sommeil (SFRMS); Groupe Sommeil de la Société de Pneumologie de Langue Française (SPLF), Nov 2021, Lille, France. pp.107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04480669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPS à l’école primaire : Un état des pratiques d’enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Smee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème congrès de l’Association des chercheurs en activités physiques et sportives (ACAPS) : "Le numérique dans l'activité physique et sportive"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross sectional study of relation between sleep and physical activity in young and middle-aged adults: Preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bourlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pezé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Aron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème congrès international de l'ACAPS : "Le numérique dans l'activité physique et sportive"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patients AVC et marche : Association du statut fonctionnel à l’activation du cortex préfrontal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Compagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Daviet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème congrès annuel de la Société Francophone Posture, Équilibre et Locomotion (SOFPEL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Société Francophone Posture, Equilibre et Locomotion – SOFPEL, Dec 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ventilatory oscillations at exercise in hypoxia: a mathematical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fj Lhuissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Voituron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Richalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Virtual Physiological Human</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04503626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités d’endurance et d'ultra-endurance en climat tropical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Blonc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Performance sportive en environnement tropical: État des connaissances et recommandations d'experts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Savoirs d'experts, 978-2-86580-269-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triathlon and Ultra-Endurance Events in Tropical Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heat Stress in Sport and Exercise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.283-296, 2019, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-93515-7_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle ventilatoire à l'exercice et en hypoxie : mise en évidence d'une périodicité constitutionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physiologie [q-bio.TO]. Université Sorbonne Paris Cité, 2016. Français. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2016USPCD037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01958198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId188"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric Hermand </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant-Chercheur Maître de Conférences, Université Sorbonne Paris Nord, UMR INSERM U1272 Hypoxie & Poumon</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eric-hermand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3925-3393</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">232813515</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability and Accuracy of the Fitbit Charge 4 Photoplethysmography Heart Rate Sensor in Ecological Conditions : Validation Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ceugniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR mHealth and uHealth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.e54871. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/54871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Step Test to Evaluate the Susceptibility to Severe High-Altitude Illness in Field Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Lesaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Richalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lhuissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Altitude Medicine and Biology [High Altitude Medicine &amp; Biology]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (3), pp.158-163. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/ham.2023.0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cardiovascular physiology and pathophysiology at high altitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Richalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lhuissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Reviews Cardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21, pp.75-88. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41569-023-00924-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conduction osseuse : une technologie au service du progrès des nageurs en natation de vitesse ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Paya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bourlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vanlerberghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024/5 (148), pp.7-20. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.148.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impairment of lung volume perception and breathing control in hypermobile Ehlers-Danlos syndrome.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Hakimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bergoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna de Jesus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Scientific Reports, 14 (1), pp.8119. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-58890-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prehabilitation Using a Cardiac Rehabilitation Program for a Patient With a Total Artificial Heart Prior to Heart Transplantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Racodon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Lemahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Blairon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cardiopulmonary Rehabilitation and Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 44 (2), pp.137-140. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/HCR.0000000000000842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balance rehabilitation for postural control in children with Autism Spectrum Disorder: A two-case report study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jabouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaick Perrochon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiotherapy Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39 (3), pp.658-666. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09593985.2021.2017090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sleep and Subjective Recovery in Amateur Trail Runners After the Ultra-Trail du Mont Blanc® (UTMB®)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Elsworth-Edelsten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pezé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bourlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J. Sci. Sport Exerc.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5 (2), pp.123-129. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42978-021-00154-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04341935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No gender difference in association between sleep quality and physical activity level of French students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pezé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Kuehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport Sciences for Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (1), pp.277-283. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11332-022-00920-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumulative pre-cooling methods do not enhance cycling performance in tropical climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Collado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Rinaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (10), pp.e0291951. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0291951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTIVITÉ PHYSIQUE ET COGNITION, CLEFS DE LA RÉUSSITE À L'ÉCOLE PRIMAIRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rouffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS : Revue education physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 398, pp.34-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a photoplethysmography heart rate sensor: reliability and accuracy of the Fitbit Charge 4 in ecological conditions. (Preprint)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ceugniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Orthopaedics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42 (2), pp.451-454. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/preprints.54871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la sieste sur les temps de réponses et la somnolence perçue lors de l’Ultra Trail du Mont Blanc®, étude pilote observationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bourlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Elsworth-Edelsten'S</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 38 (4), pp.430-434. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scispo.2022.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a dual task on the energy cost of walking in individuals with subacute phase stroke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Compagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Christophe Daviet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Injury</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (2), pp.114-121. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02699052.2023.2165153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Aerobic Exercise Training on Sleep and Core Temperature in Middle-Aged Women with Chronic Insomnia: A Randomized Controlled Trial.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bourlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pezé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (8), pp.5452. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph20085452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de gestion de la chaleur et performances sportives de haut niveau : éclairage psychophysiologique et recommandations appliquées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hatchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 38 (7), pp.683-694. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scispo.2022.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of daily physical activity on fine motor skills of adults around a Fitts task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Gelineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Folia Medica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 65 (6), pp.950-957. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/folmed.65.e103060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the oxygen transport to the myocardium at maximal exercise at high altitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Richalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (8), pp.e15262. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14814/phy2.15262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on Gattoni et al: Sleep Deprivation Training as a Highway to Hell in Ultratrail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Hurdiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (10), pp.1455. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1123/ijspp.2022-0139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy and Reliability of Pulse O2 Saturation Measured by a Wrist-worn Oximeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemence Coll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Richalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lhuissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sports Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42 (14), pp.1268-1273. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/a-1337-2790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-related decline in visuo-spatial working memory is reflected by dorsolateral prefrontal activation and cognitive capabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téo Kronovsek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Castilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 398, pp.112981. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbr.2020.112981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exercising in Hypoxia and Other Stimuli: Heart Rate Variability and Ventilatory Oscillations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lhuissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Voituron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Richalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Special Issue : Cellular and Functional Response to Hypoxia, 11 (7), pp.625. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/life11070625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sédentarité, activité physique et EPS à l'école primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rouffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS : Revue education physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Faire avec l'incertitude, 389, pp.22-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skin application of 4% menthol enhances running performance in hot and humid climate Running head: Skin menthol and external cooling: similar effect on performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Collado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sports Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41 (03), pp.161-167. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/a-1062-6520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of muscular oxygenation parameters during walking test in pre-term children : a pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoey Owen-Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaick Perrochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ponthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Pediatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 227, pp.142-148.e1. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpeds.2020.07.082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validity of dynamical analysis to characterize heart rate and oxygen consumption during effort tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mongin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Uribe Caparros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Collado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.12420. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-69218-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skin Application of 4% Menthol Enhances Running Performance in Hot and Humid Climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Collado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sports Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41 (03), pp.161-167. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/a-1062-6520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional status is associated with prefrontal cortex activation in gait in subacute stroke patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Compagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaick Perrochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.559227. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fneur.2020.559227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prefrontal Cortex Activation During Dual Task With Increasing Cognitive Load in Subacute Stroke Patients: A Pilot Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Tapie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Fraser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Compagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11, pp.160. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnagi.2019.00160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menthol as an Adjuvant to Help Athletes Cope With a Tropical Climate: Tracks From Heat Experiments With Special Focus on Guadeloupe Investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Collado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.1360. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphys.2019.01360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low frequency ventilatory oscillations in hypoxia are a major contributor of the low frequency component of heart rate variability Running head: Cardiorespiratory coupling at exercise in hypoxia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François J Lhuissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Richalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Applied Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 119 (8), pp.1769-1777. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00421-019-04166-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-endurance events in tropical environments and countermeasures to optimize performances and health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hyperthermia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36 (1), pp.752-759. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02656736.2019.1635718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-endurance events in tropical environments and countermeasures to optimize performances and health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hyperthermia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36 (1), pp.752-759. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02656736.2019.1635718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04995883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a photoplethysmographic heart rate monitor: Polar OH1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Cassirame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Ennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sports Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 40 (07), pp.462-467. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/a-0875-4033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of dead space on breathing stability at exercise in hypoxia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François J Lhuissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Richalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Respiratory Physiology &amp; Neurobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 246, pp.26-32. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resp.2017.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ventilatory oscillations at exercise in hypoxia: a mathematical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François J Lhuissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Voituron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Richalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 411, pp.92-101. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2016.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ventilatory oscillations at exercise: effects of hyperoxia, hypercapnia and acetazolamide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François J Lhuissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Larribaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Richalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (6), pp.e12446. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14814/phy2.12446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periodic breathing in healthy humans at exercise in hypoxia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François J Lhuissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Richalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 118 (1), pp.115-123. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/japplphysiol.00832.2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien prescrire de l’activité physique après un diagnostique d’insomnie chronique ? Essai randomisé contrôlé chez des femmes d’âge moyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bourlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pezé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le congrès du sommeil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Recherche et Médecine du Sommeil; Société de Pneumologie de Langue Française (Groupe Sommeil), Nov 2024, Lille, France. pp.31, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msom.2025.01.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04985525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPS à l'école primaire : un état des pratiques d'enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Smee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Munoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème congrès international de l’ACAPS : les développements durables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Chercheurs en Activité Physique et Sportive (ACAPS), Oct 2025, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de l’hypoxie et de l’activité physique, seules ou en combinaison différée, sur les paramètres glycémiques, la pression artérielle et la variabilité de fréquence cardiaque, chez des personnes saines et vivant avec un diabète de type 2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ceugniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème congrès international de l'ACAPS (Association des Chercheurs en Activités Physiques et Sportives)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditionnement hypoxique chez les patients diabétiques de type 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ceugniez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème congrès international de l'ACAPS (Association des Chercheurs en Activité Physique et Sportive) :"Les Environnements de l'Activité Physique et Sportive"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Chercheurs en Activité Physique et Sportive (ACAPS), Oct 2023, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaleur et sommeil : l'effet d'un entraînement aérobie sur la température centrale et le sommeil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bourlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pezé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Aron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème congrès international de l'ACAPS (Association des Chercheurs en Activité Physique et Sportive) : "Les Environnements de l'Activité Physique et Sportive"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Chercheurs en Activités Physiques et Sportives (ACAPS), Oct 2023, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of napping on response time, perceived sleepiness during the ultra trail du mont blanc, observational pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bourlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pezé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Elsworth-Edelsten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème congrès international de l'ACAPS (Association des Chercheurs en Activité Physique et Sportive) : "Les Environnements de l'Activité Physique et Sportive"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Chercheurs en Activité Physique et Sportive (ACAPS), Oct 2023, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance aérobie en climat chaud et humide : Effets d’une application cutanée d’une solution mentholée en course à pied</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Collado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXème Congrès International ACAPS : "les environnements de l'activité physique et sportive"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Chercheurs en Activités Physiques et Sportives (ACAPS), Oct 2023, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaleur et sommeil : L’effet d’un entraînement aérobie sur la température centrale et le sommeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bourlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pezé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Aron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème congrès international de l'ACAPS (Association des Chercheurs en Activité Physique et Sportive) : "Les Environnements de l'Activité Physique et Sportive"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Chercheurs en Activité Physique et Sportive, Oct 2023, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPS à l’école primaire : un état des pratiques d’enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Smee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international "Les enjeux des Jeux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de sociologie (AFS), Dec 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la relation entre le sommeil et l’intensité d’activité physique chez les adultes jeunes et d’âge moyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bourlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pezé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Elsworth-Edelsten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du Sommeil 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Recherche et de Médecine du Sommeil (SFRMS); Groupe Sommeil de la Société de Pneumologie de Langue Française (SPLF), Nov 2021, Lille, France. pp.107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04480669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance aérobie en climat chaud et humide—Effets du menthol en course à pied</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Collado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Ultra-endurance et conditions extrêmes : Adaptations, performance et santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Caen Normandie; Laboratoire COMETE, Nov 2021, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a sleep education program in a professional ice hockey team</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bourlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pezé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Hochart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème congrès de l’Association des chercheurs en activités physiques et sportives (ACAPS) : "Le numérique dans l'activité physique et sportive"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPS à l’école primaire : Un état des pratiques d’enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Smee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème congrès de l’Association des chercheurs en activités physiques et sportives (ACAPS) : "Le numérique dans l'activité physique et sportive"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross sectional study of relation between sleep and physical activity in young and middle-aged adults: Preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bourlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pezé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Aron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème congrès international de l'ACAPS : "Le numérique dans l'activité physique et sportive"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patients AVC et marche : Association du statut fonctionnel à l’activation du cortex préfrontal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Compagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Daviet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème congrès annuel de la Société Francophone Posture, Équilibre et Locomotion (SOFPEL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Société Francophone Posture, Equilibre et Locomotion – SOFPEL, Dec 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ventilatory oscillations at exercise in hypoxia: a mathematical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fj Lhuissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Voituron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Richalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Virtual Physiological Human</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04503626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités d’endurance et d'ultra-endurance en climat tropical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Blonc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Performance sportive en environnement tropical: État des connaissances et recommandations d'experts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Savoirs d'experts, 978-2-86580-269-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triathlon and Ultra-Endurance Events in Tropical Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heat Stress in Sport and Exercise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.283-296, 2019, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-93515-7_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle ventilatoire à l'exercice et en hypoxie : mise en évidence d'une périodicité constitutionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physiologie [q-bio.TO]. Université Sorbonne Paris Cité, 2016. Français. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2016USPCD037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01958198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId188"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="20A78B75"/>
+    <w:nsid w:val="19A62B19"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-hermand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3925-3393" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/232813515" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04878637v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ceugniez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Devanne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hermand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/54871" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243067v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Richalet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lhuissier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41569-023-00924-9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565003v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Lesaint" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Denis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ham.2023.0065" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564999v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Paya" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bourlois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vanlerberghe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.148.0007" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04601896v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Hakimi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bergoin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna de Jesus" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Fabre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-58890-2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04479725v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Racodon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lemahieu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Blairon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vanhove" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HCR.0000000000000842" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04301266v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Baron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Elsworth-Edelsten'S" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lemaire" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2022.07.007" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478399v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/preprints.54871" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093728v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rouffet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028033v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Compagnat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Daviet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Billot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Salle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699052.2023.2165153" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517318v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jabouille" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lemonnier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaick Perrochon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593985.2021.2017090" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04341935v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Elsworth-Edelsten" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pez&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42978-021-00154-w" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04111824v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Kuehn" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dieu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11332-022-00920-5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243070v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Collado" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Rinaldi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hue" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0291951" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04112120v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20085452" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004749v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hatchi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hue" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2022.05.007" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431499v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Robin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fernandez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Robert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Gelineau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/folmed.65.e103060" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478375v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Millet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Hurdiel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2022-0139" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04456964v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14814/phy2.15262" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477947v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Coll" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lhuissier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1337-2790" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187511v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Kronovsek" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthoz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Castilla" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallou-Guyot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2020.112981" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477952v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Pichon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Voituron" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life11070625" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187497v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoey Owen-Jones" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ponthier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fourcade" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpeds.2020.07.082" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187466v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Collado" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1062-6520" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187533v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187480v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mongin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chabert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Uribe Caparros" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Collado" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-69218-1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04585897v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187520v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupuy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Salle" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2020.559227" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02862402v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Tapie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fraser" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2019.00160" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187474v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Chabert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2019.01360" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189542v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois J Lhuissier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-019-04166-x" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04995883v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hermand" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02656736.2019.1635718" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187492v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187457v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Cassirame" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Ennequin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-0875-4033" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189523v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2017.07.008" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188987v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2016.10.002" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188929v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Larribaut" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14814/phy2.12446" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188915v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00832.2014" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332879v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338844v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Smee" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Munoz" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04985525v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Lombard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2025.01.018" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489361v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489325v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aron" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489328v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495099v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489330v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498165v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Smee" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498306v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04491433v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Hochart" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480669v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04491438v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498227v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498316v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Salle" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Daviet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503626v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fj Lhuissier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Richalet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463661v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Blonc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187448v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93515-7_15" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01958198v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016USPCD037" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-hermand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3925-3393" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/232813515" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04878637v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ceugniez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Devanne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hermand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/54871" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565003v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Lesaint" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Denis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Richalet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lhuissier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ham.2023.0065" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243067v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41569-023-00924-9" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564999v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Paya" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bourlois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vanlerberghe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.148.0007" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04601896v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Hakimi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bergoin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna de Jesus" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Fabre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-58890-2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04479725v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Racodon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lemahieu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Blairon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vanhove" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HCR.0000000000000842" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517318v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jabouille" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Billot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lemonnier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaick Perrochon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593985.2021.2017090" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04341935v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Baron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Elsworth-Edelsten" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pez&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42978-021-00154-w" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04111824v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Kuehn" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dieu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11332-022-00920-5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243070v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Collado" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Rinaldi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hue" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0291951" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093728v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rouffet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478399v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/preprints.54871" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04301266v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Elsworth-Edelsten'S" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lemaire" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2022.07.007" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028033v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Compagnat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Daviet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Salle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699052.2023.2165153" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04112120v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20085452" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004749v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hatchi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hue" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2022.05.007" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431499v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Robin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fernandez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Robert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Gelineau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/folmed.65.e103060" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04456964v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14814/phy2.15262" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478375v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Millet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Hurdiel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2022-0139" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477947v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Coll" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lhuissier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1337-2790" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187511v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Kronovsek" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthoz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Castilla" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallou-Guyot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2020.112981" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477952v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Pichon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Voituron" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life11070625" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187533v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187466v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Collado" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1062-6520" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187497v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoey Owen-Jones" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ponthier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fourcade" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpeds.2020.07.082" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187480v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mongin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chabert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Uribe Caparros" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Collado" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-69218-1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04585897v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187520v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupuy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Salle" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2020.559227" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02862402v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Tapie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fraser" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2019.00160" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187474v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Chabert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2019.01360" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189542v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois J Lhuissier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-019-04166-x" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187492v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02656736.2019.1635718" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04995883v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hermand" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187457v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Cassirame" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Ennequin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-0875-4033" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189523v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2017.07.008" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188987v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2016.10.002" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188929v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Larribaut" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14814/phy2.12446" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188915v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00832.2014" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04985525v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Lombard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2025.01.018" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338844v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Smee" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Munoz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332879v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489361v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489325v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aron" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489328v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495099v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489330v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498165v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Smee" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480669v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498306v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04491433v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Hochart" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04491438v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498227v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498316v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Salle" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Daviet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503626v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fj Lhuissier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Richalet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463661v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Blonc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187448v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93515-7_15" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01958198v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016USPCD037" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>