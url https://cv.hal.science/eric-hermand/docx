--- v1 (2026-04-12)
+++ v2 (2026-05-09)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric Hermand </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant-Chercheur Maître de Conférences, Université Sorbonne Paris Nord, UMR INSERM U1272 Hypoxie & Poumon</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eric-hermand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3925-3393</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">232813515</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability and Accuracy of the Fitbit Charge 4 Photoplethysmography Heart Rate Sensor in Ecological Conditions : Validation Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ceugniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR mHealth and uHealth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.e54871. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/54871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Step Test to Evaluate the Susceptibility to Severe High-Altitude Illness in Field Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Lesaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Richalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lhuissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Altitude Medicine and Biology [High Altitude Medicine &amp; Biology]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (3), pp.158-163. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/ham.2023.0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cardiovascular physiology and pathophysiology at high altitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Richalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lhuissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Reviews Cardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21, pp.75-88. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41569-023-00924-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conduction osseuse : une technologie au service du progrès des nageurs en natation de vitesse ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Paya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bourlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vanlerberghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024/5 (148), pp.7-20. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.148.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impairment of lung volume perception and breathing control in hypermobile Ehlers-Danlos syndrome.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Hakimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bergoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna de Jesus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Scientific Reports, 14 (1), pp.8119. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-58890-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prehabilitation Using a Cardiac Rehabilitation Program for a Patient With a Total Artificial Heart Prior to Heart Transplantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Racodon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Lemahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Blairon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cardiopulmonary Rehabilitation and Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 44 (2), pp.137-140. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/HCR.0000000000000842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balance rehabilitation for postural control in children with Autism Spectrum Disorder: A two-case report study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jabouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaick Perrochon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiotherapy Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39 (3), pp.658-666. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09593985.2021.2017090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sleep and Subjective Recovery in Amateur Trail Runners After the Ultra-Trail du Mont Blanc® (UTMB®)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Elsworth-Edelsten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pezé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bourlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J. Sci. Sport Exerc.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5 (2), pp.123-129. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42978-021-00154-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04341935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No gender difference in association between sleep quality and physical activity level of French students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pezé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Kuehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport Sciences for Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (1), pp.277-283. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11332-022-00920-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumulative pre-cooling methods do not enhance cycling performance in tropical climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Collado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Rinaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (10), pp.e0291951. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0291951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTIVITÉ PHYSIQUE ET COGNITION, CLEFS DE LA RÉUSSITE À L'ÉCOLE PRIMAIRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rouffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS : Revue education physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 398, pp.34-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a photoplethysmography heart rate sensor: reliability and accuracy of the Fitbit Charge 4 in ecological conditions. (Preprint)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ceugniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Orthopaedics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42 (2), pp.451-454. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/preprints.54871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la sieste sur les temps de réponses et la somnolence perçue lors de l’Ultra Trail du Mont Blanc®, étude pilote observationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bourlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Elsworth-Edelsten'S</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 38 (4), pp.430-434. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scispo.2022.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a dual task on the energy cost of walking in individuals with subacute phase stroke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Compagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Christophe Daviet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Injury</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (2), pp.114-121. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02699052.2023.2165153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Aerobic Exercise Training on Sleep and Core Temperature in Middle-Aged Women with Chronic Insomnia: A Randomized Controlled Trial.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bourlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pezé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (8), pp.5452. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph20085452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de gestion de la chaleur et performances sportives de haut niveau : éclairage psychophysiologique et recommandations appliquées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hatchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 38 (7), pp.683-694. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scispo.2022.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of daily physical activity on fine motor skills of adults around a Fitts task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Gelineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Folia Medica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 65 (6), pp.950-957. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/folmed.65.e103060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the oxygen transport to the myocardium at maximal exercise at high altitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Richalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (8), pp.e15262. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14814/phy2.15262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on Gattoni et al: Sleep Deprivation Training as a Highway to Hell in Ultratrail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Hurdiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (10), pp.1455. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1123/ijspp.2022-0139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy and Reliability of Pulse O2 Saturation Measured by a Wrist-worn Oximeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemence Coll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Richalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lhuissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sports Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42 (14), pp.1268-1273. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/a-1337-2790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-related decline in visuo-spatial working memory is reflected by dorsolateral prefrontal activation and cognitive capabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téo Kronovsek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Castilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 398, pp.112981. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbr.2020.112981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exercising in Hypoxia and Other Stimuli: Heart Rate Variability and Ventilatory Oscillations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lhuissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Voituron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Richalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Special Issue : Cellular and Functional Response to Hypoxia, 11 (7), pp.625. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/life11070625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sédentarité, activité physique et EPS à l'école primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rouffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS : Revue education physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Faire avec l'incertitude, 389, pp.22-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skin application of 4% menthol enhances running performance in hot and humid climate Running head: Skin menthol and external cooling: similar effect on performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Collado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sports Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41 (03), pp.161-167. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/a-1062-6520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of muscular oxygenation parameters during walking test in pre-term children : a pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoey Owen-Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaick Perrochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ponthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Pediatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 227, pp.142-148.e1. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpeds.2020.07.082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validity of dynamical analysis to characterize heart rate and oxygen consumption during effort tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mongin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Uribe Caparros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Collado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.12420. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-69218-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skin Application of 4% Menthol Enhances Running Performance in Hot and Humid Climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Collado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sports Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41 (03), pp.161-167. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/a-1062-6520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional status is associated with prefrontal cortex activation in gait in subacute stroke patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Compagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaick Perrochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.559227. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fneur.2020.559227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prefrontal Cortex Activation During Dual Task With Increasing Cognitive Load in Subacute Stroke Patients: A Pilot Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Tapie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Fraser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Compagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11, pp.160. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnagi.2019.00160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menthol as an Adjuvant to Help Athletes Cope With a Tropical Climate: Tracks From Heat Experiments With Special Focus on Guadeloupe Investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Collado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.1360. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphys.2019.01360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low frequency ventilatory oscillations in hypoxia are a major contributor of the low frequency component of heart rate variability Running head: Cardiorespiratory coupling at exercise in hypoxia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François J Lhuissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Richalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Applied Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 119 (8), pp.1769-1777. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00421-019-04166-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-endurance events in tropical environments and countermeasures to optimize performances and health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hyperthermia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36 (1), pp.752-759. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02656736.2019.1635718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-endurance events in tropical environments and countermeasures to optimize performances and health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hyperthermia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36 (1), pp.752-759. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02656736.2019.1635718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04995883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a photoplethysmographic heart rate monitor: Polar OH1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Cassirame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Ennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sports Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 40 (07), pp.462-467. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/a-0875-4033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of dead space on breathing stability at exercise in hypoxia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François J Lhuissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Richalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Respiratory Physiology &amp; Neurobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 246, pp.26-32. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resp.2017.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ventilatory oscillations at exercise in hypoxia: a mathematical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François J Lhuissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Voituron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Richalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 411, pp.92-101. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2016.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ventilatory oscillations at exercise: effects of hyperoxia, hypercapnia and acetazolamide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François J Lhuissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Larribaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Richalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (6), pp.e12446. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14814/phy2.12446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periodic breathing in healthy humans at exercise in hypoxia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François J Lhuissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Richalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 118 (1), pp.115-123. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/japplphysiol.00832.2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien prescrire de l’activité physique après un diagnostique d’insomnie chronique ? Essai randomisé contrôlé chez des femmes d’âge moyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bourlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pezé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le congrès du sommeil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Recherche et Médecine du Sommeil; Société de Pneumologie de Langue Française (Groupe Sommeil), Nov 2024, Lille, France. pp.31, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msom.2025.01.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04985525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPS à l'école primaire : un état des pratiques d'enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Smee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Munoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème congrès international de l’ACAPS : les développements durables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Chercheurs en Activité Physique et Sportive (ACAPS), Oct 2025, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de l’hypoxie et de l’activité physique, seules ou en combinaison différée, sur les paramètres glycémiques, la pression artérielle et la variabilité de fréquence cardiaque, chez des personnes saines et vivant avec un diabète de type 2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ceugniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème congrès international de l'ACAPS (Association des Chercheurs en Activités Physiques et Sportives)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditionnement hypoxique chez les patients diabétiques de type 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ceugniez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème congrès international de l'ACAPS (Association des Chercheurs en Activité Physique et Sportive) :"Les Environnements de l'Activité Physique et Sportive"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Chercheurs en Activité Physique et Sportive (ACAPS), Oct 2023, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaleur et sommeil : l'effet d'un entraînement aérobie sur la température centrale et le sommeil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bourlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pezé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Aron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème congrès international de l'ACAPS (Association des Chercheurs en Activité Physique et Sportive) : "Les Environnements de l'Activité Physique et Sportive"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Chercheurs en Activités Physiques et Sportives (ACAPS), Oct 2023, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of napping on response time, perceived sleepiness during the ultra trail du mont blanc, observational pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bourlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pezé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Elsworth-Edelsten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème congrès international de l'ACAPS (Association des Chercheurs en Activité Physique et Sportive) : "Les Environnements de l'Activité Physique et Sportive"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Chercheurs en Activité Physique et Sportive (ACAPS), Oct 2023, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance aérobie en climat chaud et humide : Effets d’une application cutanée d’une solution mentholée en course à pied</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Collado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXème Congrès International ACAPS : "les environnements de l'activité physique et sportive"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Chercheurs en Activités Physiques et Sportives (ACAPS), Oct 2023, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaleur et sommeil : L’effet d’un entraînement aérobie sur la température centrale et le sommeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bourlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pezé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Aron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème congrès international de l'ACAPS (Association des Chercheurs en Activité Physique et Sportive) : "Les Environnements de l'Activité Physique et Sportive"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Chercheurs en Activité Physique et Sportive, Oct 2023, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPS à l’école primaire : un état des pratiques d’enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Smee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international "Les enjeux des Jeux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de sociologie (AFS), Dec 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la relation entre le sommeil et l’intensité d’activité physique chez les adultes jeunes et d’âge moyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bourlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pezé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Elsworth-Edelsten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du Sommeil 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Recherche et de Médecine du Sommeil (SFRMS); Groupe Sommeil de la Société de Pneumologie de Langue Française (SPLF), Nov 2021, Lille, France. pp.107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04480669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance aérobie en climat chaud et humide—Effets du menthol en course à pied</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Collado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Ultra-endurance et conditions extrêmes : Adaptations, performance et santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Caen Normandie; Laboratoire COMETE, Nov 2021, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a sleep education program in a professional ice hockey team</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bourlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pezé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Hochart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème congrès de l’Association des chercheurs en activités physiques et sportives (ACAPS) : "Le numérique dans l'activité physique et sportive"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPS à l’école primaire : Un état des pratiques d’enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Smee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème congrès de l’Association des chercheurs en activités physiques et sportives (ACAPS) : "Le numérique dans l'activité physique et sportive"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross sectional study of relation between sleep and physical activity in young and middle-aged adults: Preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bourlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pezé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Aron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème congrès international de l'ACAPS : "Le numérique dans l'activité physique et sportive"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patients AVC et marche : Association du statut fonctionnel à l’activation du cortex préfrontal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Compagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Daviet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème congrès annuel de la Société Francophone Posture, Équilibre et Locomotion (SOFPEL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Société Francophone Posture, Equilibre et Locomotion – SOFPEL, Dec 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ventilatory oscillations at exercise in hypoxia: a mathematical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fj Lhuissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Voituron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Richalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Virtual Physiological Human</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04503626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités d’endurance et d'ultra-endurance en climat tropical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Blonc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Performance sportive en environnement tropical: État des connaissances et recommandations d'experts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Savoirs d'experts, 978-2-86580-269-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triathlon and Ultra-Endurance Events in Tropical Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heat Stress in Sport and Exercise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.283-296, 2019, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-93515-7_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle ventilatoire à l'exercice et en hypoxie : mise en évidence d'une périodicité constitutionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physiologie [q-bio.TO]. Université Sorbonne Paris Cité, 2016. Français. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2016USPCD037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01958198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId188"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric Hermand </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant-Chercheur Maître de Conférences, Université Sorbonne Paris Nord, UMR INSERM U1272 Hypoxie & Poumon</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eric-hermand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3925-3393</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">232813515</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability and Accuracy of the Fitbit Charge 4 Photoplethysmography Heart Rate Sensor in Ecological Conditions : Validation Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ceugniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR mHealth and uHealth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.e54871. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/54871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Step Test to Evaluate the Susceptibility to Severe High-Altitude Illness in Field Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Lesaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Richalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lhuissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Altitude Medicine and Biology [High Altitude Medicine &amp; Biology]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (3), pp.158-163. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/ham.2023.0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cardiovascular physiology and pathophysiology at high altitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Richalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lhuissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Reviews Cardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21, pp.75-88. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41569-023-00924-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conduction osseuse : une technologie au service du progrès des nageurs en natation de vitesse ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Paya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bourlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vanlerberghe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024/5 (148), pp.7-20. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.148.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impairment of lung volume perception and breathing control in hypermobile Ehlers-Danlos syndrome.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Hakimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bergoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna de Jesus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Scientific Reports, 14 (1), pp.8119. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-58890-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prehabilitation Using a Cardiac Rehabilitation Program for a Patient With a Total Artificial Heart Prior to Heart Transplantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Racodon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Lemahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Blairon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cardiopulmonary Rehabilitation and Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 44 (2), pp.137-140. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/HCR.0000000000000842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No gender difference in association between sleep quality and physical activity level of French students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pezé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Kuehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport Sciences for Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (1), pp.277-283. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11332-022-00920-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balance rehabilitation for postural control in children with Autism Spectrum Disorder: A two-case report study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jabouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaick Perrochon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiotherapy Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39 (3), pp.658-666. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09593985.2021.2017090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sleep and Subjective Recovery in Amateur Trail Runners After the Ultra-Trail du Mont Blanc® (UTMB®)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Elsworth-Edelsten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pezé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bourlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J. Sci. Sport Exerc.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5 (2), pp.123-129. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42978-021-00154-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04341935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumulative pre-cooling methods do not enhance cycling performance in tropical climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Collado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Rinaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (10), pp.e0291951. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0291951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a dual task on the energy cost of walking in individuals with subacute phase stroke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Compagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Christophe Daviet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Billot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Injury</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (2), pp.114-121. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02699052.2023.2165153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTIVITÉ PHYSIQUE ET COGNITION, CLEFS DE LA RÉUSSITE À L'ÉCOLE PRIMAIRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rouffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS : Revue education physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 398, pp.34-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a photoplethysmography heart rate sensor: reliability and accuracy of the Fitbit Charge 4 in ecological conditions. (Preprint)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ceugniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Orthopaedics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42 (2), pp.451-454. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/preprints.54871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la sieste sur les temps de réponses et la somnolence perçue lors de l’Ultra Trail du Mont Blanc®, étude pilote observationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bourlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Elsworth-Edelsten'S</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 38 (4), pp.430-434. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scispo.2022.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Aerobic Exercise Training on Sleep and Core Temperature in Middle-Aged Women with Chronic Insomnia: A Randomized Controlled Trial.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bourlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pezé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (8), pp.5452. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph20085452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de gestion de la chaleur et performances sportives de haut niveau : éclairage psychophysiologique et recommandations appliquées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hatchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 38 (7), pp.683-694. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scispo.2022.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of daily physical activity on fine motor skills of adults around a Fitts task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Gelineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Folia Medica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 65 (6), pp.950-957. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/folmed.65.e103060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the oxygen transport to the myocardium at maximal exercise at high altitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Richalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (8), pp.e15262. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14814/phy2.15262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04456964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on Gattoni et al: Sleep Deprivation Training as a Highway to Hell in Ultratrail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Hurdiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (10), pp.1455. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1123/ijspp.2022-0139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy and Reliability of Pulse O2 Saturation Measured by a Wrist-worn Oximeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemence Coll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Richalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lhuissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sports Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 42 (14), pp.1268-1273. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/a-1337-2790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-related decline in visuo-spatial working memory is reflected by dorsolateral prefrontal activation and cognitive capabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téo Kronovsek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Castilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gallou-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 398, pp.112981. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbr.2020.112981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exercising in Hypoxia and Other Stimuli: Heart Rate Variability and Ventilatory Oscillations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lhuissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Voituron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Richalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Special Issue : Cellular and Functional Response to Hypoxia, 11 (7), pp.625. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/life11070625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sédentarité, activité physique et EPS à l'école primaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rouffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS : Revue education physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Faire avec l'incertitude, 389, pp.22-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of muscular oxygenation parameters during walking test in pre-term children : a pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoey Owen-Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaick Perrochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ponthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Pediatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 227, pp.142-148.e1. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpeds.2020.07.082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skin application of 4% menthol enhances running performance in hot and humid climate Running head: Skin menthol and external cooling: similar effect on performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Collado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sports Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41 (03), pp.161-167. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/a-1062-6520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validity of dynamical analysis to characterize heart rate and oxygen consumption during effort tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mongin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Uribe Caparros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Collado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.12420. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-69218-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skin Application of 4% Menthol Enhances Running Performance in Hot and Humid Climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Collado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sports Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41 (03), pp.161-167. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/a-1062-6520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional status is associated with prefrontal cortex activation in gait in subacute stroke patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Compagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaick Perrochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.559227. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fneur.2020.559227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prefrontal Cortex Activation During Dual Task With Increasing Cognitive Load in Subacute Stroke Patients: A Pilot Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Tapie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Fraser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Compagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11, pp.160. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnagi.2019.00160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menthol as an Adjuvant to Help Athletes Cope With a Tropical Climate: Tracks From Heat Experiments With Special Focus on Guadeloupe Investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Collado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.1360. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphys.2019.01360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low frequency ventilatory oscillations in hypoxia are a major contributor of the low frequency component of heart rate variability Running head: Cardiorespiratory coupling at exercise in hypoxia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François J Lhuissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Richalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Applied Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 119 (8), pp.1769-1777. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00421-019-04166-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-endurance events in tropical environments and countermeasures to optimize performances and health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hyperthermia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36 (1), pp.752-759. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02656736.2019.1635718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04995883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-endurance events in tropical environments and countermeasures to optimize performances and health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hyperthermia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36 (1), pp.752-759. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02656736.2019.1635718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a photoplethysmographic heart rate monitor: Polar OH1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Cassirame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Ennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sports Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 40 (07), pp.462-467. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/a-0875-4033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of dead space on breathing stability at exercise in hypoxia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François J Lhuissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Richalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Respiratory Physiology &amp; Neurobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 246, pp.26-32. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resp.2017.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ventilatory oscillations at exercise in hypoxia: a mathematical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François J Lhuissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Voituron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Richalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 411, pp.92-101. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2016.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ventilatory oscillations at exercise: effects of hyperoxia, hypercapnia and acetazolamide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François J Lhuissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Larribaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Richalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (6), pp.e12446. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14814/phy2.12446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periodic breathing in healthy humans at exercise in hypoxia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François J Lhuissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Richalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 118 (1), pp.115-123. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/japplphysiol.00832.2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien prescrire de l’activité physique après un diagnostique d’insomnie chronique ? Essai randomisé contrôlé chez des femmes d’âge moyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bourlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pezé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le congrès du sommeil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Recherche et Médecine du Sommeil; Société de Pneumologie de Langue Française (Groupe Sommeil), Nov 2024, Lille, France. pp.31, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msom.2025.01.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04985525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de l’hypoxie et de l’activité physique, seules ou en combinaison différée, sur les paramètres glycémiques, la pression artérielle et la variabilité de fréquence cardiaque, chez des personnes saines et vivant avec un diabète de type 2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ceugniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Devanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème congrès international de l'ACAPS (Association des Chercheurs en Activités Physiques et Sportives)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPS à l'école primaire : un état des pratiques d'enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Smee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Munoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème congrès international de l’ACAPS : les développements durables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Chercheurs en Activité Physique et Sportive (ACAPS), Oct 2025, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditionnement hypoxique chez les patients diabétiques de type 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ceugniez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème congrès international de l'ACAPS (Association des Chercheurs en Activité Physique et Sportive) :"Les Environnements de l'Activité Physique et Sportive"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Chercheurs en Activité Physique et Sportive (ACAPS), Oct 2023, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaleur et sommeil : l'effet d'un entraînement aérobie sur la température centrale et le sommeil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bourlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pezé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Aron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème congrès international de l'ACAPS (Association des Chercheurs en Activité Physique et Sportive) : "Les Environnements de l'Activité Physique et Sportive"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Chercheurs en Activités Physiques et Sportives (ACAPS), Oct 2023, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of napping on response time, perceived sleepiness during the ultra trail du mont blanc, observational pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bourlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pezé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Elsworth-Edelsten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème congrès international de l'ACAPS (Association des Chercheurs en Activité Physique et Sportive) : "Les Environnements de l'Activité Physique et Sportive"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Chercheurs en Activité Physique et Sportive (ACAPS), Oct 2023, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance aérobie en climat chaud et humide : Effets d’une application cutanée d’une solution mentholée en course à pied</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Collado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXème Congrès International ACAPS : "les environnements de l'activité physique et sportive"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Chercheurs en Activités Physiques et Sportives (ACAPS), Oct 2023, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaleur et sommeil : L’effet d’un entraînement aérobie sur la température centrale et le sommeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bourlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pezé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Aron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème congrès international de l'ACAPS (Association des Chercheurs en Activité Physique et Sportive) : "Les Environnements de l'Activité Physique et Sportive"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Chercheurs en Activité Physique et Sportive, Oct 2023, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPS à l’école primaire : un état des pratiques d’enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Smee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international "Les enjeux des Jeux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de sociologie (AFS), Dec 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la relation entre le sommeil et l’intensité d’activité physique chez les adultes jeunes et d’âge moyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bourlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pezé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Elsworth-Edelsten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du Sommeil 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Recherche et de Médecine du Sommeil (SFRMS); Groupe Sommeil de la Société de Pneumologie de Langue Française (SPLF), Nov 2021, Lille, France. pp.107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04480669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance aérobie en climat chaud et humide—Effets du menthol en course à pied</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Collado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Ultra-endurance et conditions extrêmes : Adaptations, performance et santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Caen Normandie; Laboratoire COMETE, Nov 2021, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a sleep education program in a professional ice hockey team</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bourlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pezé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Hochart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème congrès de l’Association des chercheurs en activités physiques et sportives (ACAPS) : "Le numérique dans l'activité physique et sportive"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPS à l’école primaire : Un état des pratiques d’enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Smee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème congrès de l’Association des chercheurs en activités physiques et sportives (ACAPS) : "Le numérique dans l'activité physique et sportive"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross sectional study of relation between sleep and physical activity in young and middle-aged adults: Preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bourlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pezé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Aron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème congrès international de l'ACAPS : "Le numérique dans l'activité physique et sportive"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patients AVC et marche : Association du statut fonctionnel à l’activation du cortex préfrontal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Compagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Daviet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème congrès annuel de la Société Francophone Posture, Équilibre et Locomotion (SOFPEL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Société Francophone Posture, Equilibre et Locomotion – SOFPEL, Dec 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ventilatory oscillations at exercise in hypoxia: a mathematical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fj Lhuissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Voituron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Richalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Virtual Physiological Human</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04503626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités d’endurance et d'ultra-endurance en climat tropical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Blonc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Performance sportive en environnement tropical: État des connaissances et recommandations d'experts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Savoirs d'experts, 978-2-86580-269-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triathlon and Ultra-Endurance Events in Tropical Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heat Stress in Sport and Exercise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.283-296, 2019, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-93515-7_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle ventilatoire à l'exercice et en hypoxie : mise en évidence d'une périodicité constitutionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hermand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physiologie [q-bio.TO]. Université Sorbonne Paris Cité, 2016. Français. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2016USPCD037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01958198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId188"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="19A62B19"/>
+    <w:nsid w:val="576140DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-hermand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3925-3393" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/232813515" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04878637v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ceugniez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Devanne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hermand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/54871" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565003v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Lesaint" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Denis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Richalet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lhuissier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ham.2023.0065" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243067v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41569-023-00924-9" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564999v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Paya" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bourlois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vanlerberghe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.148.0007" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04601896v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Hakimi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bergoin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna de Jesus" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Fabre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-58890-2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04479725v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Racodon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lemahieu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Blairon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vanhove" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HCR.0000000000000842" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517318v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jabouille" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Billot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lemonnier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaick Perrochon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593985.2021.2017090" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04341935v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Baron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Elsworth-Edelsten" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pez&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42978-021-00154-w" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04111824v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Kuehn" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dieu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11332-022-00920-5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243070v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Collado" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Rinaldi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hue" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0291951" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093728v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rouffet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478399v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/preprints.54871" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04301266v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Elsworth-Edelsten'S" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lemaire" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2022.07.007" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028033v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Compagnat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Daviet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Salle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699052.2023.2165153" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04112120v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20085452" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004749v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hatchi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hue" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2022.05.007" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431499v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Robin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fernandez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Robert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Gelineau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/folmed.65.e103060" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04456964v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14814/phy2.15262" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478375v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Millet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Hurdiel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2022-0139" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477947v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Coll" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lhuissier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1337-2790" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187511v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Kronovsek" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthoz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Castilla" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallou-Guyot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2020.112981" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477952v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Pichon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Voituron" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life11070625" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187533v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187466v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Collado" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1062-6520" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187497v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoey Owen-Jones" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ponthier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fourcade" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpeds.2020.07.082" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187480v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mongin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chabert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Uribe Caparros" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Collado" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-69218-1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04585897v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187520v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupuy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Salle" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2020.559227" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02862402v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Tapie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fraser" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2019.00160" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187474v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Chabert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2019.01360" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189542v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois J Lhuissier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-019-04166-x" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187492v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02656736.2019.1635718" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04995883v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hermand" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187457v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Cassirame" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Ennequin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-0875-4033" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189523v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2017.07.008" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188987v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2016.10.002" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188929v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Larribaut" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14814/phy2.12446" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188915v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00832.2014" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04985525v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Lombard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2025.01.018" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338844v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Smee" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Munoz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332879v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489361v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489325v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aron" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489328v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495099v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489330v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498165v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Smee" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480669v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498306v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04491433v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Hochart" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04491438v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498227v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498316v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Salle" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Daviet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503626v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fj Lhuissier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Richalet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463661v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Blonc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187448v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93515-7_15" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01958198v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016USPCD037" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-hermand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3925-3393" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/232813515" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04878637v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ceugniez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Devanne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hermand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/54871" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565003v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Lesaint" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Denis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Richalet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lhuissier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ham.2023.0065" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243067v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41569-023-00924-9" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564999v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Paya" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bourlois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vanlerberghe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.148.0007" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04601896v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Hakimi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bergoin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna de Jesus" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Fabre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-58890-2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04479725v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Racodon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lemahieu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Blairon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vanhove" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HCR.0000000000000842" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04111824v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Baron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pez&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Kuehn" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dieu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11332-022-00920-5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517318v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jabouille" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Billot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lemonnier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaick Perrochon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593985.2021.2017090" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04341935v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Elsworth-Edelsten" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42978-021-00154-w" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243070v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Collado" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Rinaldi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hue" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0291951" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028033v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Compagnat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Daviet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Salle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699052.2023.2165153" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093728v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rouffet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478399v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/preprints.54871" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04301266v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Elsworth-Edelsten'S" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lemaire" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2022.07.007" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04112120v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20085452" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004749v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hatchi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hue" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2022.05.007" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431499v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Robin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fernandez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Robert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Gelineau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/folmed.65.e103060" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04456964v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14814/phy2.15262" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478375v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Millet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Hurdiel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2022-0139" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477947v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Coll" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lhuissier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1337-2790" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187511v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Kronovsek" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthoz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Castilla" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallou-Guyot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2020.112981" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477952v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Pichon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Voituron" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life11070625" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187533v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187497v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoey Owen-Jones" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ponthier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fourcade" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpeds.2020.07.082" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187466v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Collado" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1062-6520" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187480v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mongin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chabert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Uribe Caparros" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Collado" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-69218-1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04585897v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187520v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupuy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Salle" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2020.559227" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02862402v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Tapie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fraser" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2019.00160" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187474v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Chabert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2019.01360" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189542v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois J Lhuissier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-019-04166-x" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04995883v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hermand" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02656736.2019.1635718" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187492v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187457v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Cassirame" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Ennequin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-0875-4033" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189523v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2017.07.008" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188987v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2016.10.002" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188929v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Larribaut" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14814/phy2.12446" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188915v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00832.2014" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04985525v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Lombard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2025.01.018" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332879v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338844v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Smee" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Munoz" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489361v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489325v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aron" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489328v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495099v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489330v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498165v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Smee" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480669v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498306v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04491433v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Hochart" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04491438v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498227v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498316v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Salle" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Daviet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503626v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fj Lhuissier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Richalet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463661v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Blonc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187448v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93515-7_15" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01958198v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016USPCD037" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>